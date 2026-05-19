--- v0 (2026-03-15)
+++ v1 (2026-05-19)
@@ -230,173 +230,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Conversion du style</w:t>
+                <w:t xml:space="preserve">Compte-rendu : Joris-Karl Huysmans, Œuvres complètes. Sous la direction de Pierres Glaudes et Jean-Marie Seillan. Tome VI ─ 1898-1900. Édition de Gaël Prigent avec la collaboration de Jean-Marie Seillan et Marc Smeets. Paris, Classiques Garnier, « Bilbiothèque du XIXe siècle », n° 88, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Roucan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, p.485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913110v1</w:t>
+                <w:t xml:space="preserve">hal-03913120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu : Joris-Karl Huysmans, Œuvres complètes. Sous la direction de Pierres Glaudes et Jean-Marie Seillan. Tome VI ─ 1898-1900. Édition de Gaël Prigent avec la collaboration de Jean-Marie Seillan et Marc Smeets. Paris, Classiques Garnier, « Bilbiothèque du XIXe siècle », n° 88, 2021</w:t>
+                <w:t xml:space="preserve">La Conversion du style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Roucan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, p.485</w:t>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913120v1</w:t>
+                <w:t xml:space="preserve">hal-03913110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu : Joris-Karl Huysmans, Œuvres complètes. Sous la direction de Pierres Glaudes et Jean-Marie Seillan. Tome VIII ─ 1903-1904. Édition de Jean-Marie Seillan. Paris, Classiques Garnier, « Bilbiothèque du XIXe siècle », n° 101, 2022</w:t>
               </w:r>
@@ -911,480 +911,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05196045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panel : &amp;quot;L’imitation de la nature en ville au XIXe siècle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Bièvre, cette 'fille de la campagne devenue mégissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Roucan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seeing Double/Voir Double</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Dix-Neuviémistes, Apr 2022, Belfast (Northern Ireland), Irlande</w:t>
+              <w:t xml:space="preserve">L'Imitation de la nature en ville au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of dix-neuvièmistes, Apr 2022, Belfast (Northern Ireland), Irlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04267698v1</w:t>
+                <w:t xml:space="preserve">hal-03913090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’IA dans l’accompagnement et l’évaluation des enseignants et des étudiants</w:t>
+                <w:t xml:space="preserve">Les naïades de Huysmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Roucan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Maout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire (Révolution) numérique, (révolution) pédagogique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carine Roucan; PRSH, Sep 2022, Le Havre, France</w:t>
+              <w:t xml:space="preserve">GéoSeine : géocritique de la Seine. 1. Un fleuve entre arts et littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sonia Anton, Jun 2019, Le Havre, Université du Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03913135v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement et personnalisation des parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Roucan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'innovation pédagogique normandes JIPN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JIPN, Jun 2022, Le Havre, Université du Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les naïades de Huysmans</w:t>
+                <w:t xml:space="preserve">J.-K. Huysmans et la Vierge, le Verbe et le corps : Marie, icône des Primitifs et star moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Roucan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GéoSeine : géocritique de la Seine. 1. Un fleuve entre arts et littérature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sonia Anton, Jun 2019, Le Havre, Université du Havre, France</w:t>
+              <w:t xml:space="preserve">Représentations de la Vierge Marie, entre culte officiel et vénération locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cristina Iona Dima, Oct 2020, Bucarest (virtual), Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03913062v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Bièvre, cette 'fille de la campagne devenue mégissière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Panel : &amp;quot;L’imitation de la nature en ville au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Percheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Séginger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Roucan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Imitation de la nature en ville au XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of dix-neuvièmistes, Apr 2022, Belfast (Northern Ireland), Irlande</w:t>
+              <w:t xml:space="preserve">Seeing Double/Voir Double</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Dix-Neuviémistes, Apr 2022, Belfast (Northern Ireland), Irlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03913090v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-K. Huysmans et la Vierge, le Verbe et le corps : Marie, icône des Primitifs et star moderne</w:t>
+                <w:t xml:space="preserve">L’IA dans l’accompagnement et l’évaluation des enseignants et des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Roucan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Maout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représentations de la Vierge Marie, entre culte officiel et vénération locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cristina Iona Dima, Oct 2020, Bucarest (virtual), Roumanie</w:t>
+              <w:t xml:space="preserve">Séminaire (Révolution) numérique, (révolution) pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carine Roucan; PRSH, Sep 2022, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03913066v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être accompagné dans son parcours d’apprentissage</w:t>
               </w:r>
@@ -2201,251 +2201,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris-Karl Huysmans</w:t>
+                <w:t xml:space="preserve">J.-K. Huysmans et ses masques. L’anti-héros des Esseintes et le non-héros Durtal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Roucan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Solal. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire de l'autobiographie. Ecritures de soi de langue française.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Champion Classiques, 2017</w:t>
+              <w:t xml:space="preserve">À Rebours, attraction-désastre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tome I : Attractions, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier / Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Huysmans, 9782406069133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288715v1</w:t>
+                <w:t xml:space="preserve">hal-03912969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-K. Huysmans et ses masques. L’anti-héros des Esseintes et le non-héros Durtal.</w:t>
+                <w:t xml:space="preserve">Huysmans, un personnage clé de Soumission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Roucan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À Rebours, attraction-désastre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lectures croisées de l'oeuvre de Michel Houellebecq</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier / Minard</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03912969v1</w:t>
+                <w:t xml:space="preserve">hal-02288722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huysmans, un personnage clé de Soumission</w:t>
+                <w:t xml:space="preserve">Joris-Karl Huysmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Roucan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures croisées de l'oeuvre de Michel Houellebecq</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Dictionnaire de l'autobiographie. Ecritures de soi de langue française.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion Classiques, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288722v1</w:t>
+                <w:t xml:space="preserve">hal-02288715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Sainte Mère dans la tétralogie de Durtal de J.-K. Huysmans : un élément de l’autofiction</w:t>
               </w:r>
@@ -2848,51 +2848,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC79C77B"/>
+    <w:nsid w:val="C50E0A04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3079,51 +3079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-roucan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7755-3277" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199325278" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913110v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Roucan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913124v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913117v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913106v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913103v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913102v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196045v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267698v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Percheron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le S&#233;ginger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Maout" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913130v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913062v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913090v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913086v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913082v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913056v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913058v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913080v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288721v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03006525v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jacques-andre-editeur.eu/livres/les-miracles-de-notre-dame-du-moyen-age-a-nos-jours/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913114v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288715v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912969v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/a-rebours-attraction-desastre-tome-i-attraction.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288722v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912936v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jacques-andre-editeur.eu/livres/la-vierge-marie-dans-la-litterature-francaise/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912926v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.38953" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912913v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.remydegourmont.org/sur_rg/rub2/cahiers/notice.htm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-roucan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7755-3277" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199325278" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913120v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Roucan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913110v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913124v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913117v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913106v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913103v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913102v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196045v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913090v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913062v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913066v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Percheron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le S&#233;ginger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913135v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Maout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913086v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913082v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913056v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913058v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913080v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288721v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03006525v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jacques-andre-editeur.eu/livres/les-miracles-de-notre-dame-du-moyen-age-a-nos-jours/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913114v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912969v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/a-rebours-attraction-desastre-tome-i-attraction.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288715v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912936v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jacques-andre-editeur.eu/livres/la-vierge-marie-dans-la-litterature-francaise/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912926v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.38953" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912913v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.remydegourmont.org/sur_rg/rub2/cahiers/notice.htm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>