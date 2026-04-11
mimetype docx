--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -730,429 +730,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astroglial Connexin 43 Deficiency Protects against LPS-Induced Neuroinflammation: A TSPO Brain µPET Study with [18F]FEPPA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">STAT3 inhibition protects against neuroinflammation and BACE1 upregulation induced by systemic inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Périne Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine San</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangeline Bennana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignal</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Rizzo-Padoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells9020389⟩</w:t>
+              <w:t xml:space="preserve">Immunology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 228, pp.129 - 134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.imlet.2020.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586275v1</w:t>
+                <w:t xml:space="preserve">hal-03492809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STAT3 inhibition protects against neuroinflammation and BACE1 upregulation induced by systemic inflammation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management of oral antiretroviral administration in patients with swallowing disorders or with an enteral feeding tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine San</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evangeline Bennana</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vignal</w:t>
+                <w:t xml:space="preserve">B. Mourvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caseris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.imlet.2020.10.004⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.537 - 544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492809v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of oral antiretroviral administration in patients with swallowing disorders or with an enteral feeding tube</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Astroglial Connexin 43 Deficiency Protects against LPS-Induced Neuroinflammation: A TSPO Brain µPET Study with [18F]FEPPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine San</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mourvillier</w:t>
+                <w:t xml:space="preserve">Martine Cohen-Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Caseris</w:t>
+                <w:t xml:space="preserve">Nathalie Rizzo-Padoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 50, pp.537 - 544. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (2), pp.389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells9020389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491589v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[18F]FEPPA a TSPO Radioligand: Optimized Radiosynthesis and Evaluation as a PET Radiotracer for Brain Inflammation in a Peripheral LPS-Injected Mouse Model</w:t>
               </w:r>
@@ -1164,51 +1164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Cisternino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rizzo-Padoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine San</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2358,51 +2358,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05107434v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Millot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Duquesne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine San" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Porte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pujol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2025.105979" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Port" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dioury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826589v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathiri Gnanalingam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henoumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rousselin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403358" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011634v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hosten" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sarda-Mantel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04230106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Beddek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302745" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cohen-Salmon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rizzo-Padoin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9020389" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Bennana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2020.10.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491589v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. L&#234;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matheron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mourvillier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caseris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.10.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586279v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Cisternino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortune Hontonnou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23061375" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03736373v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054717v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03776858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154642v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05524528v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024HESAC010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05107434v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Millot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Duquesne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine San" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Porte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pujol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2025.105979" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Port" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dioury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826589v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathiri Gnanalingam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henoumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rousselin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403358" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011634v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hosten" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sarda-Mantel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04230106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Beddek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302745" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492809v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Bennana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2020.10.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491589v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. L&#234;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matheron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mourvillier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caseris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.10.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cohen-Salmon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rizzo-Padoin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9020389" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586279v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Cisternino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortune Hontonnou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23061375" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03736373v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054717v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03776858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154642v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05524528v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024HESAC010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>