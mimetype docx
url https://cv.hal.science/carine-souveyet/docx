--- v0 (2026-03-22)
+++ v1 (2026-04-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Souveyet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités - Informatique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carine-souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5677-9808</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">115978437</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172127158</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersecurity for Industrial Internet of Things: Architecture, Models and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bravos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio J Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Danilovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Evangeliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.124747-124765. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3225074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general model for competency repositories and its instantiation to the information systems domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bounekkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogent Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2331186X.2022.2082117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of unbalanced resources and communications in edge computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, pp.101321. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2020.101321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Group-Awareness Context-Awareness?: Converging Context-Awareness and Group Awareness Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of e-Collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue of Revised and Extended Papers From the 24th International Conference on Collaboration and Technology, CRIWG 2018, 15 (3), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJeC.2019070101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le support applicatif à la notion de contexte : revue de la littérature en ingénierie de contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et utilisation du contexte (Modeling and Using Context)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the performance of Apache Hadoop on pervasive environments through context-aware scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme W. Cassales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.333 - 345. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-016-0361-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements Analysis for Context-oriented Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Mazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danillo Sprovieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.253-261. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.04.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une sémantique orientée événement des modèles de processus. Démarche de type IDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Damak Mallouli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.93 - 117. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.20.2.93-117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service discovery and prediction on Pervasive Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of ambient intelligence and humanized computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (4), pp.407-423. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-015-0288-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPREDUCE CHALLENGES ON PERVASIVE GRIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Pitthan Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhur Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (11), pp.2194-2210. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3844/jcssp.2014.2194.2210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched Semantic Service Description for Service Discovery: Bringing Context to Intentional Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1&amp;2), pp.159-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intentional Approach to Service Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (4), pp.292-305. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSC.2010.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Oriented Computing: an Intentional Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Service Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intentional view of Service Oriented Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Kraiem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (1), pp.10è-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Framework for Managing Temporal Clinical Trial Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Souillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vassilakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sotiropoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronic Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.435-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts clés et techniques de réutilisations dans l'ingénierie des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Oussalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Bennasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">{L'objet}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (1), pp.11--35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts Clés et Techniques de Réutilisation Dans l'ingénierie Des Systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Chabane Oussalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Bennasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'OBJET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (1), pp.11-35. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.10.1.11-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composants dans l'ingénierie des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Oussalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Bennasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding Lyee User Requirements Capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Ayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Based System Journal (KBSJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.Intention and Software Process, 351-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap between Users and Requirements Engineering: the Scenario-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tawbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Systems Science &amp; Engineering (JCSSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 14 (6), Special issue: Object-Oriented Information Systems 1999, 112 - 122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the TOOBIS project: From a temporal extension of ODMG to a Patterns-based approach extending OO model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Deneckere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 14 (6), pp.389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding Goal Modeling Using Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ben Achour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 24 (1), pp.1055-1071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ECRITOIRE a tool to support a goal-scenario based approach to requirements engineering,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tawbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Editor : Martin Shepperd, Publishers : Elsevier Science B.V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de bases de données: Aspects temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Deneckere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Engineering the Requirements Engineering Process : An Overview of the NATURE Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Plihon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Requirements Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 2, pp.115-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach for defining ways-of-working</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 4, pp.337-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Approach To Support A Way-Of-Working Definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 811, pp.International Conference on Advanced information Systems Engineering (CAISE), 376-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration of Software Product Lines Driven by the Softgoals: the TEAEM Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Kiomba Kambilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Rychkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP Working Conference on The Practice of Enterprise Modeling (PoEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Stokholm, Sweden. pp.262-278, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77908-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Support Framework for Blockchain Pattern Selection Based on Soft Goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Kiomba Kambilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Rychkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blockchain Confluence (satellite conference of the 1st IEEE International Conference on Distributed Ledger Technologies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Trust Issues in Supply-Chain Management Systems Through Blockchain Software Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Kiomba Kambilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Rychkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCIS 2023: Research Challenges in Information Science: Information Science and the Connected World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Corfu, Greece. pp.275-290, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33080-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Machine Learning pour un Context Mining Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhène Ben Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jaffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Dijon, France. pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie des systèmes d'information pervasifs : Quelles sont les compétences attendues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Dijon, France. pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Gestion de Ressources Sensible au Contexte & Opportuniste pour les Systèmes d'Information Pervasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beserra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Dijon, France. pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring A Competency Repository - Application To The Domain of Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bounekkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IADIS International Conference Information Systems (IADIS IS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IADIS: International Association for Development of the Information Society, Mar 2021, Online, United States. pp.185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Espaces de Services au service des Smart Village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque 2021 sur l'émergence de TERritoires INTelligents (TERINT2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cozzano, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for a Context Mining Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhène Ben Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jaffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Workshop on Context and Activity Modeling and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Austin, United States. pp.678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche basée sur les MicroÉléments pour l'Évolution des Systèmes d'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Evolution des SI : vers des SI Pervasifs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rôle des Ressources dans l’Evolution des Systèmes d’Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème Conférence INFORSID 2019 INFormatique des ORganisations et Systèmes d’Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of OS-Level Virtualization Solutions for HPC Purposes on SoC-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beserra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward David Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Information Networking and Applications (AINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AINA.2017.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the performance of OS-level virtualization tools in SoC-based systems: The case of I/O-bound applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beserra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward David Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements Analysis for Context-oriented Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Mazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danillo Sprovieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference on Ambient Systems, Networks and Technologies (ANT 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.04.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Scheduling for Apache Hadoop over Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Weigert Cassales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Ambient Systems, Networks and Technologies (ANT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom. pp.202-209, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context-aware intentional service prediction mechanism in PIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Web Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Anchorage, Alaska, United States. pp.662-669, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWS.2014.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for service discovery and prediction on Pervasive Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Ambient Systems, Networks and Technologies (ANT-2014), the 4th International Conference on Sustainable Energy Information Technology (SEIT-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hasselt, Belgium. pp.421-428, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2014.05.402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-centric vision of service-oriented Pervasive Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RCIS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marrakesh, Morocco. pp.359-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une démarche de type IDM pour la construction d'outils d'exécution de processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Damak Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2014 : INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. pp.163-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process behavior meta-modeling for the derivation of enactment engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Damak Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCIS 2014 : IEEE Eighth International Conference on Research Challenges in Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RCIS.2014.6861088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information Pervasifs et Espaces de Services : Définition d'un cadre conceptuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob 2013 : 9èmes journées francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France. pp.sciencesconf.org:ubimob2013:19119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace de Services : Vers une formalisation des Systèmes d'Information Pervasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIème Congrès INFORSID 2013 : Informatique des Organisations et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.215-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Discovery Mechanism for an Intentional Pervasive Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Web Services (ICWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Honolulu, United States. pp.520-527, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWS.2012.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A goal-oriented perspective on approaches to web service discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadan Aljoumaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSACW 2012 : IEEE 36th Annual Computer Software and Applications Conference Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Izmir, Turkey. pp.347 - 352, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPSACW.2012.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des mécanismes de découverte de services avec prise en charge du contexte et de l'intention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Francophones Mobilité et Ubiquité (Ubimob 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.210-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme de prédiction dans un système d'information pervasif et intentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Francophones Mobilité et Ubiquité (Ubimob 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.146-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-driven approach to process enactment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2012 : 7th International Conference on Software Paradigm Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp.351-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Common Ground in SME: An Ontology of Method Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Iacovelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Working conference on Method Engineering (ME'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. pp.77 - 90, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19997-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulating user's queries for intentional services discovery using an ontology-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadan Aljoumaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTMS 2011 : 4th IFIP International Conference on New Technologies, Mobility and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2011.5721075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une perspective comportementale dans les méta-modèles de processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Damak Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème Congrès INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication des services intentionnels. Processus de guidage d'annotation du descripteur intentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadan Aljoumaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2011 : 29ème Congrès INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A behavioral perspective in meta-modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Damak Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2011 : 6th International Conference on Software and Data Technologies, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Séville, Spain. pp.238-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Semantic Modeling of intentional pervaisve System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Enhanced Web Service Technologies (WEWST'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Switzerland. pp.30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing intentional services using extended semantic annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadan Aljoumaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCIS 2011 : Fifth IEEE International Conference on Research Challenges in Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Gosier, Guadeloupe. pp.138-146, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RCIS.2011.6006842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of context on intentional service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Int. IEEE Workshop on Requirements Engineerings for Services (REFS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Germany. pp.470-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing context to intentional services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Int. Conference on Advanced Service Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Italy. 118-123, Best paper award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing intentional services using new annotation for WSDL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadan Aljoumaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iiWAS 2010 : 12th International Conference on Information Integration and Web-based Applications &amp; Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. pp.881-884, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1967486.1967640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Goal Driven Approach to Deal with Quality of Service as Potential Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Ait Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agence Nationale pour le Développement de la Recherche Universitaire (ANDRU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal Reasoning for Quality Elicitation in the ISOA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Ait Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Challenges in Information Science, 2009. RCIS 2009. Third International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Fès, Morocco. pp.39-48, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RCIS.2009.5089266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic representation of context models: a framework for analyzing and understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmin Nurcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Context, Information and Ontologies (CIAO'09) - 6th European Semantic Web Conference (ESWC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Heraklion, Greece. pp.article No 6, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1552262.1552268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité : vers une vision intentionnelle et orientée services des SI et des outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop en informatique et applications (WIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tozeur, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Approche Méthodologique Orientée But pour Eliciter les Qualités de Service comme des Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Ait Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Fontainebleau, France. pp.183-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture orientée services intentionnels (ISOA) : concepts, caractéristiques et directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Roger Nehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème conférence internationale de Modélisation et Simulation MOSIM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for Agile Methods Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Iacovelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Information Systems Engineering: Enterprise, User and System Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montpellier, France. pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method as a service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Iacovelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Research Challenges in Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Morocco. pp.RCIS 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Goal Driven Approach to Deal with Quality of Service as Potential Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Ait Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Advanced Information Systems for Enterprises (IWAISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Constantine, Algeria. pp.18-24, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWAISE.2008.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Method Fragments to Method Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Deneckere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Iacovelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kornyshova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring Modeling Methods for Systems Analysis and Design (EMMSAD'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montpellier, France. pp 80-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exécutabilité des modèles : réflexions et expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2007 : actes du XXVème Congrès Informatique des organisations et systèmes d'information et de décision : atelier MADSI (Méthodes Avancées de Développement des Systèmes d'Information)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Perros-Guirec, France. pp.90-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Intentional services with Business Process Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Samia Kaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst IEEE International Conference on Research Challenges in Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service and Aspect Based Approaches: State of the Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Ait Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Research Projects Applications Symposium (ERPAS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting service composition in a goal driven manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Samia Kaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOC 2004, Second International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, New York, United States. pp.308-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting Service Composition in a Goal Driven Manner, International Conference on Service Oriented Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Samia Kaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Service Oriented Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, New York, United States. pp.308-315, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1035167.1035211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling variability in requirements with maps&amp;quot;, Advances in Information Systems (ADVIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Bennasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Information Systems (ADVIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Turkey. pp.523-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept and Implementation of the Market Place E-Utilities*COM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Enterprise Information Systems (ICEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Porto, Portugal. pp.337-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing requirements variability into components : A goal driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Bennasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Information Systems (ICEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Porto, Portugal. pp.438-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'E-Lyee: Coupling L'Ecritoire and Lyee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Missonnier-Piera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Lyee Methodology (SoMeT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Goal Driven Approach to Service Composition and Enactment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Samia Kaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CopStic03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Users Requirements Elicitation in the Lyee Software Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Ayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemic Cybernatics and Informatic (SCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Lyee Programs from User Requirements with a Meta-Model based Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salinesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Lyee Methodology (SoMeT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Paris, France. pp.212-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component Reuse and Component based Methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Mechanisms for Enterprise Integration : From objects to ontologies (MERIT 2001) at the 15th European Conference on Object Oriented programming (ECOOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hungary. pp.MERIT 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organising and selecting patterns in pattern languages with Process Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Deneckere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object Oriented Information Systems (OOIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Canada. pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the CREWS-L'Ecritoire Requirements Elicitation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tawbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Velez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ben Achour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Requirements Engineering:Foundation for Software Quality (REFSQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Sweden. pp.REFSQ 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding Requirement Engineering with a Process Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tawbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Many Facets of Process Engineering (MFPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Tunisia. pp.MFPE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use Case Authoring Guidance : Results of an Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Requirements Engineering (ISRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ireland. pp.36-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns for Extending an OO Model with Temporal Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Deneckere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object Oriented Information Systems (OOIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France. pp.OOIS 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for Improving the Quality of the Organisation of Scenario Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Requirements Engineering:Foundation for Software Quality (REFSQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Italy. pp.REFSQ 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Application Requirement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Object-Oriented Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing business processes with a guided use case approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmin Nurcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced information Systems Engineering (CAISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Italy. pp.339-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Centred Approach for Developing Tool Support of Situated Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tawbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database and Expert Systems Applications (DEXA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Austria. pp.DEXA 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolutionary Object Model (EOM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 8.1 International Working Conference on IS Concepts (IFIP WG8.1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Italy. pp.IFIP WG8.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workbench for Information Systems Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Technology (INFOJAPAN' 90)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Japan. pp.INFOJAPAN'90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction of Conceptual schema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAISE'90</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Sweden. pp.152-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Object Oriented Framework for Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Management of Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, India. pp.280-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Conceptual Schemas of Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors in Information Systems Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Schârding, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la validation et à la correction du schéma conceptuel d'un système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées internationales des systèmes d'information " (JISI'90)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Tunisia. pp.JISI'90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rubis System&amp;quot; Computerized Assistance During the Information Systems Life Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nobecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Proix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Lingat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 8.1 Working Conference on Computerized Assistance During the Information Systems Life Cycle, CRIS 88</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, European Union. pp.193-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Pervasive Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2023, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18176-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentional Perspectives on Information Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmin Nurcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salinesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolita Ralyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, pp.471, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a “Pervasive Information System” (PIS)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuele Kirsch Pinheiro, Carine Souveyet, Philippe Roose, Luiz Angelo Steffenel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Evolution of Pervasive Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer; Springer International Publishing, pp.1-17, 2023, 978-3031181757. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18176-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Modeling in Pervasive Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Deneckère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Evolution of Pervasive Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.19-41, 2023, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18176-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Group-Awareness Context-Awareness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Collaboration and Technology (CRIWG 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11001, Springer International Publishing; Springer International Publishing, pp.198-206, 2018, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99504-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality on Context Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International and Interdisciplinary Conference on Modeling and Using Context (CONTEXT 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10257, Springer International Publishing, pp.432-439, 2017, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57837-8_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Executable Specifications for Case Management Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Rychkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Intelligent Process-Aware Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 123, Springer International Publishing, pp.49-77, 2017, Intelligent Systems Reference Library, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52181-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intention Prediction Mechanism In An Intentional Pervasive Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Vanrompay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Technologies and Techniques for Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.251-275, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering Quality of a Service in an Intentional Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Ait Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephan Reiff-Marganiec and Marcel Tilly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Service-Oriented Systems and Non-Functional Properties: Future Directions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.334-351, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web development driven by code generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Atintasli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUS/VUM part of the .com modelled with WebWorkflow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Atintasli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the Lyee execution process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Kla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook : TOOBIS Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Deneckere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference Manual : TOOBIS Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Deneckere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Schwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolphe Benjamen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O* language O*L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saï Peck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information System development: a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations sur les aspects temporels pour les SICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] -. 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId250"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Souveyet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités - Informatique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carine-souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5677-9808</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">115978437</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172127158</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general model for competency repositories and its instantiation to the information systems domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bounekkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogent Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2331186X.2022.2082117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersecurity for Industrial Internet of Things: Architecture, Models and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bravos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio J Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Danilovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Evangeliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.124747-124765. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3225074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of unbalanced resources and communications in edge computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, pp.101321. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2020.101321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Group-Awareness Context-Awareness?: Converging Context-Awareness and Group Awareness Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of e-Collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue of Revised and Extended Papers From the 24th International Conference on Collaboration and Technology, CRIWG 2018, 15 (3), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJeC.2019070101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le support applicatif à la notion de contexte : revue de la littérature en ingénierie de contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et utilisation du contexte (Modeling and Using Context)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements Analysis for Context-oriented Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Mazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danillo Sprovieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.253-261. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.04.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the performance of Apache Hadoop on pervasive environments through context-aware scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme W. Cassales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.333 - 345. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-016-0361-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une sémantique orientée événement des modèles de processus. Démarche de type IDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Damak Mallouli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.93 - 117. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.20.2.93-117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service discovery and prediction on Pervasive Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of ambient intelligence and humanized computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (4), pp.407-423. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-015-0288-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPREDUCE CHALLENGES ON PERVASIVE GRIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Pitthan Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhur Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (11), pp.2194-2210. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3844/jcssp.2014.2194.2210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched Semantic Service Description for Service Discovery: Bringing Context to Intentional Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1&amp;2), pp.159-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intentional Approach to Service Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (4), pp.292-305. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSC.2010.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Oriented Computing: an Intentional Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Service Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intentional view of Service Oriented Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Kraiem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (1), pp.10è-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Framework for Managing Temporal Clinical Trial Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Souillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vassilakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sotiropoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronic Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.435-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts clés et techniques de réutilisations dans l'ingénierie des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Oussalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Bennasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">{L'objet}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (1), pp.11--35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts Clés et Techniques de Réutilisation Dans l'ingénierie Des Systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Chabane Oussalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Bennasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'OBJET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (1), pp.11-35. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.10.1.11-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composants dans l'ingénierie des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Oussalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Bennasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding Lyee User Requirements Capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Ayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Based System Journal (KBSJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.Intention and Software Process, 351-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the TOOBIS project: From a temporal extension of ODMG to a Patterns-based approach extending OO model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Deneckere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 14 (6), pp.389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap between Users and Requirements Engineering: the Scenario-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tawbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Systems Science &amp; Engineering (JCSSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 14 (6), Special issue: Object-Oriented Information Systems 1999, 112 - 122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de bases de données: Aspects temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Deneckere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding Goal Modeling Using Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ben Achour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 24 (1), pp.1055-1071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ECRITOIRE a tool to support a goal-scenario based approach to requirements engineering,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tawbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Editor : Martin Shepperd, Publishers : Elsevier Science B.V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Engineering the Requirements Engineering Process : An Overview of the NATURE Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Plihon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Requirements Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 2, pp.115-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach for defining ways-of-working</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 4, pp.337-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Approach To Support A Way-Of-Working Definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 811, pp.International Conference on Advanced information Systems Engineering (CAISE), 376-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration of Software Product Lines Driven by the Softgoals: the TEAEM Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Kiomba Kambilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Rychkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP Working Conference on The Practice of Enterprise Modeling (PoEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Stokholm, Sweden. pp.262-278, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77908-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Support Framework for Blockchain Pattern Selection Based on Soft Goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Kiomba Kambilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Rychkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blockchain Confluence (satellite conference of the 1st IEEE International Conference on Distributed Ledger Technologies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Trust Issues in Supply-Chain Management Systems Through Blockchain Software Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Kiomba Kambilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Rychkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCIS 2023: Research Challenges in Information Science: Information Science and the Connected World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Corfu, Greece. pp.275-290, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33080-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie des systèmes d'information pervasifs : Quelles sont les compétences attendues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Dijon, France. pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Gestion de Ressources Sensible au Contexte & Opportuniste pour les Systèmes d'Information Pervasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beserra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Dijon, France. pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring A Competency Repository - Application To The Domain of Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bounekkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IADIS International Conference Information Systems (IADIS IS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IADIS: International Association for Development of the Information Society, Mar 2021, Online, United States. pp.185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Espaces de Services au service des Smart Village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque 2021 sur l'émergence de TERritoires INTelligents (TERINT2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cozzano, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Machine Learning pour un Context Mining Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhène Ben Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jaffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Dijon, France. pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for a Context Mining Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhène Ben Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jaffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Workshop on Context and Activity Modeling and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Austin, United States. pp.678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rôle des Ressources dans l’Evolution des Systèmes d’Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème Conférence INFORSID 2019 INFormatique des ORganisations et Systèmes d’Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche basée sur les MicroÉléments pour l'Évolution des Systèmes d'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Evolution des SI : vers des SI Pervasifs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of OS-Level Virtualization Solutions for HPC Purposes on SoC-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beserra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward David Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Information Networking and Applications (AINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AINA.2017.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the performance of OS-level virtualization tools in SoC-based systems: The case of I/O-bound applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beserra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward David Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements Analysis for Context-oriented Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Mazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danillo Sprovieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference on Ambient Systems, Networks and Technologies (ANT 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.04.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Scheduling for Apache Hadoop over Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Weigert Cassales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Ambient Systems, Networks and Technologies (ANT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom. pp.202-209, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context-aware intentional service prediction mechanism in PIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Web Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Anchorage, Alaska, United States. pp.662-669, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWS.2014.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for service discovery and prediction on Pervasive Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Ambient Systems, Networks and Technologies (ANT-2014), the 4th International Conference on Sustainable Energy Information Technology (SEIT-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hasselt, Belgium. pp.421-428, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2014.05.402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-centric vision of service-oriented Pervasive Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RCIS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marrakesh, Morocco. pp.359-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une démarche de type IDM pour la construction d'outils d'exécution de processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Damak Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2014 : INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. pp.163-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process behavior meta-modeling for the derivation of enactment engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Damak Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCIS 2014 : IEEE Eighth International Conference on Research Challenges in Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RCIS.2014.6861088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace de Services : Vers une formalisation des Systèmes d'Information Pervasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIème Congrès INFORSID 2013 : Informatique des Organisations et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.215-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information Pervasifs et Espaces de Services : Définition d'un cadre conceptuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob 2013 : 9èmes journées francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France. pp.sciencesconf.org:ubimob2013:19119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des mécanismes de découverte de services avec prise en charge du contexte et de l'intention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Francophones Mobilité et Ubiquité (Ubimob 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.210-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A goal-oriented perspective on approaches to web service discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadan Aljoumaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSACW 2012 : IEEE 36th Annual Computer Software and Applications Conference Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Izmir, Turkey. pp.347 - 352, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPSACW.2012.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme de prédiction dans un système d'information pervasif et intentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Francophones Mobilité et Ubiquité (Ubimob 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.146-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-driven approach to process enactment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2012 : 7th International Conference on Software Paradigm Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp.351-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Discovery Mechanism for an Intentional Pervasive Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Web Services (ICWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Honolulu, United States. pp.520-527, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWS.2012.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication des services intentionnels. Processus de guidage d'annotation du descripteur intentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadan Aljoumaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2011 : 29ème Congrès INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A behavioral perspective in meta-modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Damak Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2011 : 6th International Conference on Software and Data Technologies, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Séville, Spain. pp.238-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Common Ground in SME: An Ontology of Method Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Iacovelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Working conference on Method Engineering (ME'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. pp.77 - 90, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19997-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulating user's queries for intentional services discovery using an ontology-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadan Aljoumaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTMS 2011 : 4th IFIP International Conference on New Technologies, Mobility and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2011.5721075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une perspective comportementale dans les méta-modèles de processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Damak Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème Congrès INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Semantic Modeling of intentional pervaisve System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Enhanced Web Service Technologies (WEWST'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Switzerland. pp.30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing intentional services using extended semantic annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadan Aljoumaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCIS 2011 : Fifth IEEE International Conference on Research Challenges in Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Gosier, Guadeloupe. pp.138-146, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RCIS.2011.6006842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of context on intentional service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Int. IEEE Workshop on Requirements Engineerings for Services (REFS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Germany. pp.470-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing context to intentional services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Int. Conference on Advanced Service Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Italy. 118-123, Best paper award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing intentional services using new annotation for WSDL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadan Aljoumaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iiWAS 2010 : 12th International Conference on Information Integration and Web-based Applications &amp; Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. pp.881-884, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1967486.1967640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Goal Driven Approach to Deal with Quality of Service as Potential Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Ait Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agence Nationale pour le Développement de la Recherche Universitaire (ANDRU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal Reasoning for Quality Elicitation in the ISOA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Ait Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Challenges in Information Science, 2009. RCIS 2009. Third International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Fès, Morocco. pp.39-48, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RCIS.2009.5089266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic representation of context models: a framework for analyzing and understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmin Nurcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Context, Information and Ontologies (CIAO'09) - 6th European Semantic Web Conference (ESWC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Heraklion, Greece. pp.article No 6, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1552262.1552268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Approche Méthodologique Orientée But pour Eliciter les Qualités de Service comme des Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Ait Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Fontainebleau, France. pp.183-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture orientée services intentionnels (ISOA) : concepts, caractéristiques et directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Roger Nehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème conférence internationale de Modélisation et Simulation MOSIM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for Agile Methods Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Iacovelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Information Systems Engineering: Enterprise, User and System Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montpellier, France. pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method as a service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Iacovelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Research Challenges in Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Morocco. pp.RCIS 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Goal Driven Approach to Deal with Quality of Service as Potential Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Ait Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Advanced Information Systems for Enterprises (IWAISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Constantine, Algeria. pp.18-24, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWAISE.2008.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Method Fragments to Method Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Deneckere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Iacovelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kornyshova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring Modeling Methods for Systems Analysis and Design (EMMSAD'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montpellier, France. pp 80-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité : vers une vision intentionnelle et orientée services des SI et des outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop en informatique et applications (WIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tozeur, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exécutabilité des modèles : réflexions et expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2007 : actes du XXVème Congrès Informatique des organisations et systèmes d'information et de décision : atelier MADSI (Méthodes Avancées de Développement des Systèmes d'Information)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Perros-Guirec, France. pp.90-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Intentional services with Business Process Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Samia Kaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst IEEE International Conference on Research Challenges in Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service and Aspect Based Approaches: State of the Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Ait Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Research Projects Applications Symposium (ERPAS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting Service Composition in a Goal Driven Manner, International Conference on Service Oriented Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Samia Kaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Service Oriented Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, New York, United States. pp.308-315, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1035167.1035211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting service composition in a goal driven manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Samia Kaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOC 2004, Second International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, New York, United States. pp.308-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling variability in requirements with maps&amp;quot;, Advances in Information Systems (ADVIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Bennasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Information Systems (ADVIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Turkey. pp.523-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept and Implementation of the Market Place E-Utilities*COM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Enterprise Information Systems (ICEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Porto, Portugal. pp.337-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing requirements variability into components : A goal driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Bennasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Information Systems (ICEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Porto, Portugal. pp.438-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'E-Lyee: Coupling L'Ecritoire and Lyee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Missonnier-Piera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Lyee Methodology (SoMeT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Goal Driven Approach to Service Composition and Enactment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Samia Kaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CopStic03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Users Requirements Elicitation in the Lyee Software Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Ayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemic Cybernatics and Informatic (SCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Lyee Programs from User Requirements with a Meta-Model based Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salinesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Lyee Methodology (SoMeT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Paris, France. pp.212-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component Reuse and Component based Methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Mechanisms for Enterprise Integration : From objects to ontologies (MERIT 2001) at the 15th European Conference on Object Oriented programming (ECOOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hungary. pp.MERIT 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organising and selecting patterns in pattern languages with Process Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Deneckere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object Oriented Information Systems (OOIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Canada. pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the CREWS-L'Ecritoire Requirements Elicitation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tawbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Velez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ben Achour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Requirements Engineering:Foundation for Software Quality (REFSQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Sweden. pp.REFSQ 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding Requirement Engineering with a Process Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tawbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Many Facets of Process Engineering (MFPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Tunisia. pp.MFPE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use Case Authoring Guidance : Results of an Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Requirements Engineering (ISRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ireland. pp.36-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns for Extending an OO Model with Temporal Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Deneckere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object Oriented Information Systems (OOIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France. pp.OOIS 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for Improving the Quality of the Organisation of Scenario Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Requirements Engineering:Foundation for Software Quality (REFSQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Italy. pp.REFSQ 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Application Requirement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Object-Oriented Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing business processes with a guided use case approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmin Nurcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced information Systems Engineering (CAISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Italy. pp.339-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Centred Approach for Developing Tool Support of Situated Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tawbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database and Expert Systems Applications (DEXA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Austria. pp.DEXA 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolutionary Object Model (EOM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 8.1 International Working Conference on IS Concepts (IFIP WG8.1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Italy. pp.IFIP WG8.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workbench for Information Systems Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Technology (INFOJAPAN' 90)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Japan. pp.INFOJAPAN'90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction of Conceptual schema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAISE'90</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Sweden. pp.152-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Object Oriented Framework for Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Management of Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, India. pp.280-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Conceptual Schemas of Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors in Information Systems Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Schârding, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la validation et à la correction du schéma conceptuel d'un système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées internationales des systèmes d'information " (JISI'90)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Tunisia. pp.JISI'90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rubis System&amp;quot; Computerized Assistance During the Information Systems Life Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nobecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Proix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Lingat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 8.1 Working Conference on Computerized Assistance During the Information Systems Life Cycle, CRIS 88</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, European Union. pp.193-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Pervasive Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2023, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18176-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentional Perspectives on Information Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmin Nurcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salinesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolita Ralyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, pp.471, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a “Pervasive Information System” (PIS)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuele Kirsch Pinheiro, Carine Souveyet, Philippe Roose, Luiz Angelo Steffenel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Evolution of Pervasive Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer; Springer International Publishing, pp.1-17, 2023, 978-3031181757. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18176-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Modeling in Pervasive Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Deneckère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Evolution of Pervasive Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.19-41, 2023, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18176-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Group-Awareness Context-Awareness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Collaboration and Technology (CRIWG 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11001, Springer International Publishing; Springer International Publishing, pp.198-206, 2018, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99504-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality on Context Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International and Interdisciplinary Conference on Modeling and Using Context (CONTEXT 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10257, Springer International Publishing, pp.432-439, 2017, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57837-8_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Executable Specifications for Case Management Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Rychkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Intelligent Process-Aware Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 123, Springer International Publishing, pp.49-77, 2017, Intelligent Systems Reference Library, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52181-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intention Prediction Mechanism In An Intentional Pervasive Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Vanrompay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Technologies and Techniques for Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.251-275, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering Quality of a Service in an Intentional Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Ait Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephan Reiff-Marganiec and Marcel Tilly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Service-Oriented Systems and Non-Functional Properties: Future Directions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.334-351, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web development driven by code generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Atintasli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUS/VUM part of the .com modelled with WebWorkflow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Atintasli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the Lyee execution process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Kla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook : TOOBIS Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Deneckere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference Manual : TOOBIS Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Deneckere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Schwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolphe Benjamen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O* language O*L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saï Peck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information System development: a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations sur les aspects temporels pour les SICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] -. 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId250"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="434FDD13"/>
+    <w:nsid w:val="195D11ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-souveyet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5677-9808" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115978437" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172127158" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03967801v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bravos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Cabrera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Correa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Danilovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Evangeliou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3225074" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706597v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bounekkar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Cauvet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Desmoulins" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marqui&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2331186X.2022.2082117" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03092488v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souveyet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2020.101321" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03973161v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJeC.2019070101" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01849565v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0275" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709034v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme W. Cassales" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schwertner Char&#227;o" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch-Pinheiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-016-0361-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02299905v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mazo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danillo Sprovieri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.123" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391250v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Assar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Damak Mallouli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.2.93-117" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01196942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Najar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-015-0288-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01085287v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flauzac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pitthan Barcelos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur Stein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/jcssp.2014.2194.2210" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00740048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663848v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rolland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2010.26" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Kraiem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vassilakis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sotiropoulou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446412v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oussalah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Bennasri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906780v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chabane Oussalah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.10.1.11-35" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673560v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Ayed" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673577v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ben Achour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tawbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00758690v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deneckere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673586v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673582v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673567v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673588v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plihon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813530v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Kiomba Kambilo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herbaut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Rychkova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77908-4_16" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415611v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236834v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33080-3_17" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourh&#232;ne Ben Rabah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Grand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaffal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877498v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877533v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766174v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03974357v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899048v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152727v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Villari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299907v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward David Moreno" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2017.73" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709036v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024598" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01527345v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01196986v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Weigert Cassales" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.058" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01020137v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2014.97" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01020994v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.402" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01020987v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00998524v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00998501v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2014.6861088" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00834127v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00834116v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00740053v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2012.84" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408812v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadan Aljoumaa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSACW.2012.69" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00740068v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00740069v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00736274v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Mallouli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673598v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Iacovelli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19997-4_8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662676v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2011.5721075" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513040v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706092v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513015v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673595v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662681v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2011.6006842" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673592v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673596v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662956v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967486.1967640" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673575v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Ait Ali Slimane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2009.5089266" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00421946v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Saidani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmin Nurcan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1552262.1552268" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673643v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673634v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673578v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Roger Nehan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673630v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673600v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00706505v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAISE.2008.18" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00428991v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kornyshova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673639v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673585v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Samia Kaabi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673581v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673608v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706472v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1035167.1035211" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673601v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673606v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dimassi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673602v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673613v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Missonnier-Piera" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673611v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673616v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673609v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bennasri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673605v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673612v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Velez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673620v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673617v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maiden" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673628v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673621v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673646v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673627v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673624v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673632v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673635v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673636v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708904v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673647v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673638v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673642v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nobecourt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Proix" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Lingat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877413v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662870v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolita Ralyte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877447v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927226v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Deneck&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02299901v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99504-5_16" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02299903v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57837-8_36" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03982614v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52181-7_3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831733v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vanrompay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673524v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673648v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atintasli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673649v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673651v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Kla" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673652v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673653v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673654v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673655v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Schwer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Benjamen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673657v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sa&#239; Peck" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673658v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brunet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673656v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ricard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-souveyet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5677-9808" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115978437" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172127158" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706597v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bounekkar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Cauvet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Desmoulins" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marqui&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2331186X.2022.2082117" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03967801v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bravos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Cabrera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Correa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Danilovic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Evangeliou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3225074" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03092488v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souveyet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2020.101321" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03973161v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJeC.2019070101" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01849565v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0275" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02299905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch-Pinheiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mazo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danillo Sprovieri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.123" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709034v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme W. Cassales" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schwertner Char&#227;o" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-016-0361-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391250v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Assar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Damak Mallouli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.2.93-117" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01196942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Najar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-015-0288-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01085287v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flauzac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pitthan Barcelos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur Stein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/jcssp.2014.2194.2210" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00740048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663848v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rolland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2010.26" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Kraiem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vassilakis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sotiropoulou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446412v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oussalah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Bennasri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906780v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chabane Oussalah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.10.1.11-35" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673560v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Ayed" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00758690v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deneckere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ben Achour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tawbi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673567v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673586v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673582v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673588v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plihon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813530v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Kiomba Kambilo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herbaut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Rychkova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77908-4_16" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415611v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236834v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33080-3_17" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877498v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877533v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766174v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03974357v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourh&#232;ne Ben Rabah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Grand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaffal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899048v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299907v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152727v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Villari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward David Moreno" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2017.73" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709036v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024598" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01527345v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01196986v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Weigert Cassales" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.058" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01020137v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2014.97" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01020994v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.402" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01020987v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00998524v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00998501v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2014.6861088" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00834116v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00834127v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00740068v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408812v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadan Aljoumaa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSACW.2012.69" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00740069v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00736274v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Mallouli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00740053v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2012.84" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706092v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513015v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673598v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Iacovelli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19997-4_8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662676v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2011.5721075" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513040v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673595v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662681v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2011.6006842" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673592v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673596v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662956v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967486.1967640" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673575v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Ait Ali Slimane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2009.5089266" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00421946v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Saidani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmin Nurcan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1552262.1552268" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673634v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673578v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Roger Nehan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673630v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673600v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00706505v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAISE.2008.18" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00428991v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kornyshova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673643v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673639v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673585v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Samia Kaabi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673581v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706472v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1035167.1035211" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673608v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673601v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673606v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dimassi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673602v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673613v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Missonnier-Piera" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673611v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673616v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673609v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bennasri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673605v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673612v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Velez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673620v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673617v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maiden" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673628v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673621v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673646v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673627v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673624v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673632v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673635v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673636v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708904v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673647v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673638v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673642v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nobecourt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Proix" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Lingat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877413v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662870v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolita Ralyte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877447v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927226v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Deneck&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02299901v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99504-5_16" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02299903v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57837-8_36" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03982614v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52181-7_3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831733v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vanrompay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673524v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673648v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atintasli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673649v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673651v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Kla" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673652v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673653v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673654v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673655v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Schwer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Benjamen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673657v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sa&#239; Peck" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673658v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brunet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673656v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ricard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>