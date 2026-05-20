--- v1 (2026-04-27)
+++ v2 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Souveyet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités - Informatique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carine-souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5677-9808</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">115978437</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172127158</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general model for competency repositories and its instantiation to the information systems domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bounekkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogent Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2331186X.2022.2082117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersecurity for Industrial Internet of Things: Architecture, Models and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bravos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio J Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Danilovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Evangeliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.124747-124765. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3225074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of unbalanced resources and communications in edge computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, pp.101321. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2020.101321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Group-Awareness Context-Awareness?: Converging Context-Awareness and Group Awareness Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of e-Collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue of Revised and Extended Papers From the 24th International Conference on Collaboration and Technology, CRIWG 2018, 15 (3), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJeC.2019070101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le support applicatif à la notion de contexte : revue de la littérature en ingénierie de contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et utilisation du contexte (Modeling and Using Context)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements Analysis for Context-oriented Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Mazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danillo Sprovieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.253-261. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.04.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the performance of Apache Hadoop on pervasive environments through context-aware scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme W. Cassales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.333 - 345. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-016-0361-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une sémantique orientée événement des modèles de processus. Démarche de type IDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Damak Mallouli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.93 - 117. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.20.2.93-117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service discovery and prediction on Pervasive Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of ambient intelligence and humanized computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (4), pp.407-423. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-015-0288-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPREDUCE CHALLENGES ON PERVASIVE GRIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Pitthan Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhur Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (11), pp.2194-2210. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3844/jcssp.2014.2194.2210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched Semantic Service Description for Service Discovery: Bringing Context to Intentional Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1&amp;2), pp.159-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intentional Approach to Service Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (4), pp.292-305. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSC.2010.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Oriented Computing: an Intentional Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Service Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intentional view of Service Oriented Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Kraiem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (1), pp.10è-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Framework for Managing Temporal Clinical Trial Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Souillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vassilakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sotiropoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronic Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.435-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts clés et techniques de réutilisations dans l'ingénierie des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Oussalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Bennasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">{L'objet}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (1), pp.11--35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts Clés et Techniques de Réutilisation Dans l'ingénierie Des Systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Chabane Oussalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Bennasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'OBJET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (1), pp.11-35. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.10.1.11-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composants dans l'ingénierie des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Oussalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Bennasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding Lyee User Requirements Capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Ayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Based System Journal (KBSJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.Intention and Software Process, 351-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the TOOBIS project: From a temporal extension of ODMG to a Patterns-based approach extending OO model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Deneckere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 14 (6), pp.389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap between Users and Requirements Engineering: the Scenario-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tawbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Systems Science &amp; Engineering (JCSSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 14 (6), Special issue: Object-Oriented Information Systems 1999, 112 - 122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de bases de données: Aspects temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Deneckere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding Goal Modeling Using Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ben Achour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 24 (1), pp.1055-1071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ECRITOIRE a tool to support a goal-scenario based approach to requirements engineering,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tawbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Editor : Martin Shepperd, Publishers : Elsevier Science B.V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Engineering the Requirements Engineering Process : An Overview of the NATURE Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Plihon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Requirements Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 2, pp.115-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach for defining ways-of-working</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 4, pp.337-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Approach To Support A Way-Of-Working Definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 811, pp.International Conference on Advanced information Systems Engineering (CAISE), 376-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration of Software Product Lines Driven by the Softgoals: the TEAEM Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Kiomba Kambilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Rychkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP Working Conference on The Practice of Enterprise Modeling (PoEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Stokholm, Sweden. pp.262-278, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77908-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Support Framework for Blockchain Pattern Selection Based on Soft Goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Kiomba Kambilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Rychkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blockchain Confluence (satellite conference of the 1st IEEE International Conference on Distributed Ledger Technologies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Trust Issues in Supply-Chain Management Systems Through Blockchain Software Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Kiomba Kambilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Rychkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCIS 2023: Research Challenges in Information Science: Information Science and the Connected World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Corfu, Greece. pp.275-290, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33080-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie des systèmes d'information pervasifs : Quelles sont les compétences attendues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Dijon, France. pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Gestion de Ressources Sensible au Contexte & Opportuniste pour les Systèmes d'Information Pervasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beserra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Dijon, France. pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring A Competency Repository - Application To The Domain of Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bounekkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IADIS International Conference Information Systems (IADIS IS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IADIS: International Association for Development of the Information Society, Mar 2021, Online, United States. pp.185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Espaces de Services au service des Smart Village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque 2021 sur l'émergence de TERritoires INTelligents (TERINT2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cozzano, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Machine Learning pour un Context Mining Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhène Ben Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jaffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Dijon, France. pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for a Context Mining Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhène Ben Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jaffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Workshop on Context and Activity Modeling and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Austin, United States. pp.678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rôle des Ressources dans l’Evolution des Systèmes d’Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème Conférence INFORSID 2019 INFormatique des ORganisations et Systèmes d’Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche basée sur les MicroÉléments pour l'Évolution des Systèmes d'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Evolution des SI : vers des SI Pervasifs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of OS-Level Virtualization Solutions for HPC Purposes on SoC-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beserra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward David Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Information Networking and Applications (AINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AINA.2017.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the performance of OS-level virtualization tools in SoC-based systems: The case of I/O-bound applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beserra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward David Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements Analysis for Context-oriented Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Mazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danillo Sprovieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference on Ambient Systems, Networks and Technologies (ANT 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.04.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Scheduling for Apache Hadoop over Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Weigert Cassales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Ambient Systems, Networks and Technologies (ANT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom. pp.202-209, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context-aware intentional service prediction mechanism in PIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Web Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Anchorage, Alaska, United States. pp.662-669, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWS.2014.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for service discovery and prediction on Pervasive Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Ambient Systems, Networks and Technologies (ANT-2014), the 4th International Conference on Sustainable Energy Information Technology (SEIT-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hasselt, Belgium. pp.421-428, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2014.05.402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-centric vision of service-oriented Pervasive Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RCIS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marrakesh, Morocco. pp.359-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une démarche de type IDM pour la construction d'outils d'exécution de processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Damak Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2014 : INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. pp.163-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process behavior meta-modeling for the derivation of enactment engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Damak Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCIS 2014 : IEEE Eighth International Conference on Research Challenges in Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RCIS.2014.6861088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace de Services : Vers une formalisation des Systèmes d'Information Pervasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIème Congrès INFORSID 2013 : Informatique des Organisations et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.215-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information Pervasifs et Espaces de Services : Définition d'un cadre conceptuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob 2013 : 9èmes journées francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France. pp.sciencesconf.org:ubimob2013:19119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des mécanismes de découverte de services avec prise en charge du contexte et de l'intention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Francophones Mobilité et Ubiquité (Ubimob 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.210-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A goal-oriented perspective on approaches to web service discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadan Aljoumaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSACW 2012 : IEEE 36th Annual Computer Software and Applications Conference Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Izmir, Turkey. pp.347 - 352, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPSACW.2012.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme de prédiction dans un système d'information pervasif et intentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Francophones Mobilité et Ubiquité (Ubimob 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.146-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-driven approach to process enactment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2012 : 7th International Conference on Software Paradigm Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp.351-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Discovery Mechanism for an Intentional Pervasive Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Web Services (ICWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Honolulu, United States. pp.520-527, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWS.2012.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication des services intentionnels. Processus de guidage d'annotation du descripteur intentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadan Aljoumaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2011 : 29ème Congrès INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A behavioral perspective in meta-modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Damak Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2011 : 6th International Conference on Software and Data Technologies, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Séville, Spain. pp.238-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Common Ground in SME: An Ontology of Method Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Iacovelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Working conference on Method Engineering (ME'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. pp.77 - 90, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19997-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulating user's queries for intentional services discovery using an ontology-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadan Aljoumaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTMS 2011 : 4th IFIP International Conference on New Technologies, Mobility and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2011.5721075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une perspective comportementale dans les méta-modèles de processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Damak Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème Congrès INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Semantic Modeling of intentional pervaisve System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Enhanced Web Service Technologies (WEWST'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Switzerland. pp.30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing intentional services using extended semantic annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadan Aljoumaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCIS 2011 : Fifth IEEE International Conference on Research Challenges in Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Gosier, Guadeloupe. pp.138-146, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RCIS.2011.6006842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of context on intentional service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Int. IEEE Workshop on Requirements Engineerings for Services (REFS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Germany. pp.470-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing context to intentional services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Int. Conference on Advanced Service Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Italy. 118-123, Best paper award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing intentional services using new annotation for WSDL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadan Aljoumaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iiWAS 2010 : 12th International Conference on Information Integration and Web-based Applications &amp; Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. pp.881-884, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1967486.1967640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Goal Driven Approach to Deal with Quality of Service as Potential Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Ait Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agence Nationale pour le Développement de la Recherche Universitaire (ANDRU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal Reasoning for Quality Elicitation in the ISOA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Ait Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Challenges in Information Science, 2009. RCIS 2009. Third International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Fès, Morocco. pp.39-48, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RCIS.2009.5089266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic representation of context models: a framework for analyzing and understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmin Nurcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Context, Information and Ontologies (CIAO'09) - 6th European Semantic Web Conference (ESWC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Heraklion, Greece. pp.article No 6, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1552262.1552268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Approche Méthodologique Orientée But pour Eliciter les Qualités de Service comme des Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Ait Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Fontainebleau, France. pp.183-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture orientée services intentionnels (ISOA) : concepts, caractéristiques et directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Roger Nehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème conférence internationale de Modélisation et Simulation MOSIM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for Agile Methods Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Iacovelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Information Systems Engineering: Enterprise, User and System Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montpellier, France. pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method as a service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Iacovelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Research Challenges in Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Morocco. pp.RCIS 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Goal Driven Approach to Deal with Quality of Service as Potential Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Ait Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Advanced Information Systems for Enterprises (IWAISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Constantine, Algeria. pp.18-24, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWAISE.2008.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Method Fragments to Method Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Deneckere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Iacovelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kornyshova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring Modeling Methods for Systems Analysis and Design (EMMSAD'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montpellier, France. pp 80-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité : vers une vision intentionnelle et orientée services des SI et des outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop en informatique et applications (WIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tozeur, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exécutabilité des modèles : réflexions et expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2007 : actes du XXVème Congrès Informatique des organisations et systèmes d'information et de décision : atelier MADSI (Méthodes Avancées de Développement des Systèmes d'Information)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Perros-Guirec, France. pp.90-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Intentional services with Business Process Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Samia Kaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst IEEE International Conference on Research Challenges in Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service and Aspect Based Approaches: State of the Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Ait Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Research Projects Applications Symposium (ERPAS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting Service Composition in a Goal Driven Manner, International Conference on Service Oriented Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Samia Kaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Service Oriented Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, New York, United States. pp.308-315, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1035167.1035211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting service composition in a goal driven manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Samia Kaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOC 2004, Second International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, New York, United States. pp.308-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling variability in requirements with maps&amp;quot;, Advances in Information Systems (ADVIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Bennasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Information Systems (ADVIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Turkey. pp.523-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept and Implementation of the Market Place E-Utilities*COM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Enterprise Information Systems (ICEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Porto, Portugal. pp.337-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing requirements variability into components : A goal driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Bennasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Information Systems (ICEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Porto, Portugal. pp.438-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'E-Lyee: Coupling L'Ecritoire and Lyee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Missonnier-Piera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Lyee Methodology (SoMeT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Goal Driven Approach to Service Composition and Enactment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Samia Kaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CopStic03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Users Requirements Elicitation in the Lyee Software Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Ayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemic Cybernatics and Informatic (SCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Lyee Programs from User Requirements with a Meta-Model based Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salinesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Lyee Methodology (SoMeT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Paris, France. pp.212-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component Reuse and Component based Methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Mechanisms for Enterprise Integration : From objects to ontologies (MERIT 2001) at the 15th European Conference on Object Oriented programming (ECOOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hungary. pp.MERIT 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organising and selecting patterns in pattern languages with Process Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Deneckere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object Oriented Information Systems (OOIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Canada. pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the CREWS-L'Ecritoire Requirements Elicitation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tawbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Velez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ben Achour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Requirements Engineering:Foundation for Software Quality (REFSQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Sweden. pp.REFSQ 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding Requirement Engineering with a Process Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tawbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Many Facets of Process Engineering (MFPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Tunisia. pp.MFPE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use Case Authoring Guidance : Results of an Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Requirements Engineering (ISRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ireland. pp.36-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns for Extending an OO Model with Temporal Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Deneckere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object Oriented Information Systems (OOIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France. pp.OOIS 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for Improving the Quality of the Organisation of Scenario Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Requirements Engineering:Foundation for Software Quality (REFSQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Italy. pp.REFSQ 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Application Requirement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Object-Oriented Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing business processes with a guided use case approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmin Nurcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced information Systems Engineering (CAISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Italy. pp.339-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Centred Approach for Developing Tool Support of Situated Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tawbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database and Expert Systems Applications (DEXA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Austria. pp.DEXA 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolutionary Object Model (EOM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 8.1 International Working Conference on IS Concepts (IFIP WG8.1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Italy. pp.IFIP WG8.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workbench for Information Systems Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Technology (INFOJAPAN' 90)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Japan. pp.INFOJAPAN'90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction of Conceptual schema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAISE'90</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Sweden. pp.152-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Object Oriented Framework for Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Management of Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, India. pp.280-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Conceptual Schemas of Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors in Information Systems Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Schârding, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la validation et à la correction du schéma conceptuel d'un système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées internationales des systèmes d'information " (JISI'90)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Tunisia. pp.JISI'90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rubis System&amp;quot; Computerized Assistance During the Information Systems Life Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nobecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Proix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Lingat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 8.1 Working Conference on Computerized Assistance During the Information Systems Life Cycle, CRIS 88</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, European Union. pp.193-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Pervasive Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2023, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18176-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentional Perspectives on Information Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmin Nurcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salinesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolita Ralyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, pp.471, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a “Pervasive Information System” (PIS)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuele Kirsch Pinheiro, Carine Souveyet, Philippe Roose, Luiz Angelo Steffenel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Evolution of Pervasive Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer; Springer International Publishing, pp.1-17, 2023, 978-3031181757. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18176-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Modeling in Pervasive Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Deneckère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Evolution of Pervasive Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.19-41, 2023, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18176-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Group-Awareness Context-Awareness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Collaboration and Technology (CRIWG 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11001, Springer International Publishing; Springer International Publishing, pp.198-206, 2018, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99504-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality on Context Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International and Interdisciplinary Conference on Modeling and Using Context (CONTEXT 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10257, Springer International Publishing, pp.432-439, 2017, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57837-8_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Executable Specifications for Case Management Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Rychkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Intelligent Process-Aware Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 123, Springer International Publishing, pp.49-77, 2017, Intelligent Systems Reference Library, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52181-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intention Prediction Mechanism In An Intentional Pervasive Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Vanrompay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Technologies and Techniques for Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.251-275, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering Quality of a Service in an Intentional Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Ait Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephan Reiff-Marganiec and Marcel Tilly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Service-Oriented Systems and Non-Functional Properties: Future Directions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.334-351, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web development driven by code generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Atintasli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUS/VUM part of the .com modelled with WebWorkflow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Atintasli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the Lyee execution process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Kla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook : TOOBIS Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Deneckere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference Manual : TOOBIS Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Deneckere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Schwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolphe Benjamen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O* language O*L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saï Peck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information System development: a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations sur les aspects temporels pour les SICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] -. 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId250"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Souveyet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités - Informatique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carine-souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5677-9808</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">115978437</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172127158</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=9ervmNsAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersecurity for Industrial Internet of Things: Architecture, Models and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bravos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio J Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Danilovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Evangeliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.124747-124765. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3225074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general model for competency repositories and its instantiation to the information systems domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bounekkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogent Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2331186X.2022.2082117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of unbalanced resources and communications in edge computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, pp.101321. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2020.101321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Group-Awareness Context-Awareness?: Converging Context-Awareness and Group Awareness Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of e-Collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue of Revised and Extended Papers From the 24th International Conference on Collaboration and Technology, CRIWG 2018, 15 (3), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJeC.2019070101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le support applicatif à la notion de contexte : revue de la littérature en ingénierie de contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et utilisation du contexte (Modeling and Using Context)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the performance of Apache Hadoop on pervasive environments through context-aware scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme W. Cassales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.333 - 345. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-016-0361-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements Analysis for Context-oriented Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Mazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danillo Sprovieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.253-261. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.04.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une sémantique orientée événement des modèles de processus. Démarche de type IDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Damak Mallouli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.93 - 117. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.20.2.93-117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service discovery and prediction on Pervasive Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of ambient intelligence and humanized computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (4), pp.407-423. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-015-0288-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPREDUCE CHALLENGES ON PERVASIVE GRIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Pitthan Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhur Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (11), pp.2194-2210. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3844/jcssp.2014.2194.2210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched Semantic Service Description for Service Discovery: Bringing Context to Intentional Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1&amp;2), pp.159-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intentional Approach to Service Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (4), pp.292-305. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSC.2010.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Oriented Computing: an Intentional Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Service Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intentional view of Service Oriented Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Kraiem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (1), pp.10è-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Framework for Managing Temporal Clinical Trial Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Souillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vassilakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sotiropoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronic Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.435-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts clés et techniques de réutilisations dans l'ingénierie des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Oussalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Bennasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">{L'objet}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (1), pp.11--35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts Clés et Techniques de Réutilisation Dans l'ingénierie Des Systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Chabane Oussalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Bennasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'OBJET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (1), pp.11-35. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.10.1.11-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composants dans l'ingénierie des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Oussalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Bennasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding Lyee User Requirements Capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Ayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Based System Journal (KBSJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.Intention and Software Process, 351-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap between Users and Requirements Engineering: the Scenario-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tawbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Systems Science &amp; Engineering (JCSSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 14 (6), Special issue: Object-Oriented Information Systems 1999, 112 - 122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the TOOBIS project: From a temporal extension of ODMG to a Patterns-based approach extending OO model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Deneckere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 14 (6), pp.389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding Goal Modeling Using Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ben Achour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 24 (1), pp.1055-1071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ECRITOIRE a tool to support a goal-scenario based approach to requirements engineering,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tawbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Editor : Martin Shepperd, Publishers : Elsevier Science B.V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de bases de données: Aspects temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Deneckere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Engineering the Requirements Engineering Process : An Overview of the NATURE Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Plihon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Requirements Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 2, pp.115-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach for defining ways-of-working</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 4, pp.337-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Approach To Support A Way-Of-Working Definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 811, pp.International Conference on Advanced information Systems Engineering (CAISE), 376-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration of Software Product Lines Driven by the Softgoals: the TEAEM Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Kiomba Kambilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Rychkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP Working Conference on The Practice of Enterprise Modeling (PoEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Stokholm, Sweden. pp.262-278, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77908-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Support Framework for Blockchain Pattern Selection Based on Soft Goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Kiomba Kambilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Rychkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blockchain Confluence (satellite conference of the 1st IEEE International Conference on Distributed Ledger Technologies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Trust Issues in Supply-Chain Management Systems Through Blockchain Software Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Kiomba Kambilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Rychkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCIS 2023: Research Challenges in Information Science: Information Science and the Connected World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Corfu, Greece. pp.275-290, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33080-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Machine Learning pour un Context Mining Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhène Ben Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jaffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Dijon, France. pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie des systèmes d'information pervasifs : Quelles sont les compétences attendues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Dijon, France. pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Gestion de Ressources Sensible au Contexte & Opportuniste pour les Systèmes d'Information Pervasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beserra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Dijon, France. pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring A Competency Repository - Application To The Domain of Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bounekkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IADIS International Conference Information Systems (IADIS IS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IADIS: International Association for Development of the Information Society, Mar 2021, Online, United States. pp.185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Espaces de Services au service des Smart Village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque 2021 sur l'émergence de TERritoires INTelligents (TERINT2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cozzano, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for a Context Mining Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhène Ben Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jaffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Workshop on Context and Activity Modeling and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Austin, United States. pp.678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche basée sur les MicroÉléments pour l'Évolution des Systèmes d'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Evolution des SI : vers des SI Pervasifs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rôle des Ressources dans l’Evolution des Systèmes d’Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème Conférence INFORSID 2019 INFormatique des ORganisations et Systèmes d’Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of OS-Level Virtualization Solutions for HPC Purposes on SoC-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beserra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward David Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Information Networking and Applications (AINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AINA.2017.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the performance of OS-level virtualization tools in SoC-based systems: The case of I/O-bound applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beserra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward David Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements Analysis for Context-oriented Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Mazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danillo Sprovieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference on Ambient Systems, Networks and Technologies (ANT 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.04.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Scheduling for Apache Hadoop over Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Weigert Cassales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Ambient Systems, Networks and Technologies (ANT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom. pp.202-209, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for service discovery and prediction on Pervasive Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Ambient Systems, Networks and Technologies (ANT-2014), the 4th International Conference on Sustainable Energy Information Technology (SEIT-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hasselt, Belgium. pp.421-428, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2014.05.402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-centric vision of service-oriented Pervasive Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RCIS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marrakesh, Morocco. pp.359-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context-aware intentional service prediction mechanism in PIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Web Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Anchorage, Alaska, United States. pp.662-669, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWS.2014.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une démarche de type IDM pour la construction d'outils d'exécution de processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Damak Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2014 : INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. pp.163-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process behavior meta-modeling for the derivation of enactment engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Damak Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCIS 2014 : IEEE Eighth International Conference on Research Challenges in Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RCIS.2014.6861088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information Pervasifs et Espaces de Services : Définition d'un cadre conceptuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob 2013 : 9èmes journées francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France. pp.sciencesconf.org:ubimob2013:19119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace de Services : Vers une formalisation des Systèmes d'Information Pervasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIème Congrès INFORSID 2013 : Informatique des Organisations et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.215-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Discovery Mechanism for an Intentional Pervasive Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Web Services (ICWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Honolulu, United States. pp.520-527, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWS.2012.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A goal-oriented perspective on approaches to web service discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadan Aljoumaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSACW 2012 : IEEE 36th Annual Computer Software and Applications Conference Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Izmir, Turkey. pp.347 - 352, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPSACW.2012.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des mécanismes de découverte de services avec prise en charge du contexte et de l'intention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Francophones Mobilité et Ubiquité (Ubimob 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.210-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme de prédiction dans un système d'information pervasif et intentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Francophones Mobilité et Ubiquité (Ubimob 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.146-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-driven approach to process enactment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2012 : 7th International Conference on Software Paradigm Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp.351-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulating user's queries for intentional services discovery using an ontology-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadan Aljoumaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTMS 2011 : 4th IFIP International Conference on New Technologies, Mobility and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2011.5721075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une perspective comportementale dans les méta-modèles de processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Damak Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème Congrès INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Common Ground in SME: An Ontology of Method Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Iacovelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Working conference on Method Engineering (ME'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. pp.77 - 90, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19997-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication des services intentionnels. Processus de guidage d'annotation du descripteur intentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadan Aljoumaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2011 : 29ème Congrès INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A behavioral perspective in meta-modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Damak Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2011 : 6th International Conference on Software and Data Technologies, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Séville, Spain. pp.238-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Semantic Modeling of intentional pervaisve System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Enhanced Web Service Technologies (WEWST'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Switzerland. pp.30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing intentional services using extended semantic annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadan Aljoumaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCIS 2011 : Fifth IEEE International Conference on Research Challenges in Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Gosier, Guadeloupe. pp.138-146, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RCIS.2011.6006842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of context on intentional service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Int. IEEE Workshop on Requirements Engineerings for Services (REFS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Germany. pp.470-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing context to intentional services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Int. Conference on Advanced Service Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Italy. 118-123, Best paper award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing intentional services using new annotation for WSDL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadan Aljoumaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iiWAS 2010 : 12th International Conference on Information Integration and Web-based Applications &amp; Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. pp.881-884, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1967486.1967640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal Reasoning for Quality Elicitation in the ISOA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Ait Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Challenges in Information Science, 2009. RCIS 2009. Third International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Fès, Morocco. pp.39-48, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RCIS.2009.5089266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Goal Driven Approach to Deal with Quality of Service as Potential Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Ait Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agence Nationale pour le Développement de la Recherche Universitaire (ANDRU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic representation of context models: a framework for analyzing and understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmin Nurcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Context, Information and Ontologies (CIAO'09) - 6th European Semantic Web Conference (ESWC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Heraklion, Greece. pp.article No 6, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1552262.1552268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité : vers une vision intentionnelle et orientée services des SI et des outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop en informatique et applications (WIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tozeur, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Approche Méthodologique Orientée But pour Eliciter les Qualités de Service comme des Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Ait Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Fontainebleau, France. pp.183-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Goal Driven Approach to Deal with Quality of Service as Potential Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Ait Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Advanced Information Systems for Enterprises (IWAISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Constantine, Algeria. pp.18-24, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWAISE.2008.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture orientée services intentionnels (ISOA) : concepts, caractéristiques et directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Roger Nehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème conférence internationale de Modélisation et Simulation MOSIM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for Agile Methods Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Iacovelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Information Systems Engineering: Enterprise, User and System Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montpellier, France. pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method as a service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Iacovelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Research Challenges in Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Morocco. pp.RCIS 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Method Fragments to Method Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Deneckere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Iacovelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kornyshova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring Modeling Methods for Systems Analysis and Design (EMMSAD'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montpellier, France. pp 80-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exécutabilité des modèles : réflexions et expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2007 : actes du XXVème Congrès Informatique des organisations et systèmes d'information et de décision : atelier MADSI (Méthodes Avancées de Développement des Systèmes d'Information)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Perros-Guirec, France. pp.90-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Intentional services with Business Process Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Samia Kaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst IEEE International Conference on Research Challenges in Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service and Aspect Based Approaches: State of the Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Ait Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Research Projects Applications Symposium (ERPAS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting service composition in a goal driven manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Samia Kaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOC 2004, Second International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, New York, United States. pp.308-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting Service Composition in a Goal Driven Manner, International Conference on Service Oriented Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Samia Kaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Service Oriented Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, New York, United States. pp.308-315, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1035167.1035211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling variability in requirements with maps&amp;quot;, Advances in Information Systems (ADVIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Bennasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Information Systems (ADVIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Turkey. pp.523-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept and Implementation of the Market Place E-Utilities*COM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Enterprise Information Systems (ICEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Porto, Portugal. pp.337-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing requirements variability into components : A goal driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Bennasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Information Systems (ICEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Porto, Portugal. pp.438-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'E-Lyee: Coupling L'Ecritoire and Lyee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Missonnier-Piera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Lyee Methodology (SoMeT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Goal Driven Approach to Service Composition and Enactment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Samia Kaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CopStic03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Users Requirements Elicitation in the Lyee Software Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Ayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemic Cybernatics and Informatic (SCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Lyee Programs from User Requirements with a Meta-Model based Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salinesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Lyee Methodology (SoMeT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Paris, France. pp.212-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component Reuse and Component based Methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Mechanisms for Enterprise Integration : From objects to ontologies (MERIT 2001) at the 15th European Conference on Object Oriented programming (ECOOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hungary. pp.MERIT 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organising and selecting patterns in pattern languages with Process Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Deneckere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object Oriented Information Systems (OOIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Canada. pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the CREWS-L'Ecritoire Requirements Elicitation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tawbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Velez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ben Achour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Requirements Engineering:Foundation for Software Quality (REFSQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Sweden. pp.REFSQ 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use Case Authoring Guidance : Results of an Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Requirements Engineering (ISRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ireland. pp.36-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding Requirement Engineering with a Process Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tawbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Many Facets of Process Engineering (MFPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Tunisia. pp.MFPE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns for Extending an OO Model with Temporal Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Deneckere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object Oriented Information Systems (OOIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France. pp.OOIS 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for Improving the Quality of the Organisation of Scenario Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Requirements Engineering:Foundation for Software Quality (REFSQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Italy. pp.REFSQ 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Application Requirement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Object-Oriented Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing business processes with a guided use case approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmin Nurcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced information Systems Engineering (CAISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Italy. pp.339-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Centred Approach for Developing Tool Support of Situated Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tawbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database and Expert Systems Applications (DEXA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Austria. pp.DEXA 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolutionary Object Model (EOM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 8.1 International Working Conference on IS Concepts (IFIP WG8.1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Italy. pp.IFIP WG8.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workbench for Information Systems Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Technology (INFOJAPAN' 90)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Japan. pp.INFOJAPAN'90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Object Oriented Framework for Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Management of Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, India. pp.280-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction of Conceptual schema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAISE'90</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Sweden. pp.152-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Conceptual Schemas of Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors in Information Systems Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Schârding, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la validation et à la correction du schéma conceptuel d'un système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées internationales des systèmes d'information " (JISI'90)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Tunisia. pp.JISI'90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rubis System&amp;quot; Computerized Assistance During the Information Systems Life Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nobecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Proix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Lingat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 8.1 Working Conference on Computerized Assistance During the Information Systems Life Cycle, CRIS 88</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, European Union. pp.193-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Pervasive Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2023, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18176-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentional Perspectives on Information Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmin Nurcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salinesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolita Ralyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, pp.471, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a “Pervasive Information System” (PIS)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuele Kirsch Pinheiro, Carine Souveyet, Philippe Roose, Luiz Angelo Steffenel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Evolution of Pervasive Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer; Springer International Publishing, pp.1-17, 2023, 978-3031181757. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18176-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Modeling in Pervasive Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Deneckère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Evolution of Pervasive Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.19-41, 2023, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18176-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Group-Awareness Context-Awareness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Collaboration and Technology (CRIWG 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11001, Springer International Publishing; Springer International Publishing, pp.198-206, 2018, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99504-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality on Context Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International and Interdisciplinary Conference on Modeling and Using Context (CONTEXT 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10257, Springer International Publishing, pp.432-439, 2017, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57837-8_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Executable Specifications for Case Management Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Rychkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Intelligent Process-Aware Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 123, Springer International Publishing, pp.49-77, 2017, Intelligent Systems Reference Library, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52181-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intention Prediction Mechanism In An Intentional Pervasive Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Vanrompay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Technologies and Techniques for Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.251-275, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering Quality of a Service in an Intentional Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Ait Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephan Reiff-Marganiec and Marcel Tilly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Service-Oriented Systems and Non-Functional Properties: Future Directions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.334-351, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUS/VUM part of the .com modelled with WebWorkflow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Atintasli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web development driven by code generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Atintasli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the Lyee execution process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Kla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook : TOOBIS Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Deneckere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference Manual : TOOBIS Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Deneckere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Schwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolphe Benjamen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O* language O*L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saï Peck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information System development: a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations sur les aspects temporels pour les SICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] -. 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId251"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="195D11ED"/>
+    <w:nsid w:val="B31E5D47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-souveyet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5677-9808" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115978437" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172127158" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706597v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bounekkar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Cauvet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Desmoulins" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marqui&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2331186X.2022.2082117" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03967801v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bravos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Cabrera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Correa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Danilovic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Evangeliou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3225074" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03092488v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souveyet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2020.101321" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03973161v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJeC.2019070101" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01849565v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0275" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02299905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch-Pinheiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mazo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danillo Sprovieri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.123" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709034v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme W. Cassales" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schwertner Char&#227;o" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-016-0361-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391250v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Assar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Damak Mallouli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.2.93-117" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01196942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Najar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-015-0288-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01085287v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flauzac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pitthan Barcelos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur Stein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/jcssp.2014.2194.2210" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00740048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663848v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rolland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2010.26" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Kraiem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vassilakis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sotiropoulou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446412v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oussalah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Bennasri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906780v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chabane Oussalah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.10.1.11-35" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673560v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Ayed" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00758690v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deneckere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ben Achour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tawbi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673567v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673586v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673582v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673588v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plihon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813530v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Kiomba Kambilo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herbaut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Rychkova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77908-4_16" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415611v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236834v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33080-3_17" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877498v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877533v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766174v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03974357v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourh&#232;ne Ben Rabah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Grand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaffal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899048v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299907v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152727v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Villari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward David Moreno" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2017.73" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709036v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024598" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01527345v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01196986v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Weigert Cassales" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.058" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01020137v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2014.97" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01020994v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.402" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01020987v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00998524v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00998501v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2014.6861088" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00834116v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00834127v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00740068v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408812v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadan Aljoumaa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSACW.2012.69" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00740069v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00736274v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Mallouli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00740053v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2012.84" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706092v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513015v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673598v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Iacovelli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19997-4_8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662676v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2011.5721075" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513040v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673595v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662681v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2011.6006842" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673592v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673596v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662956v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967486.1967640" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673575v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Ait Ali Slimane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2009.5089266" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00421946v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Saidani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmin Nurcan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1552262.1552268" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673634v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673578v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Roger Nehan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673630v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673600v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00706505v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAISE.2008.18" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00428991v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kornyshova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673643v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673639v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673585v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Samia Kaabi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673581v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706472v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1035167.1035211" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673608v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673601v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673606v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dimassi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673602v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673613v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Missonnier-Piera" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673611v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673616v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673609v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bennasri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673605v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673612v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Velez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673620v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673617v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maiden" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673628v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673621v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673646v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673627v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673624v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673632v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673635v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673636v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708904v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673647v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673638v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673642v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nobecourt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Proix" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Lingat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877413v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662870v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolita Ralyte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877447v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927226v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Deneck&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02299901v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99504-5_16" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02299903v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57837-8_36" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03982614v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52181-7_3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831733v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vanrompay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673524v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673648v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atintasli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673649v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673651v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Kla" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673652v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673653v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673654v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673655v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Schwer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Benjamen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673657v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sa&#239; Peck" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673658v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brunet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673656v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ricard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-souveyet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5677-9808" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115978437" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172127158" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=9ervmNsAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03967801v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bravos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Cabrera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Correa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Danilovic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Evangeliou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3225074" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bounekkar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Cauvet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Desmoulins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marqui&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2331186X.2022.2082117" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03092488v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souveyet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2020.101321" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03973161v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJeC.2019070101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01849565v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0275" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709034v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme W. Cassales" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schwertner Char&#227;o" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch-Pinheiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-016-0361-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02299905v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mazo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danillo Sprovieri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.123" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391250v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Assar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Damak Mallouli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.2.93-117" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01196942v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Najar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-015-0288-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01085287v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flauzac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pitthan Barcelos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur Stein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/jcssp.2014.2194.2210" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00740048v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rolland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2010.26" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706096v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673547v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Kraiem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673555v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vassilakis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sotiropoulou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oussalah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Bennasri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chabane Oussalah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.10.1.11-35" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673560v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673573v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Ayed" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673577v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ben Achour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tawbi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00758690v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deneckere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673586v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673582v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673567v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673588v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plihon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673590v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673591v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813530v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Kiomba Kambilo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herbaut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Rychkova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77908-4_16" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415611v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236834v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33080-3_17" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877511v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourh&#232;ne Ben Rabah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Grand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaffal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877498v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877533v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766174v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03974357v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899048v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152727v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Villari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299907v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709039v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward David Moreno" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2017.73" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709036v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024598" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01527345v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01196986v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Weigert Cassales" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.058" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01020994v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.402" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01020987v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01020137v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2014.97" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00998524v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00998501v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2014.6861088" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00834127v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00834116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00740053v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2012.84" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408812v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadan Aljoumaa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSACW.2012.69" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00740068v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00740069v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00736274v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Mallouli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662676v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2011.5721075" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513040v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673598v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Iacovelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19997-4_8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706092v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513015v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673595v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662681v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2011.6006842" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673592v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673596v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662956v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967486.1967640" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663321v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Ait Ali Slimane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2009.5089266" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673575v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00421946v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Saidani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmin Nurcan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1552262.1552268" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673643v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673634v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00706505v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAISE.2008.18" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673578v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Roger Nehan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673630v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673600v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00428991v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kornyshova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673639v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673585v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Samia Kaabi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673581v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673608v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706472v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1035167.1035211" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673601v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673606v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dimassi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673602v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673613v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Missonnier-Piera" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673611v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673614v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673616v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673609v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bennasri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673605v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673612v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Velez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673617v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maiden" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673620v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673628v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673621v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673646v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673627v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673624v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673632v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673635v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708904v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673636v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673647v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673638v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673642v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nobecourt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Proix" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Lingat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877413v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662870v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolita Ralyte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877447v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927226v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Deneck&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02299901v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99504-5_16" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02299903v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57837-8_36" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03982614v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52181-7_3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831733v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vanrompay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673524v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673649v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atintasli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673648v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673651v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Kla" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673652v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673653v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673654v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673655v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Schwer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Benjamen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673657v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sa&#239; Peck" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673658v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brunet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673656v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ricard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>