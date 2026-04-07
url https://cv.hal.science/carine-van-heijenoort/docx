--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -558,667 +558,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorinated Triazole Foldamers: folded or extended conformational preferences</w:t>
+                <w:t xml:space="preserve">Structural and dynamic characterization of the C-terminal tail of ErbB2: disordered but not random</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Laxio Arenas</w:t>
+                <w:t xml:space="preserve">L. Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaochun Xu</w:t>
+                <w:t xml:space="preserve">Y.-H. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Milcent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine van Heijenoort</w:t>
+                <w:t xml:space="preserve">C. Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Giraud</w:t>
+                <w:t xml:space="preserve">E. Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guerlesquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.202000791⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 120 (10), pp.1869-1882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2021.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796604v1</w:t>
+                <w:t xml:space="preserve">hal-03095358v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding the Disorder-Function Paradigm in the C-Terminal Tails of Erbbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Assrir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biom11111690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and dynamic characterization of the C-terminal tail of ErbB2: disordered but not random</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorinated Triazole Foldamers: folded or extended conformational preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.-H. Wang</w:t>
+                <w:t xml:space="preserve">José Laxio Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Deville</w:t>
+                <w:t xml:space="preserve">Yaochun Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lescop</w:t>
+                <w:t xml:space="preserve">Thierry Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Guerlesquin</w:t>
+                <w:t xml:space="preserve">Francois Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 120 (10), pp.1869-1882. </w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2021.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202000791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095358v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR Characterization of the Influence of Zinc(II) Ions on the Structural and Dynamic Behavior of the New Delhi Metallo-β-Lactamase-1 and on the Binding with Flavonols as Inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1 H, 13 C and 15 N assignments of human Grb2 free of ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Rivière</w:t>
+                <w:t xml:space="preserve">Ying-Hui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saoussen Oueslati</w:t>
+                <w:t xml:space="preserve">Anaïs Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Gayral</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Naïma Nhiri</w:t>
+                <w:t xml:space="preserve">Françoise Guerlesquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Assrir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.0c00590⟩</w:t>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (2), pp.323 - 327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12104-020-09970-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604220v1</w:t>
+                <w:t xml:space="preserve">hal-03095478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1 H, 13 C and 15 N assignments of human Grb2 free of ligands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Pinet</w:t>
+                <w:t xml:space="preserve">NMR Characterization of the Influence of Zinc(II) Ions on the Structural and Dynamic Behavior of the New Delhi Metallo-β-Lactamase-1 and on the Binding with Flavonols as Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoussen Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying-Hui Wang</w:t>
+                <w:t xml:space="preserve">Maud Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Vogel</w:t>
+                <w:t xml:space="preserve">Jean-Bernard Créchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Guerlesquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Assrir</w:t>
+                <w:t xml:space="preserve">Naïma Nhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (2), pp.323 - 327. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (18), pp.10466-10480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12104-020-09970-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.0c00590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095478v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-scan diffusion-ordered NMR spectroscopy of SABRE-hyperpolarized mixtures</w:t>
               </w:r>
@@ -1615,51 +1615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H, 13C and 15N assignments of the C-terminal intrinsically disordered cytosolic fragment of the receptor tyrosine kinase ErbB2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinghui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Assrir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1730,274 +1730,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially encoded 2D and 3D diffusion-ordered NMR spectroscopy</w:t>
+                <w:t xml:space="preserve">Efficient simulation of ultrafast magnetic resonance experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmilla Guduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ahmed Allami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine van Heijenoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ilya Kuprov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (4), pp.701-704. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (27), pp.17577-17586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6CC09028A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7cp03074f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004217v1</w:t>
+                <w:t xml:space="preserve">hal-03116221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient simulation of ultrafast magnetic resonance experiments</w:t>
+                <w:t xml:space="preserve">Spatially encoded 2D and 3D diffusion-ordered NMR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmilla Guduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Kuprov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Allami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine van Heijenoort</w:t>
+                <w:t xml:space="preserve">Carine Van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Dumez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilya Kuprov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (27), pp.17577-17586. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (4), pp.701-704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7cp03074f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6CC09028A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116221v1</w:t>
+                <w:t xml:space="preserve">hal-03004217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Scan 13 C Diffusion-Ordered NMR Spectroscopy of DNP-Hyperpolarised Substrates</w:t>
               </w:r>
@@ -2009,51 +2009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmilla Guduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Kurzbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2152,51 +2152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girard-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Assrir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Nhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2817,51 +2817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 353-354, pp.100-109</w:t>
@@ -3164,553 +3164,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the role of dynamics in the conformational switch of the small GTP-binding protein Arf1.</w:t>
+                <w:t xml:space="preserve">Robust structure-based resonance assignment for functional protein studies by NMR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Buosi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dirk Stratmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine van Heijenoort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M110.134445⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (2), pp.157-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10858-009-9390-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00551779v1</w:t>
+                <w:t xml:space="preserve">hal-00457532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution NMR mapping of water-accessible residues in the transmembrane beta-barrel of OmpX</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NMR structure note: oxidized microsomal human cytochrome b5.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pompon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine van Heijenoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Truan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biophysics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00249-009-0513-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (4), pp.289-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10858-010-9428-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476867v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust structure-based resonance assignment for functional protein studies by NMR.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Insight into the role of dynamics in the conformational switch of the small GTP-binding protein Arf1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Buosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Placial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Cherfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10858-009-9390-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (49), pp.37987-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M110.134445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457532v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR structure note: oxidized microsomal human cytochrome b5.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solution NMR mapping of water-accessible residues in the transmembrane beta-barrel of OmpX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. J. Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Nunez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Guittet</w:t>
+                <w:t xml:space="preserve">M. Zoonens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Pompon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine van Heijenoort</w:t>
+                <w:t xml:space="preserve">C. van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Truan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 47 (4), pp.289-95. </w:t>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (4), pp.623-630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10858-010-9428-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00249-009-0513-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00512096v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of a GPCR ligand in its receptor-bound state: leukotriene B4 adopts a highly constrained conformation when associated to human BLT2.</w:t>
               </w:r>
@@ -4174,51 +4174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimée Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 132 (26), pp.9049-9057. </w:t>
@@ -4256,51 +4256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOEnet--use of NOE networks for NMR resonance assignment of proteins with known 3D structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Stratmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4545,51 +4545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guerois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Y. Thuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4653,51 +4653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H, 13C, and 15N resonance assignment of the first N-terminal RNA recognition motif (RRM) of the human heterogeneous nuclear ribonucleoprotein H (hnRNPH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guittet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4783,51 +4783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guerois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jy Thuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5285,653 +5285,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H and 15N resonance assignment and secondary structure of capsicein, an alpha-elicitin, determined by three-dimensional heteronuclear NMR.</w:t>
+                <w:t xml:space="preserve">Resonance assignment, cystein-pairing elucidation and secondary-structure determination of capsicein, an alpha-elicitin, by three-dimensional H NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Huet</w:t>
+                <w:t xml:space="preserve">J.C. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Pernollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Guittet</w:t>
+                <w:t xml:space="preserve">J.C. Pernollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 220 (2), pp.427-438</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122561v1</w:t>
+                <w:t xml:space="preserve">hal-02712634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance assignment, cystein-pairing elucidation and secondary-structure determination of capsicein, an alpha-elicitin, by three-dimensional H NMR</w:t>
+                <w:t xml:space="preserve">1H and 15N resonance assignment and secondary structure of capsicein, an a-elicitin, determined by three-dimensional heteronuclear NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Pernollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guittet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C. Pernollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 220 (2), pp.427-438</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 33, pp.8188-8197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02712634v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H and 15N resonance assignment and secondary structure of capsicein, an a-elicitin, determined by three-dimensional heteronuclear NMR</w:t>
+                <w:t xml:space="preserve">1H and 15N resonance assignment and secondary structure of capsicein, an alpha-elicitin, determined by three-dimensional heteronuclear NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Pernollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guittet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 33, pp.8188-8197</w:t>
+              <w:t xml:space="preserve">, 1994, 33 (27), pp.8188-8197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02711020v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H and 15N resonance assignment and secondary structure of capsicein, an alpha-elicitin, determined by three-dimensional heteronuclear NMR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Resonance assignment, cysteine-pairing elucidation and secondary-structure determination of capsicein, an alpha-elicitin, by three-dimensional 1H NMR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.C. Huet</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Pernollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Guittet</w:t>
+                <w:t xml:space="preserve">J Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pernollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 33 (27), pp.8188-8197</w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 220 (2), pp.427-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708317v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance assignment, cysteine-pairing elucidation and secondary-structure determination of capsicein, an alpha-elicitin, by three-dimensional 1H NMR.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">1H and 15N resonance assignment and secondary structure of capsicein, an alpha-elicitin, determined by three-dimensional heteronuclear NMR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pernollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guittet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Pernollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 33 (27), pp.8188-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi00193a004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122565v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6434,51 +6434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR study of the structure and dynamics of the intrinsically disordered tail of ErbB2, phosphorylation and interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinghui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6786,51 +6786,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF13755D"/>
+    <w:nsid w:val="BB2B6D4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7017,51 +7017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-van-heijenoort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2839-1037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137283792" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAX-1041-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413694v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schurko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Rienstra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jaroniec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandar Hansen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Trent Franks" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2025.102053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simorre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine van Heijenoort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Morellet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Assrir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Golinelli-Pimpaneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12121798" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796604v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Laxio Arenas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaochun Xu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Milcent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Giraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202000791" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450673v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pinet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11111690" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095358v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescop" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerlesquin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.03.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02604220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Rivi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Oueslati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gayral" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cr&#233;chet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Nhiri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c00590" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Hui Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vogel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guerlesquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-020-09970-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01947738v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Guduff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800983" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanem Hamdoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8AN00434J" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392954v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Tonali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kaffy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soulier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Gelmi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Erba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.05.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghui Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Elantak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guerlesquin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-017-9773-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004217v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kuprov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Van Heijenoort" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC09028A" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116221v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Allami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp03074f" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kurzbach" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abergel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703300" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451650v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Deville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girard-Blanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12423" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077147v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Meola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Jeffers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guardado-Calvo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Vasiliauskaite" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2014.08.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJBXF0PK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.21140" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692490v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Didry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Husson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Eswara Moorthy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.461" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327349v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Popot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Althoff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bagnard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ban&#232;res" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bazzacco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biophys-042910-155219" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759164v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Birlirakis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bontems" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guittet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Leroy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567620v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Abdine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Verhoeven" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyu-Ho Park" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ghazi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guittet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2010.02.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPL2QKFW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464266v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delaroche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Subra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.045872" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551779v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Buosi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Placial" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Leroy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Cherfils" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guittet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.134445" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476867v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Catoire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zoonens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Heijenoort" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giusti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-009-0513-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N7RSPK69-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457532v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Stratmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-009-9390-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512096v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Nunez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pompon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Truan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-010-9428-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4L8S40QV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512070v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Catoire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja101868c" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534228v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Biou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaheina Aizel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.08.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21KVFSJS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572451v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ho Diep Le" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2010.05473.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MMJZG06Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324029v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369172v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn638" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373616v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zoonens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2008.11.017" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBPCTBNR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275479v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Thuret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2007.01.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-007-9061-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259215v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Thuret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260203v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carlier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hertzog" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1415.037" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2V573SGH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121857v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gaudier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coutant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0092-8674(04)00403-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115990v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pernollet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012428527813" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D07F869EE2463D2D34B43C04394CB7AFDA3C80D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122561v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouaziz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Huet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pernollet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00193a004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K3QRX2PJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712634v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernollet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711020v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708317v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122565v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouaziz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431382v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitier Casilda" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assrir Nadine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez Lucia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauto. Diego" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329117v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huber" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guduff" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Daniele" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X Legrand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435601v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04381885v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Mamigonian Bessa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moriau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435655v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520539v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay-de Bettignies" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-van-heijenoort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2839-1037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137283792" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAX-1041-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413694v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schurko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Rienstra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jaroniec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandar Hansen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Trent Franks" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2025.102053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simorre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine van Heijenoort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Morellet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Assrir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Golinelli-Pimpaneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12121798" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095358v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescop" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerlesquin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.03.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11111690" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Laxio Arenas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaochun Xu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Milcent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Giraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202000791" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Hui Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vogel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guerlesquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-020-09970-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02604220v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Rivi&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Oueslati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gayral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cr&#233;chet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Nhiri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c00590" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01947738v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Guduff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800983" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanem Hamdoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8AN00434J" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392954v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Tonali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kaffy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soulier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Gelmi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Erba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.05.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghui Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Elantak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guerlesquin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-017-9773-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116221v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Allami" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kuprov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp03074f" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004217v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Van Heijenoort" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC09028A" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kurzbach" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abergel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703300" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451650v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Deville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girard-Blanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12423" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077147v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Meola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Jeffers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guardado-Calvo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Vasiliauskaite" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2014.08.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJBXF0PK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.21140" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692490v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Didry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Husson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Eswara Moorthy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.461" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327349v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Popot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Althoff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bagnard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ban&#232;res" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bazzacco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biophys-042910-155219" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759164v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Birlirakis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bontems" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guittet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Leroy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567620v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Abdine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Verhoeven" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyu-Ho Park" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ghazi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guittet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2010.02.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPL2QKFW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464266v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delaroche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Subra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.045872" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457532v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Stratmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-009-9390-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512096v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Nunez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pompon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Truan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-010-9428-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4L8S40QV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551779v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Buosi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Placial" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Leroy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Cherfils" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guittet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.134445" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476867v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Catoire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zoonens" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Heijenoort" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giusti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-009-0513-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N7RSPK69-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512070v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Catoire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja101868c" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534228v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Biou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaheina Aizel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.08.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21KVFSJS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572451v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ho Diep Le" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2010.05473.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MMJZG06Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324029v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369172v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn638" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373616v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zoonens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2008.11.017" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBPCTBNR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275479v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Thuret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2007.01.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-007-9061-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259215v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Thuret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260203v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carlier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hertzog" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1415.037" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2V573SGH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121857v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gaudier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coutant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0092-8674(04)00403-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115990v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pernollet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012428527813" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D07F869EE2463D2D34B43C04394CB7AFDA3C80D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712634v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouaziz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernollet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711020v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708317v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122565v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouaziz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Huet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pernollet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122561v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00193a004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K3QRX2PJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431382v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitier Casilda" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assrir Nadine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez Lucia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauto. Diego" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329117v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huber" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guduff" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Daniele" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X Legrand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435601v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04381885v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Mamigonian Bessa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moriau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435655v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520539v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay-de Bettignies" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>