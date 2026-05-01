--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -558,667 +558,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and dynamic characterization of the C-terminal tail of ErbB2: disordered but not random</w:t>
+                <w:t xml:space="preserve">Fluorinated Triazole Foldamers: folded or extended conformational preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pinet</w:t>
+                <w:t xml:space="preserve">José Laxio Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.-H. Wang</w:t>
+                <w:t xml:space="preserve">Yaochun Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Deville</w:t>
+                <w:t xml:space="preserve">Thierry Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lescop</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Guerlesquin</w:t>
+                <w:t xml:space="preserve">Francois Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2021.03.005⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202000791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095358v2</w:t>
+                <w:t xml:space="preserve">hal-03796604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the Disorder-Function Paradigm in the C-Terminal Tails of Erbbs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and dynamic characterization of the C-terminal tail of ErbB2: disordered but not random</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Pinet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y.-H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guerlesquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom11111690⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 120 (10), pp.1869-1882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2021.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450673v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095358v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorinated Triazole Foldamers: folded or extended conformational preferences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Milcent</w:t>
+                <w:t xml:space="preserve">Expanding the Disorder-Function Paradigm in the C-Terminal Tails of Erbbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Assrir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cplu.202000791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biom11111690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796604v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1 H, 13 C and 15 N assignments of human Grb2 free of ligands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NMR Characterization of the Influence of Zinc(II) Ions on the Structural and Dynamic Behavior of the New Delhi Metallo-β-Lactamase-1 and on the Binding with Flavonols as Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying-Hui Wang</w:t>
+                <w:t xml:space="preserve">Gwladys Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Vogel</w:t>
+                <w:t xml:space="preserve">Saoussen Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Guerlesquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Assrir</w:t>
+                <w:t xml:space="preserve">Maud Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Créchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Nhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12104-020-09970-7⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (18), pp.10466-10480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.0c00590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095478v1</w:t>
+                <w:t xml:space="preserve">hal-02604220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR Characterization of the Influence of Zinc(II) Ions on the Structural and Dynamic Behavior of the New Delhi Metallo-β-Lactamase-1 and on the Binding with Flavonols as Inhibitors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saoussen Oueslati</w:t>
+                <w:t xml:space="preserve">1 H, 13 C and 15 N assignments of human Grb2 free of ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Gayral</w:t>
+                <w:t xml:space="preserve">Ying-Hui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Créchet</w:t>
+                <w:t xml:space="preserve">Anaïs Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïma Nhiri</w:t>
+                <w:t xml:space="preserve">Françoise Guerlesquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Assrir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (18), pp.10466-10480. </w:t>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (2), pp.323 - 327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.0c00590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12104-020-09970-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604220v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-scan diffusion-ordered NMR spectroscopy of SABRE-hyperpolarized mixtures</w:t>
               </w:r>
@@ -1615,51 +1615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H, 13C and 15N assignments of the C-terminal intrinsically disordered cytosolic fragment of the receptor tyrosine kinase ErbB2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinghui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Assrir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1730,274 +1730,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient simulation of ultrafast magnetic resonance experiments</w:t>
+                <w:t xml:space="preserve">Spatially encoded 2D and 3D diffusion-ordered NMR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmilla Guduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Allami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine van Heijenoort</w:t>
+                <w:t xml:space="preserve">Ilya Kuprov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Dumez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilya Kuprov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (27), pp.17577-17586. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (4), pp.701-704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7cp03074f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6CC09028A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116221v1</w:t>
+                <w:t xml:space="preserve">hal-03004217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially encoded 2D and 3D diffusion-ordered NMR spectroscopy</w:t>
+                <w:t xml:space="preserve">Efficient simulation of ultrafast magnetic resonance experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmilla Guduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Allami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine van Heijenoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Kuprov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (4), pp.701-704. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (27), pp.17577-17586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6CC09028A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7cp03074f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004217v1</w:t>
+                <w:t xml:space="preserve">hal-03116221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Scan 13 C Diffusion-Ordered NMR Spectroscopy of DNP-Hyperpolarised Substrates</w:t>
               </w:r>
@@ -2009,51 +2009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmilla Guduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Kurzbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2152,51 +2152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girard-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Assrir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Nhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2817,51 +2817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 353-354, pp.100-109</w:t>
@@ -3164,553 +3164,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust structure-based resonance assignment for functional protein studies by NMR.</w:t>
+                <w:t xml:space="preserve">Insight into the role of dynamics in the conformational switch of the small GTP-binding protein Arf1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Stratmann</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vanessa Buosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Placial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Cherfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10858-009-9390-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (49), pp.37987-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M110.134445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457532v1</w:t>
+                <w:t xml:space="preserve">hal-00551779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR structure note: oxidized microsomal human cytochrome b5.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solution NMR mapping of water-accessible residues in the transmembrane beta-barrel of OmpX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. J. Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zoonens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. van Heijenoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (4), pp.623-630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00249-009-0513-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10858-010-9428-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00512096v1</w:t>
+                <w:t xml:space="preserve">hal-00476867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the role of dynamics in the conformational switch of the small GTP-binding protein Arf1.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust structure-based resonance assignment for functional protein studies by NMR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Stratmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine van Heijenoort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M110.134445⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (2), pp.157-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10858-009-9390-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551779v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution NMR mapping of water-accessible residues in the transmembrane beta-barrel of OmpX</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NMR structure note: oxidized microsomal human cytochrome b5.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zoonens</w:t>
+                <w:t xml:space="preserve">Marcela Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. van Heijenoort</w:t>
+                <w:t xml:space="preserve">Denis Pompon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Giusti</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Truan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biophysics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 39 (4), pp.623-630. </w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (4), pp.289-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00249-009-0513-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10858-010-9428-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476867v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of a GPCR ligand in its receptor-bound state: leukotriene B4 adopts a highly constrained conformation when associated to human BLT2.</w:t>
               </w:r>
@@ -4174,51 +4174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimée Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 132 (26), pp.9049-9057. </w:t>
@@ -4256,51 +4256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOEnet--use of NOE networks for NMR resonance assignment of proteins with known 3D structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Stratmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4545,51 +4545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guerois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Y. Thuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4653,51 +4653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H, 13C, and 15N resonance assignment of the first N-terminal RNA recognition motif (RRM) of the human heterogeneous nuclear ribonucleoprotein H (hnRNPH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guittet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4783,51 +4783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guerois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jy Thuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5285,653 +5285,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance assignment, cystein-pairing elucidation and secondary-structure determination of capsicein, an alpha-elicitin, by three-dimensional H NMR</w:t>
+                <w:t xml:space="preserve">1H and 15N resonance assignment and secondary structure of capsicein, an alpha-elicitin, determined by three-dimensional heteronuclear NMR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pernollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guittet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C. Pernollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 33 (27), pp.8188-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi00193a004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02712634v1</w:t>
+                <w:t xml:space="preserve">hal-02122561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H and 15N resonance assignment and secondary structure of capsicein, an a-elicitin, determined by three-dimensional heteronuclear NMR</w:t>
+                <w:t xml:space="preserve">Resonance assignment, cystein-pairing elucidation and secondary-structure determination of capsicein, an alpha-elicitin, by three-dimensional H NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Pernollet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Guittet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 33, pp.8188-8197</w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 220 (2), pp.427-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02711020v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H and 15N resonance assignment and secondary structure of capsicein, an alpha-elicitin, determined by three-dimensional heteronuclear NMR</w:t>
+                <w:t xml:space="preserve">1H and 15N resonance assignment and secondary structure of capsicein, an a-elicitin, determined by three-dimensional heteronuclear NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Pernollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guittet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 33 (27), pp.8188-8197</w:t>
+              <w:t xml:space="preserve">, 1994, 33, pp.8188-8197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708317v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance assignment, cysteine-pairing elucidation and secondary-structure determination of capsicein, an alpha-elicitin, by three-dimensional 1H NMR.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1H and 15N resonance assignment and secondary structure of capsicein, an alpha-elicitin, determined by three-dimensional heteronuclear NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. van Heijenoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bouaziz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. van Heijenoort</w:t>
+                <w:t xml:space="preserve">J.C. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Pernollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guittet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Pernollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 220 (2), pp.427-38</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 33 (27), pp.8188-8197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122565v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H and 15N resonance assignment and secondary structure of capsicein, an alpha-elicitin, determined by three-dimensional heteronuclear NMR.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Resonance assignment, cysteine-pairing elucidation and secondary-structure determination of capsicein, an alpha-elicitin, by three-dimensional 1H NMR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pernollet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Guittet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 220 (2), pp.427-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi00193a004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02122561v1</w:t>
+                <w:t xml:space="preserve">hal-02122565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6434,51 +6434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR study of the structure and dynamics of the intrinsically disordered tail of ErbB2, phosphorylation and interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinghui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6786,51 +6786,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB2B6D4C"/>
+    <w:nsid w:val="467CB099"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7017,51 +7017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-van-heijenoort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2839-1037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137283792" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAX-1041-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413694v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schurko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Rienstra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jaroniec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandar Hansen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Trent Franks" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2025.102053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simorre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine van Heijenoort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Morellet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Assrir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Golinelli-Pimpaneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12121798" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095358v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescop" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerlesquin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.03.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11111690" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Laxio Arenas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaochun Xu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Milcent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Giraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202000791" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Hui Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vogel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guerlesquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-020-09970-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02604220v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Rivi&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Oueslati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gayral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cr&#233;chet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Nhiri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c00590" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01947738v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Guduff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800983" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanem Hamdoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8AN00434J" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392954v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Tonali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kaffy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soulier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Gelmi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Erba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.05.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghui Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Elantak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guerlesquin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-017-9773-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116221v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Allami" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kuprov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp03074f" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004217v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Van Heijenoort" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC09028A" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kurzbach" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abergel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703300" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451650v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Deville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girard-Blanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12423" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077147v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Meola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Jeffers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guardado-Calvo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Vasiliauskaite" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2014.08.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJBXF0PK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.21140" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692490v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Didry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Husson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Eswara Moorthy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.461" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327349v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Popot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Althoff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bagnard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ban&#232;res" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bazzacco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biophys-042910-155219" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759164v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Birlirakis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bontems" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guittet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Leroy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567620v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Abdine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Verhoeven" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyu-Ho Park" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ghazi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guittet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2010.02.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPL2QKFW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464266v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delaroche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Subra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.045872" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457532v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Stratmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-009-9390-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512096v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Nunez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pompon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Truan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-010-9428-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4L8S40QV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551779v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Buosi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Placial" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Leroy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Cherfils" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guittet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.134445" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476867v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Catoire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zoonens" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Heijenoort" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giusti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-009-0513-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N7RSPK69-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512070v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Catoire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja101868c" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534228v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Biou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaheina Aizel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.08.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21KVFSJS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572451v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ho Diep Le" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2010.05473.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MMJZG06Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324029v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369172v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn638" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373616v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zoonens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2008.11.017" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBPCTBNR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275479v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Thuret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2007.01.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-007-9061-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259215v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Thuret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260203v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carlier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hertzog" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1415.037" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2V573SGH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121857v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gaudier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coutant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0092-8674(04)00403-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115990v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pernollet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012428527813" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D07F869EE2463D2D34B43C04394CB7AFDA3C80D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712634v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouaziz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernollet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711020v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708317v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122565v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouaziz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Huet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pernollet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122561v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00193a004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K3QRX2PJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431382v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitier Casilda" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assrir Nadine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez Lucia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauto. Diego" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329117v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huber" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guduff" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Daniele" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X Legrand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435601v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04381885v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Mamigonian Bessa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moriau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435655v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520539v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay-de Bettignies" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-van-heijenoort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2839-1037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137283792" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAX-1041-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413694v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schurko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Rienstra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jaroniec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandar Hansen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Trent Franks" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2025.102053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simorre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine van Heijenoort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Morellet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Assrir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Golinelli-Pimpaneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12121798" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796604v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Laxio Arenas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaochun Xu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Milcent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Giraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202000791" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095358v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescop" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerlesquin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.03.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450673v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pinet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11111690" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02604220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Rivi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Oueslati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gayral" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cr&#233;chet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Nhiri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c00590" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Hui Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vogel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guerlesquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-020-09970-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01947738v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Guduff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800983" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanem Hamdoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8AN00434J" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392954v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Tonali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kaffy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soulier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Gelmi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Erba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.05.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghui Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Elantak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guerlesquin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-017-9773-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004217v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kuprov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Van Heijenoort" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC09028A" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116221v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Allami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp03074f" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kurzbach" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abergel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703300" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451650v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Deville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girard-Blanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12423" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077147v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Meola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Jeffers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guardado-Calvo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Vasiliauskaite" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2014.08.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJBXF0PK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.21140" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692490v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Didry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Husson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Eswara Moorthy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.461" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327349v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Popot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Althoff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bagnard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ban&#232;res" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bazzacco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biophys-042910-155219" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759164v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Birlirakis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bontems" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guittet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Leroy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567620v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Abdine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Verhoeven" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyu-Ho Park" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ghazi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guittet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2010.02.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPL2QKFW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464266v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delaroche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Subra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.045872" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551779v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Buosi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Placial" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Leroy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Cherfils" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guittet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.134445" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476867v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Catoire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zoonens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Heijenoort" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giusti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-009-0513-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N7RSPK69-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457532v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Stratmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-009-9390-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512096v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Nunez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pompon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Truan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-010-9428-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4L8S40QV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512070v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Catoire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja101868c" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534228v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Biou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaheina Aizel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.08.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21KVFSJS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572451v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ho Diep Le" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2010.05473.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MMJZG06Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324029v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369172v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn638" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373616v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zoonens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2008.11.017" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBPCTBNR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275479v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Thuret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2007.01.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-007-9061-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259215v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Thuret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260203v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carlier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hertzog" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1415.037" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2V573SGH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121857v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gaudier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coutant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0092-8674(04)00403-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115990v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pernollet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012428527813" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D07F869EE2463D2D34B43C04394CB7AFDA3C80D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122561v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouaziz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Huet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pernollet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00193a004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K3QRX2PJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712634v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernollet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711020v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708317v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122565v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouaziz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431382v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitier Casilda" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assrir Nadine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez Lucia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauto. Diego" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329117v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huber" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guduff" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Daniele" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X Legrand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435601v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04381885v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Mamigonian Bessa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moriau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435655v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520539v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay-de Bettignies" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>