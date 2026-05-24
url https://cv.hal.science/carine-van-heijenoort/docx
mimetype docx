--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -558,667 +558,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorinated Triazole Foldamers: folded or extended conformational preferences</w:t>
+                <w:t xml:space="preserve">Structural and dynamic characterization of the C-terminal tail of ErbB2: disordered but not random</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Laxio Arenas</w:t>
+                <w:t xml:space="preserve">L. Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaochun Xu</w:t>
+                <w:t xml:space="preserve">Y.-H. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Milcent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine van Heijenoort</w:t>
+                <w:t xml:space="preserve">C. Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Giraud</w:t>
+                <w:t xml:space="preserve">E. Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guerlesquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.202000791⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 120 (10), pp.1869-1882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2021.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796604v1</w:t>
+                <w:t xml:space="preserve">hal-03095358v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and dynamic characterization of the C-terminal tail of ErbB2: disordered but not random</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expanding the Disorder-Function Paradigm in the C-Terminal Tails of Erbbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.-H. Wang</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louise Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Assrir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine van Heijenoort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2021.03.005⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom11111690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095358v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the Disorder-Function Paradigm in the C-Terminal Tails of Erbbs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorinated Triazole Foldamers: folded or extended conformational preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Laxio Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaochun Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine van Heijenoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Pinet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francois Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, </w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom11111690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202000791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450673v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR Characterization of the Influence of Zinc(II) Ions on the Structural and Dynamic Behavior of the New Delhi Metallo-β-Lactamase-1 and on the Binding with Flavonols as Inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1 H, 13 C and 15 N assignments of human Grb2 free of ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Rivière</w:t>
+                <w:t xml:space="preserve">Ying-Hui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saoussen Oueslati</w:t>
+                <w:t xml:space="preserve">Anaïs Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Gayral</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Naïma Nhiri</w:t>
+                <w:t xml:space="preserve">Françoise Guerlesquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Assrir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.0c00590⟩</w:t>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (2), pp.323 - 327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12104-020-09970-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604220v1</w:t>
+                <w:t xml:space="preserve">hal-03095478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1 H, 13 C and 15 N assignments of human Grb2 free of ligands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Pinet</w:t>
+                <w:t xml:space="preserve">NMR Characterization of the Influence of Zinc(II) Ions on the Structural and Dynamic Behavior of the New Delhi Metallo-β-Lactamase-1 and on the Binding with Flavonols as Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoussen Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying-Hui Wang</w:t>
+                <w:t xml:space="preserve">Maud Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Vogel</w:t>
+                <w:t xml:space="preserve">Jean-Bernard Créchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Guerlesquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Assrir</w:t>
+                <w:t xml:space="preserve">Naïma Nhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (2), pp.323 - 327. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (18), pp.10466-10480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12104-020-09970-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.0c00590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095478v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-scan diffusion-ordered NMR spectroscopy of SABRE-hyperpolarized mixtures</w:t>
               </w:r>
@@ -1596,278 +1596,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H, 13C and 15N assignments of the C-terminal intrinsically disordered cytosolic fragment of the receptor tyrosine kinase ErbB2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatially encoded 2D and 3D diffusion-ordered NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmilla Guduff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yinghui Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadine Assrir</w:t>
+                <w:t xml:space="preserve">Ilya Kuprov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latifa Elantak</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carine Van Heijenoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12104-017-9773-4⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (4), pp.701-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CC09028A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791552v1</w:t>
+                <w:t xml:space="preserve">hal-03004217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially encoded 2D and 3D diffusion-ordered NMR spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludmilla Guduff</w:t>
+                <w:t xml:space="preserve">1H, 13C and 15N assignments of the C-terminal intrinsically disordered cytosolic fragment of the receptor tyrosine kinase ErbB2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinghui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Assrir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Kuprov</w:t>
+                <w:t xml:space="preserve">Latifa Elantak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Van Heijenoort</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francoise Guerlesquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (4), pp.701-704. </w:t>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.23 - 26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6CC09028A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12104-017-9773-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004217v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient simulation of ultrafast magnetic resonance experiments</w:t>
               </w:r>
@@ -1905,51 +1905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Kuprov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (27), pp.17577-17586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2009,51 +2009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmilla Guduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Kurzbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2152,51 +2152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girard-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Assrir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Nhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2817,51 +2817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 353-354, pp.100-109</w:t>
@@ -2884,630 +2884,630 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural study of the membrane protein MscL using cell-free expression and solid-state NMR</w:t>
+                <w:t xml:space="preserve">Insight into the role of dynamics in the conformational switch of the small GTP-binding protein Arf1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaa Abdine</w:t>
+                <w:t xml:space="preserve">Vanessa Buosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michiel Verhoeven</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Placial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyu-Ho Park</w:t>
+                <w:t xml:space="preserve">Jean-Louis Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Ghazi</w:t>
+                <w:t xml:space="preserve">Jacqueline Cherfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Guittet</w:t>
+                <w:t xml:space="preserve">Éric Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 204 (1), pp.155-159. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (49), pp.37987-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2010.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M110.134445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567620v1</w:t>
+                <w:t xml:space="preserve">hal-00551779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-penetrating peptides with intracellular actin-remodeling activity in malignant fibroblasts.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solution NMR mapping of water-accessible residues in the transmembrane beta-barrel of OmpX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. J. Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Delaroche</w:t>
+                <w:t xml:space="preserve">M. Zoonens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+                <w:t xml:space="preserve">C. van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Subra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Guittet</w:t>
+                <w:t xml:space="preserve">F. Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 285 (10), pp.7712-21. </w:t>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (4), pp.623-630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.045872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00249-009-0513-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00464266v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the role of dynamics in the conformational switch of the small GTP-binding protein Arf1.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural study of the membrane protein MscL using cell-free expression and solid-state NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Placial</w:t>
+                <w:t xml:space="preserve">Alaa Abdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Leroy</w:t>
+                <w:t xml:space="preserve">Michiel Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Cherfils</w:t>
+                <w:t xml:space="preserve">Kyu-Ho Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Guittet</w:t>
+                <w:t xml:space="preserve">Alexandre Ghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M110.134445⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 204 (1), pp.155-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2010.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551779v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution NMR mapping of water-accessible residues in the transmembrane beta-barrel of OmpX</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell-penetrating peptides with intracellular actin-remodeling activity in malignant fibroblasts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. van Heijenoort</w:t>
+                <w:t xml:space="preserve">Diane Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Giusti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Guittet</w:t>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Subra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine van Heijenoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biophysics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00249-009-0513-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (10), pp.7712-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.045872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00476867v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust structure-based resonance assignment for functional protein studies by NMR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Stratmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3567,51 +3567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR structure note: oxidized microsomal human cytochrome b5.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pompon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3989,51 +3989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctionality of the beta-thymosin/WH2 module: G-actin sequestration, actin filament growth, nucleation, and severing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4174,51 +4174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimée Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 132 (26), pp.9049-9057. </w:t>
@@ -4282,51 +4282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Stratmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guittet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25 (4), pp.474-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4545,51 +4545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guerois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Y. Thuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4653,51 +4653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H, 13C, and 15N resonance assignment of the first N-terminal RNA recognition motif (RRM) of the human heterogeneous nuclear ribonucleoprotein H (hnRNPH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guittet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4783,51 +4783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guerois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jy Thuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4921,51 +4921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Didry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1112, pp.67-75. </w:t>
@@ -5201,51 +5201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pernollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guittet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 21 (2), pp.181-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5285,653 +5285,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H and 15N resonance assignment and secondary structure of capsicein, an alpha-elicitin, determined by three-dimensional heteronuclear NMR.</w:t>
+                <w:t xml:space="preserve">Resonance assignment, cystein-pairing elucidation and secondary-structure determination of capsicein, an alpha-elicitin, by three-dimensional H NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Huet</w:t>
+                <w:t xml:space="preserve">J.C. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Pernollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Guittet</w:t>
+                <w:t xml:space="preserve">J.C. Pernollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 220 (2), pp.427-438</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122561v1</w:t>
+                <w:t xml:space="preserve">hal-02712634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance assignment, cystein-pairing elucidation and secondary-structure determination of capsicein, an alpha-elicitin, by three-dimensional H NMR</w:t>
+                <w:t xml:space="preserve">1H and 15N resonance assignment and secondary structure of capsicein, an a-elicitin, determined by three-dimensional heteronuclear NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Pernollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guittet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C. Pernollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 220 (2), pp.427-438</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 33, pp.8188-8197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02712634v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H and 15N resonance assignment and secondary structure of capsicein, an a-elicitin, determined by three-dimensional heteronuclear NMR</w:t>
+                <w:t xml:space="preserve">1H and 15N resonance assignment and secondary structure of capsicein, an alpha-elicitin, determined by three-dimensional heteronuclear NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Pernollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guittet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 33, pp.8188-8197</w:t>
+              <w:t xml:space="preserve">, 1994, 33 (27), pp.8188-8197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02711020v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H and 15N resonance assignment and secondary structure of capsicein, an alpha-elicitin, determined by three-dimensional heteronuclear NMR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Resonance assignment, cysteine-pairing elucidation and secondary-structure determination of capsicein, an alpha-elicitin, by three-dimensional 1H NMR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.C. Huet</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Pernollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Guittet</w:t>
+                <w:t xml:space="preserve">J Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pernollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 33 (27), pp.8188-8197</w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 220 (2), pp.427-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708317v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance assignment, cysteine-pairing elucidation and secondary-structure determination of capsicein, an alpha-elicitin, by three-dimensional 1H NMR.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">1H and 15N resonance assignment and secondary structure of capsicein, an alpha-elicitin, determined by three-dimensional heteronuclear NMR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pernollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guittet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Pernollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 33 (27), pp.8188-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi00193a004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122565v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6434,90 +6434,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR study of the structure and dynamics of the intrinsically disordered tail of ErbB2, phosphorylation and interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinghui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Guerlesquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIth International Conference on Magnetic Resonance in Biological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
@@ -6786,51 +6786,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="467CB099"/>
+    <w:nsid w:val="D67765DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7017,51 +7017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-van-heijenoort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2839-1037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137283792" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAX-1041-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413694v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schurko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Rienstra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jaroniec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandar Hansen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Trent Franks" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2025.102053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simorre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine van Heijenoort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Morellet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Assrir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Golinelli-Pimpaneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12121798" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796604v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Laxio Arenas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaochun Xu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Milcent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Giraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202000791" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095358v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescop" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerlesquin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.03.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450673v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pinet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11111690" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02604220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Rivi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Oueslati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gayral" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cr&#233;chet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Nhiri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c00590" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Hui Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vogel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guerlesquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-020-09970-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01947738v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Guduff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800983" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanem Hamdoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8AN00434J" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392954v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Tonali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kaffy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soulier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Gelmi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Erba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.05.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghui Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Elantak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guerlesquin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-017-9773-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004217v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kuprov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Van Heijenoort" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC09028A" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116221v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Allami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp03074f" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kurzbach" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abergel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703300" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451650v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Deville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girard-Blanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12423" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077147v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Meola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Jeffers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guardado-Calvo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Vasiliauskaite" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2014.08.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJBXF0PK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.21140" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692490v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Didry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Husson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Eswara Moorthy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.461" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327349v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Popot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Althoff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bagnard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ban&#232;res" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bazzacco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biophys-042910-155219" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759164v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Birlirakis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bontems" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guittet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Leroy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567620v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Abdine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Verhoeven" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyu-Ho Park" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ghazi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guittet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2010.02.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPL2QKFW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464266v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delaroche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Subra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.045872" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551779v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Buosi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Placial" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Leroy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Cherfils" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guittet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.134445" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476867v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Catoire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zoonens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Heijenoort" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giusti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-009-0513-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N7RSPK69-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457532v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Stratmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-009-9390-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512096v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Nunez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pompon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Truan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-010-9428-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4L8S40QV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512070v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Catoire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja101868c" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534228v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Biou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaheina Aizel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.08.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21KVFSJS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572451v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ho Diep Le" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2010.05473.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MMJZG06Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324029v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369172v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn638" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373616v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zoonens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2008.11.017" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBPCTBNR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275479v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Thuret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2007.01.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-007-9061-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259215v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Thuret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260203v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carlier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hertzog" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1415.037" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2V573SGH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121857v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gaudier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coutant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0092-8674(04)00403-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115990v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pernollet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012428527813" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D07F869EE2463D2D34B43C04394CB7AFDA3C80D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122561v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouaziz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Huet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pernollet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00193a004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K3QRX2PJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712634v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernollet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711020v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708317v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122565v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouaziz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431382v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitier Casilda" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assrir Nadine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez Lucia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauto. Diego" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329117v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huber" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guduff" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Daniele" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X Legrand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435601v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04381885v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Mamigonian Bessa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moriau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435655v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520539v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay-de Bettignies" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-van-heijenoort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2839-1037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137283792" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAX-1041-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413694v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schurko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Rienstra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jaroniec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandar Hansen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Trent Franks" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2025.102053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simorre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine van Heijenoort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Morellet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Assrir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Golinelli-Pimpaneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12121798" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095358v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescop" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerlesquin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.03.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11111690" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Laxio Arenas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaochun Xu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Milcent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Giraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202000791" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Hui Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vogel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guerlesquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-020-09970-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02604220v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Rivi&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Oueslati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gayral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cr&#233;chet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Nhiri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c00590" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01947738v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Guduff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800983" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanem Hamdoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8AN00434J" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392954v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Tonali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kaffy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soulier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Gelmi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Erba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.05.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004217v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kuprov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Van Heijenoort" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC09028A" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791552v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghui Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Elantak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guerlesquin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-017-9773-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116221v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Allami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp03074f" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kurzbach" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abergel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703300" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451650v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Deville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girard-Blanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12423" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077147v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Meola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Jeffers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guardado-Calvo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Vasiliauskaite" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2014.08.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJBXF0PK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.21140" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692490v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Didry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Husson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Eswara Moorthy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.461" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327349v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Popot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Althoff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bagnard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ban&#232;res" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bazzacco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biophys-042910-155219" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759164v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Birlirakis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bontems" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guittet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Leroy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551779v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Buosi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Placial" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Leroy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Cherfils" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guittet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.134445" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476867v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Catoire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zoonens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Heijenoort" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giusti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-009-0513-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N7RSPK69-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567620v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Abdine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Verhoeven" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyu-Ho Park" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ghazi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guittet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2010.02.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPL2QKFW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464266v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delaroche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Subra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.045872" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457532v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Stratmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-009-9390-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512096v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Nunez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pompon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Truan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-010-9428-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4L8S40QV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512070v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Catoire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja101868c" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534228v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Biou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaheina Aizel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.08.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21KVFSJS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572451v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ho Diep Le" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2010.05473.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MMJZG06Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324029v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369172v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn638" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373616v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zoonens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2008.11.017" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBPCTBNR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275479v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Thuret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2007.01.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-007-9061-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259215v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Thuret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260203v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carlier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hertzog" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1415.037" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2V573SGH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121857v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gaudier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coutant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0092-8674(04)00403-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115990v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pernollet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012428527813" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D07F869EE2463D2D34B43C04394CB7AFDA3C80D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712634v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouaziz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernollet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711020v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708317v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122565v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouaziz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Huet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pernollet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122561v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00193a004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K3QRX2PJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431382v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitier Casilda" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assrir Nadine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez Lucia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauto. Diego" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329117v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huber" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guduff" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Daniele" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X Legrand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435601v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04381885v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Mamigonian Bessa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moriau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435655v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520539v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay-de Bettignies" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>