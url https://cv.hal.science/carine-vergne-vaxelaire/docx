--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.25465838509px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Vergne-Vaxelaire </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing native enzyme diversity for biocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Gamonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (G1), pp.609-623. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of amine‐forming enzymes shows altered oligomeric state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Bommarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (1), pp.e5248. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pro.5248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05047158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A refined picture of the native amine dehydrogenase family revealed by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.4933. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-49009-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine-tolerant E. coli strains generated via adaptive evolution for sustainable synthesis of chiral amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josemarco Mendoza-Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Knaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (39), pp.14435-14445. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c04356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting an acyl CoA ligase from Metallosphaera sedula for lactam formation by structure-guided protein engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolas Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fctls.2024.1360129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native amine dehydrogenases can catalyze the direct reduction of carbonyl compounds to alcohols in the absence of ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewald Jongkind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.1105948. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fctls.2023.1105948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the substrate scope of native amine dehydrogenases through in silico structural exploration and targeted protein engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Marynberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.e202200880. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202200880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03781286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Chiral Amines via a Bi‐Enzymatic Cascade Using an Ene‐Reductase and Amine Dehydrogenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewald Jongkind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202101576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Mutation of the Native Amine Dehydrogenase MATOUAmDH2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne‐vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gideon Grogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (10), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.202200136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAD(P)H‐dependent enzymes for reductive amination: active site description and carbonyl‐containing compound spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gideon Grogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 363, pp.328-351. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202000870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and Characterization of Nitphym, a Robust Thermostable Nitrilase From Paraburkholderia phymatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pellouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2021.686362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03664095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic Reductive Amination by Native Amine Dehydrogenases to Access Short Chiral Alkyl Amines and Amino Alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bommarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fctls.2021.781284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequences of Two Pseudomonas Species Isolated from Marine Environments of the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi-Zhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (16), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.01062-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic Mining for Amine Dehydrogenase Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Bommarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 362 (12), pp.2427-2436. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202000094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATP Regeneration System in Chemoenzymatic Amide Bond Formation with Thermophilic CoA Ligase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Balandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (4), pp.1184-1189. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201901870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A family of native amine dehydrogenases for the asymmetric reductive amination of ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Beloti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Frese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan P Turkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (4), pp.324-333. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41929-019-0249-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XszenFHal, a novel tryptophan 5-halogenase from Xenorhabdus szentirmaii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Erdmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMB Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.175. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13568-019-0898-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03026562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achiral Hydroxypyruvaldehyde Phosphate as a Platform for Multi-Aldolases Cascade Synthesis of Diuloses and for a Quadruple Acetaldehyde Addition Catalyzed by 2-Deoxyribose-5-Phosphate Aldolases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Traïkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.9508-9512. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b02668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a thermotolerant ROK-type mannofructokinase from Streptococcus mitis: application to the synthesis of phosphorylated sugars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (13), pp.5569-5583. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-018-9018-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic cascade reactions for the synthesis of chiral amino alcohols from L-lysine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132, pp.e56926. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/56926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04311404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel evolution of non-homologous isofunctional enzymes in methionine biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinet-Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.858-866. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchembio.2397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02132779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic Approaches towards the Synthesis of Chiral Amino Alcohols from Lysine: Cascade Reactions Combining alpha-Keto Acid Oxygenase Hydroxylation with Pyridoxal Phosphate- Dependent Decarboxylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis &amp; Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 359 (9), pp.1563-1569. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201600934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric reductive amination by a wild-type amine dehydrogenase from the thermophilic bacteria Petrotoga mobilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (20), pp.7421-7428. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CY01625A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large α-aminonitrilase activity screening of nitrilase superfamily members: Access to conversion and enantiospecificity by LC–MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.79-88. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcatb.2014.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the hidden functional diversity of an enzyme family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Alexander Thil Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.42-49. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchembio.1387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concise synthesis of Didebromohamacanthin A and Demethylaplysinopsine: Addition of Ethylenediamine and Guanidine Derivatives to the Pyrrole-Amino Acid Diketopiperazines in Oxidative Conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Ermolenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Zhaoyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (3), pp.872-5. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol4036177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrilase Activity Screening on Structurally Diverse Substrates: Providing Biocatalytic Tools for Organic Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Besnard-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 355 (9), pp.1763-1779. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201201098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Sharpless Dihydroxylation Reaction of Chiral Bishomoallylic Alcohols: Application to the Synthesis of the C1–C10–C5 Fragment of FR225654</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shabbair Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Dhambri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (19), pp.2581-2585. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0033-1340164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Acyl-CoA Beta-Transaminase Characterized from a Metagenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lechaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Perchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.e22918. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0022918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrrole-assisted and easy oxidation of cyclic ?-amino acid- derived diketopiperazines under mild conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ermolenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 353 (9), pp.1525-1533. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201100112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-Keto-5-aminohexanoate cleavage enzyme: a common fold for an uncommon Claisen-type condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bellinzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Perchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (31), pp.27399-27405. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.253260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03137933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conserved Gene Cluster Rules Anaerobic Oxidative Degradation of L-Ornithine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Fonknechten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lechaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 191 (9), pp.3162-3167. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01777-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anodic Oxidation: An Attractive Alternative to CAN-Mediated Cleavage of para -Methoxyphenyl Ethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Souquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Isabelle Lannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janick Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (19), pp.3138-3140. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.200900262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemiluminescent oxidative rearragement of diketopiperazines involved in the biomimetic synthesis of marine pyrrole-2-aminoimidazole metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ermolenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Mourabit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debromodispacamides B and D: isolation from the marine sponge Agelas mauritiana and stereoselective synthesis using a biomimetic proline route.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Appenzeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debitus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (3), pp.493-6. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol702866m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of oxide scales influence on wear damage of HSM work rolls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nylen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 263 (1), pp.198-206. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrrole-2-aminoimidazole marine metabolites : isolation and biomimetic synthesis convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Mourabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Adeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of papers, 233rd ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verpacamides A-D, a sequence of C11N5 diketopiperazines relating cyclo(Pro-Pro) to cyclo(Pro-Arg), from the marine sponge Axinella vaceleti: Possible biogenetic precursors of pyrrole-2-aminoimidazole alkaloids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Boury-Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8(11), pp.2421-2424. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol0608092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enzymatic approach to small lactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M. Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème colloque du Club de Biocatalyse en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Valéry sur Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Amine dehydrogenases for the biocatalytic synthesis of amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENZYNOV'2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris-Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milli-structured bioreactor with immobilized commercial nitrilase for continuous production of nicotinic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nonglaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC 8 - 8th European Process Intensification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04431033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilized nitrilase in continuous bioreactors: packed bed reactor vs. milli-structured pillar reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nonglaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCEECAB 2023 - 14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04431029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of enzymes for biocatalysis by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Symposium International de l'AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Orsay - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the biocatalytic performances of immobilized nitrilase in milli-scale reactors for continuous production of nicotinic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Anxionnaz-Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nonglaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS - 16th International Symposium on Biocatalysis &amp; Biotransformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04431030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoA ligase for amide and lactam synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touré Océane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capra Nikolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lelièvre Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossey Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergne-Vaxelaire Carine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Visio conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amine BioCat 5.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic expansion and active site analysis of the Amine Dehydrogenase family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biocatalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using innovative in silico approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on High-Throughput Catalyst Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale exploration of the biocatalytic capability of biodiversity for biocatalysis & synthetic biology applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International symposium on High-Throughput Catalysts Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference (Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the native amine dehydrogenase family : discovery, structural and genomic exploration, protein engineering and biocatalytic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e colloque du Club de Biocatalyse en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arkema; Proteus; CBSO, Sep 2021, Lège Cap-Ferret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the substrate scope of Amine Dehydrogenases by protein engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz (virtual conference), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic mining for Amine Dehydrogenase discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amine Biocatalysis 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring biodiversity for biocatalyst discovery: applications to synthetic chemistry and synthetic biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMGM Open Scientific day &amp; IPCB Inauguration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A family of Native Amine Dehydrogenases for the Asymmetric Reductive Amination of Ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Beloti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Frese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Enzymes 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universitat Darmstadt, Oct 2018, Damstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic cascade synthesis of chiral building-blocks from L-lysine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Enzyme Cascade Processes Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Trondheim ( Norvège), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic cascades for the synthesis of amino alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Budapest (Hungary), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large nitrilase activity screening on structurally diverse substrates: providing new biocatalytic tools for organic synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité énergétique des bioprocédés - Etude du couplage entre l'immobilisation de biocatalyseurs et la structuration de milli réacteurs pour la synthèse enzymatique en flux continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Drabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Anxionnaz-Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nonglaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CODEGEPRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04887307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF A BIOLOGICAL CHASSIS FOR AMINE SYNTHESIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josemarco Mendoza-Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis M.M. Mouterde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Knaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative bioinformatics approach to explore the biodiversity of enzyme families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic expansion and active site analysis of the Amine Dehydrogenase family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biocatalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a biological chassis for amine synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josemarco Mendoza-Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis M.M. Mouterde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Knaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amine BioCat 5.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoA ligase for lactam synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touré Océane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capra Nikolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lelièvre Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergne-Vaxelaire Carine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thunnissen Andy-Mark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Cap Ferret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot bi-enzymatic cascade with an Old Yellow Enzyme and a native amine dehydrogenase to synthesize chiral amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewald Jongkind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz (virtual conference), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz (Virtual Conference), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart ATP regeneration system for chemoenzymatic amide bond formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M. Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Balandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pellouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Biotrans symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1. Genome Mining for Enzyme Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vaxelaire-Vergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Biocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.1-27, 2018, Catalysis Series, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781788010450-00001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcaloïdes bioactifs extraits d'éponges : les xestospongines dans l'étude de la signalisation du Ca2+ intracellulaire dépendante de l'inositol 1,4 ;5-triphosphate [Bioactive alkaloids extracted from sponges: the xestospongins in the study of intracellular Ca2+ signalling mediated by inositol 1,4,5-trisphosphate]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Jaimovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al-Mourabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Goudey-Perriere, E. Benoit, C. Bon &amp; S. Puiseux-Dao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Envenimations, Intoxinations (Coll. Rencontres en toxinologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Librairie Lavoisier, Paris, France, pp.141-152, 2004, ISBN : 2-7430-0749-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR PREPARING AMINES FROM ALDEHYDES AND KETONES BY BIOCATALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3649246A1; US11118200B2. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la molécule à sa synthèse : de la chimie biomimétique à la biocatalyse à l’ère de la génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie thérapeutique. Université Evry-Val d'Essonne; Université Paris Saclay, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04328810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover Feature: Expanding the Substrate Scope of Native Amine Dehydrogenases through In Silico Structural Exploration and Targeted Protein Engineering (ChemCatChem 22/2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Marynberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.25465838509px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Vergne-Vaxelaire </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing native enzyme diversity for biocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Gamonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (G1), pp.609-623. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of amine‐forming enzymes shows altered oligomeric state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Bommarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (1), pp.e5248. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pro.5248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05047158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A refined picture of the native amine dehydrogenase family revealed by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.4933. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-49009-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine-tolerant E. coli strains generated via adaptive evolution for sustainable synthesis of chiral amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josemarco Mendoza-Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Knaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (39), pp.14435-14445. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c04356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting an acyl CoA ligase from Metallosphaera sedula for lactam formation by structure-guided protein engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolas Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fctls.2024.1360129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native amine dehydrogenases can catalyze the direct reduction of carbonyl compounds to alcohols in the absence of ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewald Jongkind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.1105948. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fctls.2023.1105948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Chiral Amines via a Bi‐Enzymatic Cascade Using an Ene‐Reductase and Amine Dehydrogenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewald Jongkind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202101576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the substrate scope of native amine dehydrogenases through in silico structural exploration and targeted protein engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Marynberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.e202200880. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202200880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03781286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Mutation of the Native Amine Dehydrogenase MATOUAmDH2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne‐vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gideon Grogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (10), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.202200136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAD(P)H‐dependent enzymes for reductive amination: active site description and carbonyl‐containing compound spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gideon Grogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 363, pp.328-351. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202000870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and Characterization of Nitphym, a Robust Thermostable Nitrilase From Paraburkholderia phymatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pellouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2021.686362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03664095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic Reductive Amination by Native Amine Dehydrogenases to Access Short Chiral Alkyl Amines and Amino Alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bommarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fctls.2021.781284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequences of Two Pseudomonas Species Isolated from Marine Environments of the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi-Zhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (16), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.01062-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic Mining for Amine Dehydrogenase Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Bommarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 362 (12), pp.2427-2436. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202000094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATP Regeneration System in Chemoenzymatic Amide Bond Formation with Thermophilic CoA Ligase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Balandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (4), pp.1184-1189. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201901870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A family of native amine dehydrogenases for the asymmetric reductive amination of ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Beloti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Frese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan P Turkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (4), pp.324-333. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41929-019-0249-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XszenFHal, a novel tryptophan 5-halogenase from Xenorhabdus szentirmaii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Erdmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMB Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.175. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13568-019-0898-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03026562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achiral Hydroxypyruvaldehyde Phosphate as a Platform for Multi-Aldolases Cascade Synthesis of Diuloses and for a Quadruple Acetaldehyde Addition Catalyzed by 2-Deoxyribose-5-Phosphate Aldolases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Traïkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.9508-9512. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b02668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a thermotolerant ROK-type mannofructokinase from Streptococcus mitis: application to the synthesis of phosphorylated sugars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (13), pp.5569-5583. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-018-9018-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic cascade reactions for the synthesis of chiral amino alcohols from L-lysine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132, pp.e56926. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/56926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04311404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel evolution of non-homologous isofunctional enzymes in methionine biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinet-Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.858-866. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchembio.2397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02132779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic Approaches towards the Synthesis of Chiral Amino Alcohols from Lysine: Cascade Reactions Combining alpha-Keto Acid Oxygenase Hydroxylation with Pyridoxal Phosphate- Dependent Decarboxylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis &amp; Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 359 (9), pp.1563-1569. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201600934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric reductive amination by a wild-type amine dehydrogenase from the thermophilic bacteria Petrotoga mobilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (20), pp.7421-7428. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CY01625A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large α-aminonitrilase activity screening of nitrilase superfamily members: Access to conversion and enantiospecificity by LC–MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.79-88. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcatb.2014.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the hidden functional diversity of an enzyme family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Alexander Thil Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.42-49. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchembio.1387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concise synthesis of Didebromohamacanthin A and Demethylaplysinopsine: Addition of Ethylenediamine and Guanidine Derivatives to the Pyrrole-Amino Acid Diketopiperazines in Oxidative Conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Ermolenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Zhaoyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (3), pp.872-5. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol4036177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrilase Activity Screening on Structurally Diverse Substrates: Providing Biocatalytic Tools for Organic Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Besnard-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 355 (9), pp.1763-1779. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201201098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Sharpless Dihydroxylation Reaction of Chiral Bishomoallylic Alcohols: Application to the Synthesis of the C1–C10–C5 Fragment of FR225654</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shabbair Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Dhambri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (19), pp.2581-2585. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0033-1340164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Acyl-CoA Beta-Transaminase Characterized from a Metagenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lechaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Perchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.e22918. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0022918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrrole-assisted and easy oxidation of cyclic ?-amino acid- derived diketopiperazines under mild conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ermolenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 353 (9), pp.1525-1533. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201100112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-Keto-5-aminohexanoate cleavage enzyme: a common fold for an uncommon Claisen-type condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bellinzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Perchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (31), pp.27399-27405. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.253260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03137933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conserved Gene Cluster Rules Anaerobic Oxidative Degradation of L-Ornithine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Fonknechten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lechaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 191 (9), pp.3162-3167. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01777-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anodic Oxidation: An Attractive Alternative to CAN-Mediated Cleavage of para -Methoxyphenyl Ethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Souquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Isabelle Lannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janick Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (19), pp.3138-3140. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.200900262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemiluminescent oxidative rearragement of diketopiperazines involved in the biomimetic synthesis of marine pyrrole-2-aminoimidazole metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ermolenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Mourabit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debromodispacamides B and D: isolation from the marine sponge Agelas mauritiana and stereoselective synthesis using a biomimetic proline route.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Appenzeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debitus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (3), pp.493-6. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol702866m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of oxide scales influence on wear damage of HSM work rolls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nylen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 263 (1), pp.198-206. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrrole-2-aminoimidazole marine metabolites : isolation and biomimetic synthesis convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Mourabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Adeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of papers, 233rd ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verpacamides A-D, a sequence of C11N5 diketopiperazines relating cyclo(Pro-Pro) to cyclo(Pro-Arg), from the marine sponge Axinella vaceleti: Possible biogenetic precursors of pyrrole-2-aminoimidazole alkaloids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Boury-Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8(11), pp.2421-2424. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol0608092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enzymatic approach to small lactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M. Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème colloque du Club de Biocatalyse en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Valéry sur Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milli-structured bioreactor with immobilized commercial nitrilase for continuous production of nicotinic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nonglaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC 8 - 8th European Process Intensification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04431033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Amine dehydrogenases for the biocatalytic synthesis of amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENZYNOV'2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris-Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilized nitrilase in continuous bioreactors: packed bed reactor vs. milli-structured pillar reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nonglaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCEECAB 2023 - 14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04431029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of enzymes for biocatalysis by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Symposium International de l'AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Orsay - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the biocatalytic performances of immobilized nitrilase in milli-scale reactors for continuous production of nicotinic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Anxionnaz-Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nonglaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS - 16th International Symposium on Biocatalysis &amp; Biotransformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04431030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoA ligase for amide and lactam synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touré Océane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capra Nikolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lelièvre Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossey Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergne-Vaxelaire Carine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Visio conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amine BioCat 5.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic expansion and active site analysis of the Amine Dehydrogenase family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biocatalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale exploration of the biocatalytic capability of biodiversity for biocatalysis & synthetic biology applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International symposium on High-Throughput Catalysts Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference (Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using innovative in silico approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on High-Throughput Catalyst Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the native amine dehydrogenase family : discovery, structural and genomic exploration, protein engineering and biocatalytic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e colloque du Club de Biocatalyse en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arkema; Proteus; CBSO, Sep 2021, Lège Cap-Ferret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the substrate scope of Amine Dehydrogenases by protein engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz (virtual conference), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic mining for Amine Dehydrogenase discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amine Biocatalysis 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring biodiversity for biocatalyst discovery: applications to synthetic chemistry and synthetic biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMGM Open Scientific day &amp; IPCB Inauguration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A family of Native Amine Dehydrogenases for the Asymmetric Reductive Amination of Ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Beloti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Frese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Enzymes 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universitat Darmstadt, Oct 2018, Damstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic cascade synthesis of chiral building-blocks from L-lysine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Enzyme Cascade Processes Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Trondheim ( Norvège), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic cascades for the synthesis of amino alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Budapest (Hungary), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large nitrilase activity screening on structurally diverse substrates: providing new biocatalytic tools for organic synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité énergétique des bioprocédés - Etude du couplage entre l'immobilisation de biocatalyseurs et la structuration de milli réacteurs pour la synthèse enzymatique en flux continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Drabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Anxionnaz-Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nonglaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CODEGEPRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04887307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF A BIOLOGICAL CHASSIS FOR AMINE SYNTHESIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josemarco Mendoza-Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis M.M. Mouterde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Knaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative bioinformatics approach to explore the biodiversity of enzyme families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic expansion and active site analysis of the Amine Dehydrogenase family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biocatalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a biological chassis for amine synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josemarco Mendoza-Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis M.M. Mouterde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Knaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amine BioCat 5.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoA ligase for lactam synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touré Océane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capra Nikolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lelièvre Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergne-Vaxelaire Carine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thunnissen Andy-Mark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Cap Ferret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot bi-enzymatic cascade with an Old Yellow Enzyme and a native amine dehydrogenase to synthesize chiral amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewald Jongkind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz (virtual conference), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz (Virtual Conference), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart ATP regeneration system for chemoenzymatic amide bond formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M. Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Balandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pellouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Biotrans symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1. Genome Mining for Enzyme Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vaxelaire-Vergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Biocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.1-27, 2018, Catalysis Series, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781788010450-00001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcaloïdes bioactifs extraits d'éponges : les xestospongines dans l'étude de la signalisation du Ca2+ intracellulaire dépendante de l'inositol 1,4 ;5-triphosphate [Bioactive alkaloids extracted from sponges: the xestospongins in the study of intracellular Ca2+ signalling mediated by inositol 1,4,5-trisphosphate]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Jaimovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al-Mourabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Goudey-Perriere, E. Benoit, C. Bon &amp; S. Puiseux-Dao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Envenimations, Intoxinations (Coll. Rencontres en toxinologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Librairie Lavoisier, Paris, France, pp.141-152, 2004, ISBN : 2-7430-0749-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR PREPARING AMINES FROM ALDEHYDES AND KETONES BY BIOCATALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3649246A1; US11118200B2. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid synthesis of AMFC-derived amides using supported gold nanoparticles and acyl-coenzyme A ligases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la molécule à sa synthèse : de la chimie biomimétique à la biocatalyse à l’ère de la génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie thérapeutique. Université Evry-Val d'Essonne; Université Paris Saclay, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04328810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover Feature: Expanding the Substrate Scope of Native Amine Dehydrogenases through In Silico Structural Exploration and Targeted Protein Engineering (ChemCatChem 22/2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Marynberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId254"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163178v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Gamonet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zaparucha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne-Vaxelaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.409" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05047158v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Caparco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bommarius" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ducrot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.5248" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645174v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Elis&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;heust" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bastard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey-Jouenne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49009-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742015v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josemarco Mendoza-Avila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker D&#246;ring" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bouzon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dubois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Knaus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c04356" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489511v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Capra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leli&#232;vre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Tour&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fctls.2024.1360129" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178006v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Jongkind" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fctls.2023.1105948" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03781286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Bennett" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Marynberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202200880" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177991v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Mayol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202101576" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne&#8208;vaxelaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Grogan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200136" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000870" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03664095v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bessonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pellouin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.686362" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178002v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bommarius" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fctls.2021.781284" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178012v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Zhen Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01062-19" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Petit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jouenne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000094" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167114v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Balandras" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Petit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901870" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945525v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Beloti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Frese" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan P Turkenburg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-019-0249-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03026562v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Domergue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Erdmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-019-0898-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329545v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Laurent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02668" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323767v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard-H&#233;laine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9018-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04311404v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/56926" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02132779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet-Turpault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2397" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167194v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peruch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201600934" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177990v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CY01625A" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504052v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bordier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tricot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.05.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504067v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Alexander Thil Smith" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1387" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945552v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Ermolenko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Zhaoyu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lejeune" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ratinaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol4036177" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503873v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Besnard-Gonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201201098" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BA2AA7521A19E3E5677061D1F1D0DC374696E52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370561v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabbair Mohammad" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dhambri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gori" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vaxelaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Sorin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340164" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579105v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lechaplais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Perchat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022918" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634135v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ermolenko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moriou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100112" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HQLLZJMK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03137933v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellinzoni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.253260" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503069v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Fonknechten" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perchat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tricot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lechaplais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01777-08" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371104v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Souquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Lannou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Ardisson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Royer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900262" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771637v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Mourabit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265603v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Appenzeller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debitus" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol702866m" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666711v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaspard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nylen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2007.02.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222016v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Martin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Adeline" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078488v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boury-Esnault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol0608092" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739424v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327765v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meheust" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04431033v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Michaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nonglaton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04431029v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327737v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327790v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04431030v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Anxionnaz-Minvielle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405375v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tour&#233; Oc&#233;ane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capra Nikolas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leli&#232;vre Chlo&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fossey Aur&#233;lie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergne-Vaxelaire Carine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328280v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360123v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Eddy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Eric" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328578v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315412v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359840v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328296v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328324v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327878v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315453v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328306v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303639v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dubois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Saaidi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303631v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303622v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04887307v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Drabo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Anxionnaz-Minvielle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328913v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M.M. Mouterde" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360074v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360138v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328699v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405342v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thunnissen Andy-Mark" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328842v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360034v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359878v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354478v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150687v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vaxelaire-Vergne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010450-00001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184032v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Girard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Jaimovich" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Mourabit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171875v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04328810v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299738v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163178v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Gamonet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zaparucha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne-Vaxelaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.409" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05047158v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Caparco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bommarius" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ducrot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.5248" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645174v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Elis&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;heust" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bastard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey-Jouenne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49009-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742015v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josemarco Mendoza-Avila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker D&#246;ring" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bouzon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dubois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Knaus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c04356" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489511v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Capra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leli&#232;vre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Tour&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fctls.2024.1360129" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178006v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Jongkind" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fctls.2023.1105948" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Mayol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202101576" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03781286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Bennett" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Marynberg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202200880" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne&#8208;vaxelaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Grogan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200136" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000870" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03664095v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bessonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pellouin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.686362" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178002v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bommarius" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fctls.2021.781284" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178012v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Zhen Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01062-19" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Petit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jouenne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000094" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167114v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Balandras" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Petit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901870" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945525v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Beloti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Frese" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan P Turkenburg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-019-0249-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03026562v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Domergue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Erdmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-019-0898-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329545v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Laurent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02668" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323767v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard-H&#233;laine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9018-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04311404v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/56926" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02132779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet-Turpault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2397" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167194v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peruch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201600934" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177990v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CY01625A" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504052v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bordier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tricot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.05.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504067v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Alexander Thil Smith" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1387" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945552v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Ermolenko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Zhaoyu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lejeune" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ratinaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol4036177" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503873v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Besnard-Gonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201201098" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BA2AA7521A19E3E5677061D1F1D0DC374696E52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370561v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabbair Mohammad" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dhambri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gori" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vaxelaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Sorin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340164" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579105v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lechaplais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Perchat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022918" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634135v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ermolenko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moriou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100112" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HQLLZJMK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03137933v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellinzoni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.253260" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503069v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Fonknechten" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perchat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tricot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lechaplais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01777-08" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371104v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Souquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Lannou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Ardisson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Royer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900262" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771637v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Mourabit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265603v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Appenzeller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debitus" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol702866m" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666711v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaspard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nylen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2007.02.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222016v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Martin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Adeline" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078488v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boury-Esnault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol0608092" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739424v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04431033v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Michaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nonglaton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327765v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meheust" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04431029v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327790v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327737v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04431030v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Anxionnaz-Minvielle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405375v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tour&#233; Oc&#233;ane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capra Nikolas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leli&#232;vre Chlo&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fossey Aur&#233;lie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergne-Vaxelaire Carine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328280v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360123v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Eddy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Eric" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315412v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328578v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359840v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328296v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328324v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327878v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315453v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328306v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303639v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dubois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Saaidi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303631v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303622v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04887307v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Drabo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Anxionnaz-Minvielle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328913v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M.M. Mouterde" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360074v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360138v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328699v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405342v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thunnissen Andy-Mark" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328842v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359878v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360034v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354478v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150687v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vaxelaire-Vergne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010450-00001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184032v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Girard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Jaimovich" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Mourabit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171875v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564032v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bisel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bassut" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lancien" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04328810v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299738v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>