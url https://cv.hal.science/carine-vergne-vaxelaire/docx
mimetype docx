--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.25465838509px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Vergne-Vaxelaire </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing native enzyme diversity for biocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Gamonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (G1), pp.609-623. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of amine‐forming enzymes shows altered oligomeric state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Bommarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (1), pp.e5248. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pro.5248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05047158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A refined picture of the native amine dehydrogenase family revealed by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.4933. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-49009-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine-tolerant E. coli strains generated via adaptive evolution for sustainable synthesis of chiral amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josemarco Mendoza-Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Knaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (39), pp.14435-14445. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c04356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting an acyl CoA ligase from Metallosphaera sedula for lactam formation by structure-guided protein engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolas Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fctls.2024.1360129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native amine dehydrogenases can catalyze the direct reduction of carbonyl compounds to alcohols in the absence of ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewald Jongkind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.1105948. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fctls.2023.1105948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Chiral Amines via a Bi‐Enzymatic Cascade Using an Ene‐Reductase and Amine Dehydrogenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewald Jongkind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202101576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the substrate scope of native amine dehydrogenases through in silico structural exploration and targeted protein engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Marynberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.e202200880. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202200880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03781286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Mutation of the Native Amine Dehydrogenase MATOUAmDH2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne‐vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gideon Grogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (10), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.202200136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAD(P)H‐dependent enzymes for reductive amination: active site description and carbonyl‐containing compound spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gideon Grogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 363, pp.328-351. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202000870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and Characterization of Nitphym, a Robust Thermostable Nitrilase From Paraburkholderia phymatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pellouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2021.686362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03664095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic Reductive Amination by Native Amine Dehydrogenases to Access Short Chiral Alkyl Amines and Amino Alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bommarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fctls.2021.781284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequences of Two Pseudomonas Species Isolated from Marine Environments of the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi-Zhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (16), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.01062-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic Mining for Amine Dehydrogenase Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Bommarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 362 (12), pp.2427-2436. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202000094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATP Regeneration System in Chemoenzymatic Amide Bond Formation with Thermophilic CoA Ligase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Balandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (4), pp.1184-1189. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201901870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A family of native amine dehydrogenases for the asymmetric reductive amination of ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Beloti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Frese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan P Turkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (4), pp.324-333. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41929-019-0249-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XszenFHal, a novel tryptophan 5-halogenase from Xenorhabdus szentirmaii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Erdmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMB Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.175. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13568-019-0898-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03026562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achiral Hydroxypyruvaldehyde Phosphate as a Platform for Multi-Aldolases Cascade Synthesis of Diuloses and for a Quadruple Acetaldehyde Addition Catalyzed by 2-Deoxyribose-5-Phosphate Aldolases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Traïkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.9508-9512. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b02668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a thermotolerant ROK-type mannofructokinase from Streptococcus mitis: application to the synthesis of phosphorylated sugars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (13), pp.5569-5583. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-018-9018-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic cascade reactions for the synthesis of chiral amino alcohols from L-lysine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132, pp.e56926. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/56926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04311404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel evolution of non-homologous isofunctional enzymes in methionine biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinet-Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.858-866. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchembio.2397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02132779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic Approaches towards the Synthesis of Chiral Amino Alcohols from Lysine: Cascade Reactions Combining alpha-Keto Acid Oxygenase Hydroxylation with Pyridoxal Phosphate- Dependent Decarboxylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis &amp; Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 359 (9), pp.1563-1569. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201600934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric reductive amination by a wild-type amine dehydrogenase from the thermophilic bacteria Petrotoga mobilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (20), pp.7421-7428. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CY01625A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large α-aminonitrilase activity screening of nitrilase superfamily members: Access to conversion and enantiospecificity by LC–MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.79-88. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcatb.2014.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the hidden functional diversity of an enzyme family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Alexander Thil Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.42-49. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchembio.1387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concise synthesis of Didebromohamacanthin A and Demethylaplysinopsine: Addition of Ethylenediamine and Guanidine Derivatives to the Pyrrole-Amino Acid Diketopiperazines in Oxidative Conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Ermolenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Zhaoyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (3), pp.872-5. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol4036177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrilase Activity Screening on Structurally Diverse Substrates: Providing Biocatalytic Tools for Organic Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Besnard-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 355 (9), pp.1763-1779. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201201098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Sharpless Dihydroxylation Reaction of Chiral Bishomoallylic Alcohols: Application to the Synthesis of the C1–C10–C5 Fragment of FR225654</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shabbair Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Dhambri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (19), pp.2581-2585. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0033-1340164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Acyl-CoA Beta-Transaminase Characterized from a Metagenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lechaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Perchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.e22918. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0022918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrrole-assisted and easy oxidation of cyclic ?-amino acid- derived diketopiperazines under mild conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ermolenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 353 (9), pp.1525-1533. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201100112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-Keto-5-aminohexanoate cleavage enzyme: a common fold for an uncommon Claisen-type condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bellinzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Perchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (31), pp.27399-27405. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.253260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03137933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conserved Gene Cluster Rules Anaerobic Oxidative Degradation of L-Ornithine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Fonknechten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lechaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 191 (9), pp.3162-3167. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01777-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anodic Oxidation: An Attractive Alternative to CAN-Mediated Cleavage of para -Methoxyphenyl Ethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Souquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Isabelle Lannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janick Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (19), pp.3138-3140. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.200900262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemiluminescent oxidative rearragement of diketopiperazines involved in the biomimetic synthesis of marine pyrrole-2-aminoimidazole metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ermolenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Mourabit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debromodispacamides B and D: isolation from the marine sponge Agelas mauritiana and stereoselective synthesis using a biomimetic proline route.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Appenzeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debitus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (3), pp.493-6. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol702866m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of oxide scales influence on wear damage of HSM work rolls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nylen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 263 (1), pp.198-206. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrrole-2-aminoimidazole marine metabolites : isolation and biomimetic synthesis convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Mourabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Adeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of papers, 233rd ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verpacamides A-D, a sequence of C11N5 diketopiperazines relating cyclo(Pro-Pro) to cyclo(Pro-Arg), from the marine sponge Axinella vaceleti: Possible biogenetic precursors of pyrrole-2-aminoimidazole alkaloids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Boury-Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8(11), pp.2421-2424. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol0608092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enzymatic approach to small lactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M. Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème colloque du Club de Biocatalyse en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Valéry sur Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milli-structured bioreactor with immobilized commercial nitrilase for continuous production of nicotinic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nonglaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC 8 - 8th European Process Intensification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04431033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Amine dehydrogenases for the biocatalytic synthesis of amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENZYNOV'2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris-Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilized nitrilase in continuous bioreactors: packed bed reactor vs. milli-structured pillar reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nonglaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCEECAB 2023 - 14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04431029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of enzymes for biocatalysis by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Symposium International de l'AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Orsay - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the biocatalytic performances of immobilized nitrilase in milli-scale reactors for continuous production of nicotinic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Anxionnaz-Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nonglaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS - 16th International Symposium on Biocatalysis &amp; Biotransformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04431030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoA ligase for amide and lactam synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touré Océane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capra Nikolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lelièvre Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossey Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergne-Vaxelaire Carine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Visio conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amine BioCat 5.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic expansion and active site analysis of the Amine Dehydrogenase family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biocatalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale exploration of the biocatalytic capability of biodiversity for biocatalysis & synthetic biology applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International symposium on High-Throughput Catalysts Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference (Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using innovative in silico approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on High-Throughput Catalyst Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the native amine dehydrogenase family : discovery, structural and genomic exploration, protein engineering and biocatalytic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e colloque du Club de Biocatalyse en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arkema; Proteus; CBSO, Sep 2021, Lège Cap-Ferret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the substrate scope of Amine Dehydrogenases by protein engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz (virtual conference), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic mining for Amine Dehydrogenase discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amine Biocatalysis 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring biodiversity for biocatalyst discovery: applications to synthetic chemistry and synthetic biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMGM Open Scientific day &amp; IPCB Inauguration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A family of Native Amine Dehydrogenases for the Asymmetric Reductive Amination of Ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Beloti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Frese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Enzymes 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universitat Darmstadt, Oct 2018, Damstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic cascade synthesis of chiral building-blocks from L-lysine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Enzyme Cascade Processes Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Trondheim ( Norvège), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic cascades for the synthesis of amino alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Budapest (Hungary), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large nitrilase activity screening on structurally diverse substrates: providing new biocatalytic tools for organic synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité énergétique des bioprocédés - Etude du couplage entre l'immobilisation de biocatalyseurs et la structuration de milli réacteurs pour la synthèse enzymatique en flux continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Drabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Anxionnaz-Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nonglaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CODEGEPRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04887307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF A BIOLOGICAL CHASSIS FOR AMINE SYNTHESIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josemarco Mendoza-Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis M.M. Mouterde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Knaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative bioinformatics approach to explore the biodiversity of enzyme families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic expansion and active site analysis of the Amine Dehydrogenase family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biocatalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a biological chassis for amine synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josemarco Mendoza-Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis M.M. Mouterde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Knaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amine BioCat 5.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoA ligase for lactam synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touré Océane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capra Nikolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lelièvre Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergne-Vaxelaire Carine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thunnissen Andy-Mark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Cap Ferret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot bi-enzymatic cascade with an Old Yellow Enzyme and a native amine dehydrogenase to synthesize chiral amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewald Jongkind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz (virtual conference), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz (Virtual Conference), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart ATP regeneration system for chemoenzymatic amide bond formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M. Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Balandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pellouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Biotrans symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1. Genome Mining for Enzyme Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vaxelaire-Vergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Biocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.1-27, 2018, Catalysis Series, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781788010450-00001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcaloïdes bioactifs extraits d'éponges : les xestospongines dans l'étude de la signalisation du Ca2+ intracellulaire dépendante de l'inositol 1,4 ;5-triphosphate [Bioactive alkaloids extracted from sponges: the xestospongins in the study of intracellular Ca2+ signalling mediated by inositol 1,4,5-trisphosphate]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Jaimovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al-Mourabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Goudey-Perriere, E. Benoit, C. Bon &amp; S. Puiseux-Dao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Envenimations, Intoxinations (Coll. Rencontres en toxinologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Librairie Lavoisier, Paris, France, pp.141-152, 2004, ISBN : 2-7430-0749-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR PREPARING AMINES FROM ALDEHYDES AND KETONES BY BIOCATALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3649246A1; US11118200B2. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid synthesis of AMFC-derived amides using supported gold nanoparticles and acyl-coenzyme A ligases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la molécule à sa synthèse : de la chimie biomimétique à la biocatalyse à l’ère de la génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie thérapeutique. Université Evry-Val d'Essonne; Université Paris Saclay, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04328810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover Feature: Expanding the Substrate Scope of Native Amine Dehydrogenases through In Silico Structural Exploration and Targeted Protein Engineering (ChemCatChem 22/2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Marynberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId254"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.25465838509px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Vergne-Vaxelaire </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing native enzyme diversity for biocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Gamonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (G1), pp.609-623. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A refined picture of the native amine dehydrogenase family revealed by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.4933. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-49009-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine-tolerant E. coli strains generated via adaptive evolution for sustainable synthesis of chiral amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josemarco Mendoza-Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Knaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (39), pp.14435-14445. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c04356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting an acyl CoA ligase from Metallosphaera sedula for lactam formation by structure-guided protein engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolas Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fctls.2024.1360129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of amine‐forming enzymes shows altered oligomeric state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Bommarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (1), pp.e5248. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pro.5248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05047158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native amine dehydrogenases can catalyze the direct reduction of carbonyl compounds to alcohols in the absence of ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewald Jongkind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.1105948. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fctls.2023.1105948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the substrate scope of native amine dehydrogenases through in silico structural exploration and targeted protein engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Marynberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.e202200880. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202200880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03781286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Chiral Amines via a Bi‐Enzymatic Cascade Using an Ene‐Reductase and Amine Dehydrogenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewald Jongkind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202101576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Mutation of the Native Amine Dehydrogenase MATOUAmDH2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne‐vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gideon Grogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (10), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.202200136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic Reductive Amination by Native Amine Dehydrogenases to Access Short Chiral Alkyl Amines and Amino Alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bommarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fctls.2021.781284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequences of Two Pseudomonas Species Isolated from Marine Environments of the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi-Zhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (16), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.01062-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAD(P)H‐dependent enzymes for reductive amination: active site description and carbonyl‐containing compound spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gideon Grogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 363, pp.328-351. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202000870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and Characterization of Nitphym, a Robust Thermostable Nitrilase From Paraburkholderia phymatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pellouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2021.686362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03664095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic Mining for Amine Dehydrogenase Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Bommarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 362 (12), pp.2427-2436. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202000094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATP Regeneration System in Chemoenzymatic Amide Bond Formation with Thermophilic CoA Ligase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Balandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (4), pp.1184-1189. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201901870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A family of native amine dehydrogenases for the asymmetric reductive amination of ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Beloti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Frese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan P Turkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (4), pp.324-333. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41929-019-0249-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XszenFHal, a novel tryptophan 5-halogenase from Xenorhabdus szentirmaii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Erdmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMB Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.175. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13568-019-0898-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03026562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achiral Hydroxypyruvaldehyde Phosphate as a Platform for Multi-Aldolases Cascade Synthesis of Diuloses and for a Quadruple Acetaldehyde Addition Catalyzed by 2-Deoxyribose-5-Phosphate Aldolases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Traïkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.9508-9512. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b02668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a thermotolerant ROK-type mannofructokinase from Streptococcus mitis: application to the synthesis of phosphorylated sugars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (13), pp.5569-5583. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-018-9018-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic cascade reactions for the synthesis of chiral amino alcohols from L-lysine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132, pp.e56926. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/56926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04311404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel evolution of non-homologous isofunctional enzymes in methionine biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinet-Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.858-866. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchembio.2397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02132779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic Approaches towards the Synthesis of Chiral Amino Alcohols from Lysine: Cascade Reactions Combining alpha-Keto Acid Oxygenase Hydroxylation with Pyridoxal Phosphate- Dependent Decarboxylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis &amp; Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 359 (9), pp.1563-1569. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201600934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric reductive amination by a wild-type amine dehydrogenase from the thermophilic bacteria Petrotoga mobilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (20), pp.7421-7428. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CY01625A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large α-aminonitrilase activity screening of nitrilase superfamily members: Access to conversion and enantiospecificity by LC–MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.79-88. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcatb.2014.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the hidden functional diversity of an enzyme family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Alexander Thil Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.42-49. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchembio.1387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concise synthesis of Didebromohamacanthin A and Demethylaplysinopsine: Addition of Ethylenediamine and Guanidine Derivatives to the Pyrrole-Amino Acid Diketopiperazines in Oxidative Conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Ermolenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Zhaoyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (3), pp.872-5. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol4036177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrilase Activity Screening on Structurally Diverse Substrates: Providing Biocatalytic Tools for Organic Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Besnard-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 355 (9), pp.1763-1779. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201201098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Sharpless Dihydroxylation Reaction of Chiral Bishomoallylic Alcohols: Application to the Synthesis of the C1–C10–C5 Fragment of FR225654</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shabbair Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Dhambri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (19), pp.2581-2585. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0033-1340164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Acyl-CoA Beta-Transaminase Characterized from a Metagenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lechaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Perchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.e22918. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0022918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrrole-assisted and easy oxidation of cyclic ?-amino acid- derived diketopiperazines under mild conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ermolenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 353 (9), pp.1525-1533. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201100112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-Keto-5-aminohexanoate cleavage enzyme: a common fold for an uncommon Claisen-type condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bellinzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Perchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (31), pp.27399-27405. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.253260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03137933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conserved Gene Cluster Rules Anaerobic Oxidative Degradation of L-Ornithine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Fonknechten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lechaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 191 (9), pp.3162-3167. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01777-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anodic Oxidation: An Attractive Alternative to CAN-Mediated Cleavage of para -Methoxyphenyl Ethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Souquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Isabelle Lannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janick Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (19), pp.3138-3140. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.200900262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemiluminescent oxidative rearragement of diketopiperazines involved in the biomimetic synthesis of marine pyrrole-2-aminoimidazole metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ermolenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Mourabit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debromodispacamides B and D: isolation from the marine sponge Agelas mauritiana and stereoselective synthesis using a biomimetic proline route.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Appenzeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debitus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (3), pp.493-6. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol702866m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrrole-2-aminoimidazole marine metabolites : isolation and biomimetic synthesis convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Mourabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Adeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of papers, 233rd ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of oxide scales influence on wear damage of HSM work rolls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nylen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 263 (1), pp.198-206. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verpacamides A-D, a sequence of C11N5 diketopiperazines relating cyclo(Pro-Pro) to cyclo(Pro-Arg), from the marine sponge Axinella vaceleti: Possible biogenetic precursors of pyrrole-2-aminoimidazole alkaloids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Boury-Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8(11), pp.2421-2424. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol0608092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enzymatic approach to small lactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M. Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème colloque du Club de Biocatalyse en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Valéry sur Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilized nitrilase in continuous bioreactors: packed bed reactor vs. milli-structured pillar reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nonglaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCEECAB 2023 - 14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04431029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of enzymes for biocatalysis by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Symposium International de l'AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Orsay - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the biocatalytic performances of immobilized nitrilase in milli-scale reactors for continuous production of nicotinic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Anxionnaz-Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nonglaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS - 16th International Symposium on Biocatalysis &amp; Biotransformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04431030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milli-structured bioreactor with immobilized commercial nitrilase for continuous production of nicotinic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nonglaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC 8 - 8th European Process Intensification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04431033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Amine dehydrogenases for the biocatalytic synthesis of amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENZYNOV'2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris-Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoA ligase for amide and lactam synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touré Océane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capra Nikolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lelièvre Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossey Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergne-Vaxelaire Carine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Visio conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amine BioCat 5.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic expansion and active site analysis of the Amine Dehydrogenase family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biocatalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale exploration of the biocatalytic capability of biodiversity for biocatalysis & synthetic biology applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International symposium on High-Throughput Catalysts Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference (Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using innovative in silico approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on High-Throughput Catalyst Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the native amine dehydrogenase family : discovery, structural and genomic exploration, protein engineering and biocatalytic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e colloque du Club de Biocatalyse en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arkema; Proteus; CBSO, Sep 2021, Lège Cap-Ferret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the substrate scope of Amine Dehydrogenases by protein engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz (virtual conference), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic mining for Amine Dehydrogenase discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amine Biocatalysis 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring biodiversity for biocatalyst discovery: applications to synthetic chemistry and synthetic biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMGM Open Scientific day &amp; IPCB Inauguration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A family of Native Amine Dehydrogenases for the Asymmetric Reductive Amination of Ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Beloti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Frese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Enzymes 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universitat Darmstadt, Oct 2018, Damstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic cascade synthesis of chiral building-blocks from L-lysine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Enzyme Cascade Processes Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Trondheim ( Norvège), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic cascades for the synthesis of amino alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Budapest (Hungary), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large nitrilase activity screening on structurally diverse substrates: providing new biocatalytic tools for organic synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité énergétique des bioprocédés - Etude du couplage entre l'immobilisation de biocatalyseurs et la structuration de milli réacteurs pour la synthèse enzymatique en flux continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Drabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Anxionnaz-Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nonglaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CODEGEPRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04887307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF A BIOLOGICAL CHASSIS FOR AMINE SYNTHESIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josemarco Mendoza-Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis M.M. Mouterde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Knaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative bioinformatics approach to explore the biodiversity of enzyme families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic expansion and active site analysis of the Amine Dehydrogenase family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biocatalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a biological chassis for amine synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josemarco Mendoza-Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis M.M. Mouterde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Knaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amine BioCat 5.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoA ligase for lactam synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touré Océane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capra Nikolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lelièvre Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergne-Vaxelaire Carine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thunnissen Andy-Mark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Cap Ferret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot bi-enzymatic cascade with an Old Yellow Enzyme and a native amine dehydrogenase to synthesize chiral amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewald Jongkind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz (virtual conference), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz (Virtual Conference), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart ATP regeneration system for chemoenzymatic amide bond formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M. Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Balandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pellouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Biotrans symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1. Genome Mining for Enzyme Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vaxelaire-Vergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Biocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.1-27, 2018, Catalysis Series, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781788010450-00001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcaloïdes bioactifs extraits d'éponges : les xestospongines dans l'étude de la signalisation du Ca2+ intracellulaire dépendante de l'inositol 1,4 ;5-triphosphate [Bioactive alkaloids extracted from sponges: the xestospongins in the study of intracellular Ca2+ signalling mediated by inositol 1,4,5-trisphosphate]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Jaimovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al-Mourabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Goudey-Perriere, E. Benoit, C. Bon &amp; S. Puiseux-Dao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Envenimations, Intoxinations (Coll. Rencontres en toxinologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Librairie Lavoisier, Paris, France, pp.141-152, 2004, ISBN : 2-7430-0749-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR PREPARING AMINES FROM ALDEHYDES AND KETONES BY BIOCATALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3649246A1; US11118200B2. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid synthesis of AMFC-derived amides using supported gold nanoparticles and acyl-coenzyme A ligases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la molécule à sa synthèse : de la chimie biomimétique à la biocatalyse à l’ère de la génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie thérapeutique. Université Evry-Val d'Essonne; Université Paris Saclay, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04328810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover Feature: Expanding the Substrate Scope of Native Amine Dehydrogenases through In Silico Structural Exploration and Targeted Protein Engineering (ChemCatChem 22/2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Marynberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId254"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163178v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Gamonet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zaparucha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne-Vaxelaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.409" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05047158v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Caparco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bommarius" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ducrot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.5248" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645174v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Elis&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;heust" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bastard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey-Jouenne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49009-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742015v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josemarco Mendoza-Avila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker D&#246;ring" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bouzon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dubois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Knaus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c04356" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489511v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Capra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leli&#232;vre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Tour&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fctls.2024.1360129" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178006v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Jongkind" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fctls.2023.1105948" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Mayol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202101576" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03781286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Bennett" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Marynberg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202200880" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne&#8208;vaxelaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Grogan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200136" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000870" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03664095v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bessonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pellouin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.686362" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178002v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bommarius" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fctls.2021.781284" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178012v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Zhen Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01062-19" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Petit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jouenne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000094" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167114v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Balandras" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Petit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901870" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945525v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Beloti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Frese" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan P Turkenburg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-019-0249-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03026562v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Domergue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Erdmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-019-0898-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329545v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Laurent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02668" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323767v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard-H&#233;laine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9018-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04311404v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/56926" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02132779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet-Turpault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2397" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167194v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peruch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201600934" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177990v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CY01625A" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504052v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bordier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tricot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.05.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504067v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Alexander Thil Smith" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1387" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945552v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Ermolenko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Zhaoyu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lejeune" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ratinaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol4036177" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503873v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Besnard-Gonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201201098" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BA2AA7521A19E3E5677061D1F1D0DC374696E52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370561v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabbair Mohammad" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dhambri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gori" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vaxelaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Sorin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340164" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579105v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lechaplais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Perchat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022918" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634135v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ermolenko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moriou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100112" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HQLLZJMK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03137933v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellinzoni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.253260" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503069v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Fonknechten" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perchat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tricot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lechaplais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01777-08" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371104v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Souquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Lannou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Ardisson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Royer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900262" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771637v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Mourabit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265603v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Appenzeller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debitus" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol702866m" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666711v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaspard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nylen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2007.02.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222016v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Martin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Adeline" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078488v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boury-Esnault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol0608092" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739424v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04431033v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Michaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nonglaton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327765v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meheust" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04431029v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327790v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327737v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04431030v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Anxionnaz-Minvielle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405375v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tour&#233; Oc&#233;ane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capra Nikolas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leli&#232;vre Chlo&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fossey Aur&#233;lie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergne-Vaxelaire Carine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328280v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360123v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Eddy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Eric" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315412v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328578v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359840v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328296v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328324v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327878v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315453v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328306v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303639v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dubois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Saaidi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303631v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303622v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04887307v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Drabo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Anxionnaz-Minvielle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328913v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M.M. Mouterde" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360074v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360138v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328699v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405342v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thunnissen Andy-Mark" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328842v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359878v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360034v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354478v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150687v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vaxelaire-Vergne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010450-00001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184032v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Girard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Jaimovich" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Mourabit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171875v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564032v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bisel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bassut" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lancien" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04328810v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299738v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163178v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Gamonet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zaparucha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne-Vaxelaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.409" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645174v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Elis&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ducrot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;heust" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bastard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey-Jouenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49009-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742015v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josemarco Mendoza-Avila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker D&#246;ring" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bouzon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dubois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Knaus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c04356" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489511v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Capra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leli&#232;vre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Tour&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fctls.2024.1360129" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05047158v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Caparco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bommarius" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.5248" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178006v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Jongkind" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fctls.2023.1105948" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03781286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Bennett" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Marynberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202200880" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177991v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Mayol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202101576" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne&#8208;vaxelaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Grogan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200136" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bommarius" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fctls.2021.781284" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178012v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Zhen Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01062-19" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000870" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03664095v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bessonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pellouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.686362" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Petit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jouenne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000094" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167114v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Balandras" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Petit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901870" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945525v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Beloti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Frese" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan P Turkenburg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-019-0249-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03026562v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Domergue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Erdmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-019-0898-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329545v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Laurent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02668" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323767v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard-H&#233;laine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9018-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04311404v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/56926" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02132779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet-Turpault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2397" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167194v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peruch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201600934" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177990v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CY01625A" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504052v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bordier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tricot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.05.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504067v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Alexander Thil Smith" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1387" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945552v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Ermolenko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Zhaoyu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lejeune" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ratinaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol4036177" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503873v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Besnard-Gonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201201098" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BA2AA7521A19E3E5677061D1F1D0DC374696E52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370561v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabbair Mohammad" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dhambri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gori" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vaxelaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Sorin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340164" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579105v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lechaplais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Perchat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022918" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634135v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ermolenko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moriou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100112" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HQLLZJMK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03137933v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellinzoni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.253260" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503069v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Fonknechten" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perchat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tricot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lechaplais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01777-08" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371104v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Souquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Lannou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Ardisson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Royer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900262" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771637v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Mourabit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265603v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Appenzeller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debitus" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol702866m" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222016v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Martin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Adeline" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666711v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaspard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nylen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2007.02.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078488v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boury-Esnault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol0608092" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739424v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04431029v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Michaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nonglaton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327790v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meheust" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327737v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04431030v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Anxionnaz-Minvielle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04431033v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327765v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405375v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tour&#233; Oc&#233;ane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capra Nikolas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leli&#232;vre Chlo&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fossey Aur&#233;lie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergne-Vaxelaire Carine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328280v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360123v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Eddy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Eric" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315412v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328578v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359840v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328296v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328324v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327878v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315453v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328306v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303639v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dubois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Saaidi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303631v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303622v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04887307v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Drabo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Anxionnaz-Minvielle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328913v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M.M. Mouterde" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360074v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360138v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328699v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405342v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thunnissen Andy-Mark" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328842v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359878v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360034v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354478v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150687v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vaxelaire-Vergne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010450-00001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184032v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Girard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Jaimovich" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Mourabit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171875v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564032v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bisel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bassut" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lancien" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04328810v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299738v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>