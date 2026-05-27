--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.25465838509px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Vergne-Vaxelaire </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing native enzyme diversity for biocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Gamonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (G1), pp.609-623. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A refined picture of the native amine dehydrogenase family revealed by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.4933. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-49009-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine-tolerant E. coli strains generated via adaptive evolution for sustainable synthesis of chiral amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josemarco Mendoza-Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Knaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (39), pp.14435-14445. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c04356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting an acyl CoA ligase from Metallosphaera sedula for lactam formation by structure-guided protein engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolas Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fctls.2024.1360129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of amine‐forming enzymes shows altered oligomeric state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Bommarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (1), pp.e5248. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pro.5248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05047158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native amine dehydrogenases can catalyze the direct reduction of carbonyl compounds to alcohols in the absence of ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewald Jongkind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.1105948. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fctls.2023.1105948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the substrate scope of native amine dehydrogenases through in silico structural exploration and targeted protein engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Marynberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.e202200880. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202200880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03781286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Chiral Amines via a Bi‐Enzymatic Cascade Using an Ene‐Reductase and Amine Dehydrogenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewald Jongkind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202101576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Mutation of the Native Amine Dehydrogenase MATOUAmDH2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne‐vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gideon Grogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (10), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.202200136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic Reductive Amination by Native Amine Dehydrogenases to Access Short Chiral Alkyl Amines and Amino Alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bommarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fctls.2021.781284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequences of Two Pseudomonas Species Isolated from Marine Environments of the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi-Zhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (16), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.01062-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAD(P)H‐dependent enzymes for reductive amination: active site description and carbonyl‐containing compound spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gideon Grogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 363, pp.328-351. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202000870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and Characterization of Nitphym, a Robust Thermostable Nitrilase From Paraburkholderia phymatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pellouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2021.686362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03664095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic Mining for Amine Dehydrogenase Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Bommarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 362 (12), pp.2427-2436. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202000094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATP Regeneration System in Chemoenzymatic Amide Bond Formation with Thermophilic CoA Ligase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Balandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (4), pp.1184-1189. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201901870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A family of native amine dehydrogenases for the asymmetric reductive amination of ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Beloti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Frese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan P Turkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (4), pp.324-333. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41929-019-0249-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XszenFHal, a novel tryptophan 5-halogenase from Xenorhabdus szentirmaii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Erdmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMB Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.175. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13568-019-0898-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03026562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achiral Hydroxypyruvaldehyde Phosphate as a Platform for Multi-Aldolases Cascade Synthesis of Diuloses and for a Quadruple Acetaldehyde Addition Catalyzed by 2-Deoxyribose-5-Phosphate Aldolases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Traïkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.9508-9512. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b02668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a thermotolerant ROK-type mannofructokinase from Streptococcus mitis: application to the synthesis of phosphorylated sugars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (13), pp.5569-5583. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-018-9018-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic cascade reactions for the synthesis of chiral amino alcohols from L-lysine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132, pp.e56926. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/56926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04311404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel evolution of non-homologous isofunctional enzymes in methionine biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinet-Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.858-866. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchembio.2397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02132779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic Approaches towards the Synthesis of Chiral Amino Alcohols from Lysine: Cascade Reactions Combining alpha-Keto Acid Oxygenase Hydroxylation with Pyridoxal Phosphate- Dependent Decarboxylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis &amp; Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 359 (9), pp.1563-1569. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201600934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric reductive amination by a wild-type amine dehydrogenase from the thermophilic bacteria Petrotoga mobilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (20), pp.7421-7428. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CY01625A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large α-aminonitrilase activity screening of nitrilase superfamily members: Access to conversion and enantiospecificity by LC–MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.79-88. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcatb.2014.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the hidden functional diversity of an enzyme family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Alexander Thil Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.42-49. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchembio.1387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concise synthesis of Didebromohamacanthin A and Demethylaplysinopsine: Addition of Ethylenediamine and Guanidine Derivatives to the Pyrrole-Amino Acid Diketopiperazines in Oxidative Conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Ermolenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Zhaoyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (3), pp.872-5. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol4036177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrilase Activity Screening on Structurally Diverse Substrates: Providing Biocatalytic Tools for Organic Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Besnard-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 355 (9), pp.1763-1779. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201201098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Sharpless Dihydroxylation Reaction of Chiral Bishomoallylic Alcohols: Application to the Synthesis of the C1–C10–C5 Fragment of FR225654</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shabbair Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Dhambri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (19), pp.2581-2585. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0033-1340164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Acyl-CoA Beta-Transaminase Characterized from a Metagenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lechaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Perchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.e22918. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0022918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrrole-assisted and easy oxidation of cyclic ?-amino acid- derived diketopiperazines under mild conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ermolenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 353 (9), pp.1525-1533. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201100112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-Keto-5-aminohexanoate cleavage enzyme: a common fold for an uncommon Claisen-type condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bellinzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Perchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (31), pp.27399-27405. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.253260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03137933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conserved Gene Cluster Rules Anaerobic Oxidative Degradation of L-Ornithine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Fonknechten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lechaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 191 (9), pp.3162-3167. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01777-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anodic Oxidation: An Attractive Alternative to CAN-Mediated Cleavage of para -Methoxyphenyl Ethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Souquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Isabelle Lannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janick Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (19), pp.3138-3140. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.200900262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemiluminescent oxidative rearragement of diketopiperazines involved in the biomimetic synthesis of marine pyrrole-2-aminoimidazole metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ermolenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Mourabit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debromodispacamides B and D: isolation from the marine sponge Agelas mauritiana and stereoselective synthesis using a biomimetic proline route.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Appenzeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debitus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (3), pp.493-6. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol702866m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrrole-2-aminoimidazole marine metabolites : isolation and biomimetic synthesis convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Mourabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Adeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of papers, 233rd ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of oxide scales influence on wear damage of HSM work rolls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nylen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 263 (1), pp.198-206. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verpacamides A-D, a sequence of C11N5 diketopiperazines relating cyclo(Pro-Pro) to cyclo(Pro-Arg), from the marine sponge Axinella vaceleti: Possible biogenetic precursors of pyrrole-2-aminoimidazole alkaloids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Boury-Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8(11), pp.2421-2424. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol0608092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enzymatic approach to small lactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M. Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème colloque du Club de Biocatalyse en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Valéry sur Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilized nitrilase in continuous bioreactors: packed bed reactor vs. milli-structured pillar reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nonglaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCEECAB 2023 - 14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04431029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of enzymes for biocatalysis by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Symposium International de l'AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Orsay - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the biocatalytic performances of immobilized nitrilase in milli-scale reactors for continuous production of nicotinic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Anxionnaz-Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nonglaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS - 16th International Symposium on Biocatalysis &amp; Biotransformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04431030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milli-structured bioreactor with immobilized commercial nitrilase for continuous production of nicotinic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nonglaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC 8 - 8th European Process Intensification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04431033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Amine dehydrogenases for the biocatalytic synthesis of amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENZYNOV'2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris-Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoA ligase for amide and lactam synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touré Océane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capra Nikolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lelièvre Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossey Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergne-Vaxelaire Carine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Visio conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amine BioCat 5.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic expansion and active site analysis of the Amine Dehydrogenase family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biocatalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale exploration of the biocatalytic capability of biodiversity for biocatalysis & synthetic biology applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International symposium on High-Throughput Catalysts Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference (Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using innovative in silico approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on High-Throughput Catalyst Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the native amine dehydrogenase family : discovery, structural and genomic exploration, protein engineering and biocatalytic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e colloque du Club de Biocatalyse en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arkema; Proteus; CBSO, Sep 2021, Lège Cap-Ferret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the substrate scope of Amine Dehydrogenases by protein engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz (virtual conference), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic mining for Amine Dehydrogenase discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amine Biocatalysis 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring biodiversity for biocatalyst discovery: applications to synthetic chemistry and synthetic biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMGM Open Scientific day &amp; IPCB Inauguration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A family of Native Amine Dehydrogenases for the Asymmetric Reductive Amination of Ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Beloti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Frese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Enzymes 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universitat Darmstadt, Oct 2018, Damstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic cascade synthesis of chiral building-blocks from L-lysine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Enzyme Cascade Processes Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Trondheim ( Norvège), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic cascades for the synthesis of amino alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Budapest (Hungary), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large nitrilase activity screening on structurally diverse substrates: providing new biocatalytic tools for organic synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité énergétique des bioprocédés - Etude du couplage entre l'immobilisation de biocatalyseurs et la structuration de milli réacteurs pour la synthèse enzymatique en flux continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Drabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Anxionnaz-Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nonglaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CODEGEPRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04887307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF A BIOLOGICAL CHASSIS FOR AMINE SYNTHESIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josemarco Mendoza-Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis M.M. Mouterde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Knaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative bioinformatics approach to explore the biodiversity of enzyme families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic expansion and active site analysis of the Amine Dehydrogenase family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biocatalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a biological chassis for amine synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josemarco Mendoza-Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis M.M. Mouterde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Knaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amine BioCat 5.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoA ligase for lactam synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touré Océane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capra Nikolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lelièvre Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergne-Vaxelaire Carine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thunnissen Andy-Mark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Cap Ferret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot bi-enzymatic cascade with an Old Yellow Enzyme and a native amine dehydrogenase to synthesize chiral amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewald Jongkind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz (virtual conference), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz (Virtual Conference), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart ATP regeneration system for chemoenzymatic amide bond formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M. Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Balandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pellouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Biotrans symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1. Genome Mining for Enzyme Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vaxelaire-Vergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Biocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.1-27, 2018, Catalysis Series, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781788010450-00001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcaloïdes bioactifs extraits d'éponges : les xestospongines dans l'étude de la signalisation du Ca2+ intracellulaire dépendante de l'inositol 1,4 ;5-triphosphate [Bioactive alkaloids extracted from sponges: the xestospongins in the study of intracellular Ca2+ signalling mediated by inositol 1,4,5-trisphosphate]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Jaimovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al-Mourabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Goudey-Perriere, E. Benoit, C. Bon &amp; S. Puiseux-Dao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Envenimations, Intoxinations (Coll. Rencontres en toxinologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Librairie Lavoisier, Paris, France, pp.141-152, 2004, ISBN : 2-7430-0749-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR PREPARING AMINES FROM ALDEHYDES AND KETONES BY BIOCATALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3649246A1; US11118200B2. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid synthesis of AMFC-derived amides using supported gold nanoparticles and acyl-coenzyme A ligases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la molécule à sa synthèse : de la chimie biomimétique à la biocatalyse à l’ère de la génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie thérapeutique. Université Evry-Val d'Essonne; Université Paris Saclay, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04328810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover Feature: Expanding the Substrate Scope of Native Amine Dehydrogenases through In Silico Structural Exploration and Targeted Protein Engineering (ChemCatChem 22/2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Marynberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId254"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.25465838509px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Vergne-Vaxelaire </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing native enzyme diversity for biocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Gamonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (G1), pp.609-623. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A refined picture of the native amine dehydrogenase family revealed by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.4933. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-49009-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine-tolerant E. coli strains generated via adaptive evolution for sustainable synthesis of chiral amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josemarco Mendoza-Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Knaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (39), pp.14435-14445. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c04356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting an acyl CoA ligase from Metallosphaera sedula for lactam formation by structure-guided protein engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolas Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fctls.2024.1360129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of amine‐forming enzymes shows altered oligomeric state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Bommarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (1), pp.e5248. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pro.5248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05047158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native amine dehydrogenases can catalyze the direct reduction of carbonyl compounds to alcohols in the absence of ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewald Jongkind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.1105948. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fctls.2023.1105948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Chiral Amines via a Bi‐Enzymatic Cascade Using an Ene‐Reductase and Amine Dehydrogenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewald Jongkind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202101576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the substrate scope of native amine dehydrogenases through in silico structural exploration and targeted protein engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Marynberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.e202200880. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202200880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03781286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Mutation of the Native Amine Dehydrogenase MATOUAmDH2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne‐vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gideon Grogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (10), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.202200136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic Reductive Amination by Native Amine Dehydrogenases to Access Short Chiral Alkyl Amines and Amino Alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bommarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fctls.2021.781284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequences of Two Pseudomonas Species Isolated from Marine Environments of the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi-Zhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (16), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.01062-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAD(P)H‐dependent enzymes for reductive amination: active site description and carbonyl‐containing compound spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gideon Grogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 363, pp.328-351. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202000870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and Characterization of Nitphym, a Robust Thermostable Nitrilase From Paraburkholderia phymatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pellouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2021.686362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03664095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic Mining for Amine Dehydrogenase Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Bommarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 362 (12), pp.2427-2436. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202000094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATP Regeneration System in Chemoenzymatic Amide Bond Formation with Thermophilic CoA Ligase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Balandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (4), pp.1184-1189. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201901870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A family of native amine dehydrogenases for the asymmetric reductive amination of ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Beloti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Frese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan P Turkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (4), pp.324-333. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41929-019-0249-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XszenFHal, a novel tryptophan 5-halogenase from Xenorhabdus szentirmaii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Erdmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMB Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.175. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13568-019-0898-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03026562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achiral Hydroxypyruvaldehyde Phosphate as a Platform for Multi-Aldolases Cascade Synthesis of Diuloses and for a Quadruple Acetaldehyde Addition Catalyzed by 2-Deoxyribose-5-Phosphate Aldolases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Traïkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.9508-9512. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b02668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a thermotolerant ROK-type mannofructokinase from Streptococcus mitis: application to the synthesis of phosphorylated sugars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (13), pp.5569-5583. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-018-9018-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic cascade reactions for the synthesis of chiral amino alcohols from L-lysine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132, pp.e56926. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/56926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04311404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel evolution of non-homologous isofunctional enzymes in methionine biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinet-Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.858-866. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchembio.2397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02132779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic Approaches towards the Synthesis of Chiral Amino Alcohols from Lysine: Cascade Reactions Combining alpha-Keto Acid Oxygenase Hydroxylation with Pyridoxal Phosphate- Dependent Decarboxylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis &amp; Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 359 (9), pp.1563-1569. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201600934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric reductive amination by a wild-type amine dehydrogenase from the thermophilic bacteria Petrotoga mobilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (20), pp.7421-7428. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CY01625A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large α-aminonitrilase activity screening of nitrilase superfamily members: Access to conversion and enantiospecificity by LC–MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.79-88. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcatb.2014.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the hidden functional diversity of an enzyme family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Alexander Thil Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.42-49. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchembio.1387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concise synthesis of Didebromohamacanthin A and Demethylaplysinopsine: Addition of Ethylenediamine and Guanidine Derivatives to the Pyrrole-Amino Acid Diketopiperazines in Oxidative Conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Ermolenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Zhaoyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (3), pp.872-5. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol4036177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrilase Activity Screening on Structurally Diverse Substrates: Providing Biocatalytic Tools for Organic Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Besnard-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 355 (9), pp.1763-1779. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201201098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Sharpless Dihydroxylation Reaction of Chiral Bishomoallylic Alcohols: Application to the Synthesis of the C1–C10–C5 Fragment of FR225654</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shabbair Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Dhambri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (19), pp.2581-2585. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0033-1340164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Acyl-CoA Beta-Transaminase Characterized from a Metagenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lechaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Perchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.e22918. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0022918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrrole-assisted and easy oxidation of cyclic ?-amino acid- derived diketopiperazines under mild conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ermolenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 353 (9), pp.1525-1533. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201100112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-Keto-5-aminohexanoate cleavage enzyme: a common fold for an uncommon Claisen-type condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bellinzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Perchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (31), pp.27399-27405. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.253260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03137933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conserved Gene Cluster Rules Anaerobic Oxidative Degradation of L-Ornithine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Fonknechten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lechaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 191 (9), pp.3162-3167. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01777-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anodic Oxidation: An Attractive Alternative to CAN-Mediated Cleavage of para -Methoxyphenyl Ethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Souquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Isabelle Lannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janick Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (19), pp.3138-3140. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.200900262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemiluminescent oxidative rearragement of diketopiperazines involved in the biomimetic synthesis of marine pyrrole-2-aminoimidazole metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ermolenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Mourabit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debromodispacamides B and D: isolation from the marine sponge Agelas mauritiana and stereoselective synthesis using a biomimetic proline route.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Appenzeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debitus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (3), pp.493-6. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol702866m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrrole-2-aminoimidazole marine metabolites : isolation and biomimetic synthesis convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Mourabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Adeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of papers, 233rd ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of oxide scales influence on wear damage of HSM work rolls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nylen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 263 (1), pp.198-206. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verpacamides A-D, a sequence of C11N5 diketopiperazines relating cyclo(Pro-Pro) to cyclo(Pro-Arg), from the marine sponge Axinella vaceleti: Possible biogenetic precursors of pyrrole-2-aminoimidazole alkaloids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Boury-Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8(11), pp.2421-2424. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol0608092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enzymatic approach to small lactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M. Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème colloque du Club de Biocatalyse en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Valéry sur Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilized nitrilase in continuous bioreactors: packed bed reactor vs. milli-structured pillar reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nonglaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCEECAB 2023 - 14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04431029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of enzymes for biocatalysis by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Symposium International de l'AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Orsay - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the biocatalytic performances of immobilized nitrilase in milli-scale reactors for continuous production of nicotinic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Anxionnaz-Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nonglaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS - 16th International Symposium on Biocatalysis &amp; Biotransformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04431030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milli-structured bioreactor with immobilized commercial nitrilase for continuous production of nicotinic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nonglaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC 8 - 8th European Process Intensification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04431033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Amine dehydrogenases for the biocatalytic synthesis of amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENZYNOV'2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris-Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoA ligase for amide and lactam synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touré Océane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capra Nikolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lelièvre Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossey Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergne-Vaxelaire Carine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Visio conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amine BioCat 5.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic expansion and active site analysis of the Amine Dehydrogenase family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biocatalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale exploration of the biocatalytic capability of biodiversity for biocatalysis & synthetic biology applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International symposium on High-Throughput Catalysts Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference (Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using innovative in silico approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on High-Throughput Catalyst Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the native amine dehydrogenase family : discovery, structural and genomic exploration, protein engineering and biocatalytic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e colloque du Club de Biocatalyse en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arkema; Proteus; CBSO, Sep 2021, Lège Cap-Ferret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the substrate scope of Amine Dehydrogenases by protein engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz (virtual conference), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic mining for Amine Dehydrogenase discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amine Biocatalysis 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring biodiversity for biocatalyst discovery: applications to synthetic chemistry and synthetic biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMGM Open Scientific day &amp; IPCB Inauguration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A family of Native Amine Dehydrogenases for the Asymmetric Reductive Amination of Ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Beloti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Frese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Enzymes 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universitat Darmstadt, Oct 2018, Damstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic cascade synthesis of chiral building-blocks from L-lysine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Enzyme Cascade Processes Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Trondheim ( Norvège), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic cascades for the synthesis of amino alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Budapest (Hungary), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large nitrilase activity screening on structurally diverse substrates: providing new biocatalytic tools for organic synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité énergétique des bioprocédés - Etude du couplage entre l'immobilisation de biocatalyseurs et la structuration de milli réacteurs pour la synthèse enzymatique en flux continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Drabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Anxionnaz-Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nonglaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CODEGEPRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04887307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF A BIOLOGICAL CHASSIS FOR AMINE SYNTHESIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josemarco Mendoza-Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis M.M. Mouterde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Knaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative bioinformatics approach to explore the biodiversity of enzyme families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic expansion and active site analysis of the Amine Dehydrogenase family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biocatalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a biological chassis for amine synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josemarco Mendoza-Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis M.M. Mouterde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Knaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amine BioCat 5.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoA ligase for lactam synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touré Océane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capra Nikolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lelièvre Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergne-Vaxelaire Carine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thunnissen Andy-Mark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Cap Ferret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot bi-enzymatic cascade with an Old Yellow Enzyme and a native amine dehydrogenase to synthesize chiral amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewald Jongkind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz (virtual conference), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz (Virtual Conference), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart ATP regeneration system for chemoenzymatic amide bond formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M. Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Balandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pellouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Biotrans symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1. Genome Mining for Enzyme Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vaxelaire-Vergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Biocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.1-27, 2018, Catalysis Series, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781788010450-00001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcaloïdes bioactifs extraits d'éponges : les xestospongines dans l'étude de la signalisation du Ca2+ intracellulaire dépendante de l'inositol 1,4 ;5-triphosphate [Bioactive alkaloids extracted from sponges: the xestospongins in the study of intracellular Ca2+ signalling mediated by inositol 1,4,5-trisphosphate]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Jaimovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al-Mourabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Goudey-Perriere, E. Benoit, C. Bon &amp; S. Puiseux-Dao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Envenimations, Intoxinations (Coll. Rencontres en toxinologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Librairie Lavoisier, Paris, France, pp.141-152, 2004, ISBN : 2-7430-0749-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR PREPARING AMINES FROM ALDEHYDES AND KETONES BY BIOCATALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3649246A1; US11118200B2. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid synthesis of AMFC-derived amides using supported gold nanoparticles and acyl-coenzyme A ligases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la molécule à sa synthèse : de la chimie biomimétique à la biocatalyse à l’ère de la génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie thérapeutique. Université Evry-Val d'Essonne; Université Paris Saclay, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04328810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover Feature: Expanding the Substrate Scope of Native Amine Dehydrogenases through In Silico Structural Exploration and Targeted Protein Engineering (ChemCatChem 22/2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Marynberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163178v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Gamonet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zaparucha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne-Vaxelaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.409" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645174v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Elis&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ducrot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;heust" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bastard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey-Jouenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49009-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742015v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josemarco Mendoza-Avila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker D&#246;ring" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bouzon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dubois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Knaus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c04356" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489511v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Capra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leli&#232;vre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Tour&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fctls.2024.1360129" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05047158v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Caparco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bommarius" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.5248" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178006v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Jongkind" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fctls.2023.1105948" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03781286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Bennett" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Marynberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202200880" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177991v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Mayol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202101576" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne&#8208;vaxelaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Grogan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200136" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bommarius" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fctls.2021.781284" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178012v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Zhen Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01062-19" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000870" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03664095v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bessonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pellouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.686362" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Petit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jouenne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000094" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167114v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Balandras" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Petit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901870" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945525v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Beloti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Frese" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan P Turkenburg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-019-0249-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03026562v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Domergue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Erdmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-019-0898-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329545v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Laurent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02668" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323767v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard-H&#233;laine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9018-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04311404v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/56926" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02132779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet-Turpault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2397" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167194v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peruch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201600934" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177990v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CY01625A" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504052v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bordier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tricot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.05.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504067v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Alexander Thil Smith" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1387" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945552v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Ermolenko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Zhaoyu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lejeune" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ratinaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol4036177" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503873v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Besnard-Gonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201201098" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BA2AA7521A19E3E5677061D1F1D0DC374696E52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370561v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabbair Mohammad" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dhambri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gori" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vaxelaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Sorin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340164" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579105v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lechaplais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Perchat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022918" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634135v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ermolenko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moriou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100112" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HQLLZJMK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03137933v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellinzoni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.253260" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503069v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Fonknechten" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perchat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tricot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lechaplais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01777-08" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371104v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Souquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Lannou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Ardisson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Royer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900262" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771637v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Mourabit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265603v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Appenzeller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debitus" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol702866m" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222016v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Martin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Adeline" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666711v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaspard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nylen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2007.02.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078488v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boury-Esnault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol0608092" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739424v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04431029v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Michaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nonglaton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327790v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meheust" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327737v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04431030v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Anxionnaz-Minvielle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04431033v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327765v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405375v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tour&#233; Oc&#233;ane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capra Nikolas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leli&#232;vre Chlo&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fossey Aur&#233;lie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergne-Vaxelaire Carine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328280v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360123v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Eddy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Eric" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315412v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328578v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359840v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328296v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328324v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327878v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315453v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328306v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303639v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dubois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Saaidi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303631v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303622v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04887307v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Drabo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Anxionnaz-Minvielle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328913v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M.M. Mouterde" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360074v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360138v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328699v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405342v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thunnissen Andy-Mark" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328842v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359878v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360034v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354478v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150687v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vaxelaire-Vergne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010450-00001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184032v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Girard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Jaimovich" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Mourabit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171875v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564032v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bisel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bassut" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lancien" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04328810v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299738v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163178v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Gamonet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zaparucha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne-Vaxelaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.409" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645174v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Elis&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ducrot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;heust" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bastard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey-Jouenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49009-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742015v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josemarco Mendoza-Avila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker D&#246;ring" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bouzon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dubois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Knaus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c04356" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489511v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Capra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leli&#232;vre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Tour&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fctls.2024.1360129" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05047158v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Caparco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bommarius" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.5248" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178006v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Jongkind" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fctls.2023.1105948" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Mayol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202101576" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03781286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Bennett" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Marynberg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202200880" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne&#8208;vaxelaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Grogan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200136" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bommarius" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fctls.2021.781284" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178012v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Zhen Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01062-19" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000870" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03664095v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bessonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pellouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.686362" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Petit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jouenne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000094" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167114v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Balandras" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Petit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901870" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945525v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Beloti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Frese" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan P Turkenburg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-019-0249-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03026562v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Domergue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Erdmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-019-0898-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329545v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Laurent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02668" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323767v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard-H&#233;laine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9018-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04311404v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/56926" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02132779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet-Turpault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2397" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167194v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peruch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201600934" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177990v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CY01625A" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504052v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bordier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tricot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.05.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQKHT0SH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504067v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Alexander Thil Smith" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1387" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945552v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Ermolenko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Zhaoyu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lejeune" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ratinaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol4036177" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503873v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Besnard-Gonnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201201098" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BA2AA7521A19E3E5677061D1F1D0DC374696E52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370561v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabbair Mohammad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dhambri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gori" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vaxelaire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Sorin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340164" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579105v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lechaplais" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Perchat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022918" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634135v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ermolenko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moriou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100112" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HQLLZJMK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03137933v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellinzoni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.253260" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503069v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Fonknechten" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perchat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tricot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lechaplais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01777-08" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371104v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Souquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Lannou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Ardisson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Royer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900262" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771637v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Mourabit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265603v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Appenzeller" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Martin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debitus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol702866m" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222016v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Adeline" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666711v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaspard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nylen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2007.02.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078488v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boury-Esnault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol0608092" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739424v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04431029v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Michaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nonglaton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327790v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meheust" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327737v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04431030v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Anxionnaz-Minvielle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04431033v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327765v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405375v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tour&#233; Oc&#233;ane" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capra Nikolas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leli&#232;vre Chlo&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fossey Aur&#233;lie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergne-Vaxelaire Carine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328280v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360123v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Eddy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Eric" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315412v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328578v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359840v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328296v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328324v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327878v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315453v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328306v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303639v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dubois" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Saaidi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303631v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303622v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04887307v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Drabo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Anxionnaz-Minvielle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328913v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M.M. Mouterde" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360074v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360138v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328699v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405342v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thunnissen Andy-Mark" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328842v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359878v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360034v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354478v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150687v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vaxelaire-Vergne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010450-00001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184032v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Girard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Jaimovich" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Mourabit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171875v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564032v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bisel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Martin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bassut" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lancien" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04328810v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299738v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>