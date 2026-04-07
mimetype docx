--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1248,287 +1248,287 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la compréhension en CM2 dans l'académie de Versailles</w:t>
+                <w:t xml:space="preserve">Influence of road traffic noise peaks on reading task performance and disturbance in a laboratory context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Bishop</w:t>
+                <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Boudet</w:t>
+                <w:t xml:space="preserve">Mehdi Regragui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Cousson</w:t>
+                <w:t xml:space="preserve">Romain Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Fournier-Gassie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Royer</w:t>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Varia, 104, pp. 129-156. </w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48464/ef-104-06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2021057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03777458v1</w:t>
+                <w:t xml:space="preserve">hal-03704592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of road traffic noise peaks on reading task performance and disturbance in a laboratory context</w:t>
+                <w:t xml:space="preserve">Évaluation de la compréhension en CM2 dans l'académie de Versailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lavandier</w:t>
+                <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Regragui</w:t>
+                <w:t xml:space="preserve">Kévin Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Dedieu</w:t>
+                <w:t xml:space="preserve">Christelle Cousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fournier-Gassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6, </w:t>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Varia, 104, pp. 129-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/aacus/2021057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48464/ef-104-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03704592v1</w:t>
+                <w:t xml:space="preserve">halshs-03777458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner le développement durable exige approche transversale et prise en compte de la complexité. Une équipe pluridisciplinaire a relevé le défi et a participé à l’élaboration d’un module professionnel à destination des enseignants du premier degré</w:t>
               </w:r>
@@ -1609,51 +1609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre des histoires en cours préparatoire : l’exemple du « rappel de récit accompagné »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2457,51 +2457,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa</w:t>
+              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2003: GLOSSA 85, pp.4-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03791027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3074,51 +3074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053977v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053995v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Billot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ebran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02116370v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956492v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec Breton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Col&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Gombert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737525v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02116367v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Demont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956107v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouyaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777458v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Boudet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cousson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fournier-Gassie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-104-06" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704592v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Regragui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dedieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2021057" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Labinal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891031v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boiron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Schmehl-Posta&#239;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1157" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02051964v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather E. Hilton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Hilton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/eurosla.14.03hil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02071782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec-Breton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Besse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-40602010000300006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791026v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.465" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859140v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777551v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leuwers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Casalis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2004.29686" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784305v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113560v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03791054v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03789982v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053977v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053995v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Billot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ebran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02116370v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956492v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec Breton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Col&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Gombert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737525v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02116367v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Demont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956107v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouyaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Regragui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dedieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2021057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777458v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Boudet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cousson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fournier-Gassie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-104-06" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Labinal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891031v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boiron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Schmehl-Posta&#239;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1157" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02051964v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather E. Hilton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Hilton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/eurosla.14.03hil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02071782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec-Breton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Besse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-40602010000300006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791026v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.465" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859140v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777551v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leuwers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Casalis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2004.29686" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784305v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113560v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03791054v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03789982v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>