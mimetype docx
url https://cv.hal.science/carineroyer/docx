--- v1 (2026-04-07)
+++ v2 (2026-05-17)
@@ -66,2566 +66,2786 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel est l’effet de l’écriture sur tablette tactile pour réduire les difficultés d’apprentissage des différentes formes des lettres chez les enfants de 5 ans ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Gheffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlie Alcindor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Internationales de la Psychologie Différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Boulogne-Billancourt, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cognition of word recognition: is phonology more important than the actual letters ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Brasdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Human and Artificial Rationalities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élèves allophones sont-ils des élèves à besoins éducatifs particuliers ?, réflexion sur la notion de &amp;quot;besoin&amp;quot; dans le paradigme EBEP&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Champain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque " Questionner la catégorie d’ « élèves à besoins éducatifs particuliers » (EBEP) du point de vue des sciences sociales : perspectives critiques, théoriques, empiriques".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE de l'Université de Franche-Comté, Bensançon., Jun 2023, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On-line investigations of inference production in skilled and less-skilled ten years old children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th Annual Meeting of the Society for Text and Discourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Kassel, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet du bilinguisme sur le développement des connaissances métalinguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marec Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Reder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Demont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès SFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement des compétences morphologiques précoces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marec Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Reder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Demont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès SFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphological processing of young dyslexic readers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marec Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bouyaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference 20th Biennial ISSBD Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Wurzburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluer les connaissances linguistiques : exemple des connaissances morphologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marec Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque L’évaluation des apprentissages : articulation entre psychologie cognitive et pratiques enseignantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of inferential processes in children: the role of information accessibility in reading comprehension situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Guéraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Cognitive Psychology 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Sheffield - UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does learning to write allographs on a touchscreen tablet stimulate the development of the abstract identity of letters in 5-year-old pre-readers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Labat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th meeting of the European Society for Cognitive Psychology Conference (ESCOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Sheffield - UK, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letter position processing effect in children aged 7-11 years’ reading of French words aged: Cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ebran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th meeting of the European Society for Cognitive Psychology Conference (ESCOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Sheffield - UK, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations among specific linguistic, general cognitive skills and difficulties in word identification with very poor readers: a comparative study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th meeting of the European Society for Cognitive Psychology Conference (ESCOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological knowledge in learning to read</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emile Gombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVII International Congress of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Stocholm, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956492v1</w:t>
-              </w:r>
-[...600 lines deleted...]
-                <w:t xml:space="preserve">hal-04956772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of road traffic noise peaks on reading task performance and disturbance in a laboratory context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Regragui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/aacus/2021057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la compréhension en CM2 dans l'académie de Versailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Cousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fournier-Gassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Varia, 104, pp. 129-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48464/ef-104-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03777458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner le développement durable exige approche transversale et prise en compte de la complexité. Une équipe pluridisciplinaire a relevé le défi et a participé à l’élaboration d’un module professionnel à destination des enseignants du premier degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Urgence écologique : un défi pour l’école Et la formation ?, N° 560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre des histoires en cours préparatoire : l’exemple du « rappel de récit accompagné »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Schmehl-Postaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55, pp.87 - 107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/reperes.1157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01891031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of complexity in primary school L2 English learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather E. Hilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSLA Yearbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14, pp.65-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of complexity in primary school L2 English learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Hilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSLA Yearbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14, pp.65-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/eurosla.14.03hil⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03777557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conscience morphologique est-elle une variable importante dans l'apprentissage de la lecture?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educar em Revista</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 38, pp.73-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/S0104-40602010000300006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A consciencia morfologica e una variavel importante na aprendizagem da leitura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Educar Em Revista</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 38, pp.73-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Status of Mute Letters in French : Simple Graphemes or Part of Complex Graphemes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 16, Vol. 2, 2005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cpl.465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03791026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the status of mute letters in French : simple graphemes or part of complex graphemes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Psychology Letters/Behaviour, Brain and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.16 vol 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les connaissances morphologiques dérivationnelles et l'apprentissage de la lecture chez l'apprenti-lecteur français du CP au CE2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leuwers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 104 (4), pp.701-750. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/psy.2004.29686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03777551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement morphologique et lecture : une stratégie compensatoire pour les dyslexiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2003: GLOSSA 85, pp.4-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03791027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie des mots et apprentissage de la lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emile Gombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rééducation orthophonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 213, pp.57-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2635,111 +2855,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de la compréhension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Guéraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de Psychologie du développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2749,185 +2969,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissances morphologiques dérivationnelles et apprentissage de la lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Savoie Mont Blanc, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03791054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la régularité phonologie/orthographe et de l'homophonie sur une tâche de détection de lettres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Dijon, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03789982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3074,51 +3294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053977v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053995v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Billot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ebran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02116370v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956492v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec Breton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Col&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Gombert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737525v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02116367v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Demont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956107v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouyaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Regragui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dedieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2021057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777458v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Boudet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cousson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fournier-Gassie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-104-06" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Labinal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891031v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boiron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Schmehl-Posta&#239;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1157" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02051964v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather E. Hilton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Hilton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/eurosla.14.03hil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02071782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec-Breton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Besse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-40602010000300006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791026v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.465" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859140v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777551v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leuwers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Casalis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2004.29686" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784305v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113560v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03791054v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03789982v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gheffar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlie Alcindor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610193v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Brasdu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jacquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737525v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02116367v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956526v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec Breton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reder" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Demont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956735v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956107v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouyaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304420v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053977v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Billot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ebran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02116370v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Col&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Gombert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704592v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Regragui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dedieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2021057" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777458v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Boudet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cousson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fournier-Gassie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-104-06" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199825v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Labinal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boiron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Schmehl-Posta&#239;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1157" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02051964v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather E. Hilton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777557v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Hilton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/eurosla.14.03hil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02071782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec-Breton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Besse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-40602010000300006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784309v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791026v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.465" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859140v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777551v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leuwers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Casalis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2004.29686" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791027v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784305v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113560v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03791054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03789982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>