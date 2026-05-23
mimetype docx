--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (80)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -370,14328 +370,14596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agricultural transitions and the dynamics of specialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigne Inrae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 93, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol93-art01-GB⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avancées récentes en Microéconomie Appliquée. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kamionka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick l'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, AVANCÉES DE LA RECHERCHE EN MICROÉCONOMIE APPLIQUÉE À L’OCCASION DES XXXVIIIes JMA (Rennes 2022), 74 (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Credit Market Imperfections, Urban Land Rents and the Henry George Theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Masclet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moizeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Avancées de la recherche en microéconomie appliquée à l'occasion des XXXVIIIe JMA (Rennes 2022), 74 (5), pp.681-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.745.0681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04405036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avancées récentes en microéconomie appliquée. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kamionka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2023, Revue Economique, 74 (5), pp.667-672. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reco.745.0667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Export Duration Puzzles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendkouni Jean‐baptiste Zongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 105 (2), pp.453-478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ajae.12321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05584324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Roberto Brunetti</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who Lives Where in the City? Amenities, Commuting and Income Sorting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans R A Koster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-François Thisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Urban Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128, pp.103394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jue.2021.103394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03379541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of raw material substitution on the facility location decision under a carbon tax policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mechouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Fabien Moizeau</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtl.2021.100061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03517835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russian Food Embargo and the Lost Trade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cheptea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (2), pp.684-718</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbon tax and sustainable facility location: The role of production technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hovelaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Mechouar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 224, pp.107562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2019.107562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155319v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétitivité internationale du secteur agroalimentaire français. C’est quoi le problème ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des Mines (1947)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, réalités industrielles (Mai 2020), pp.In Press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Export decision under risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Claude de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Célia Disdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2019.103342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">City size and the risk of being unemployed. Job pooling vs. job competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sanch-Maritan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77, pp.222-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2019.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban spatial structure, transport-related emissions and welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gaté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (In progress (May 2018)), pp.29-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeem.2018.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01717983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertical ownership and export performance: firm-level evidence from the food industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Turolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 100 (1), pp.46-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajae/aax071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local Food, Urbanization, and Transport-related Greenhouse Gas Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (1), pp.75-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jors.12299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-localisation des différentes productions animales en Europe : l’exception française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (3), pp.219-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité des services rendus par les territoires à forte densité d'élevages, trois cas d'étude en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Boixadera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ortis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (4), pp.303-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.4.2261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public quality standards and the food industry’s structure in a global economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (2), pp.141-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-016-0012-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Nature and Magnitude of Cost Economies in Hog Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (4), pp.465-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/agec.12245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial to the special issue in memory of Jean-Pierre Huiban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sevestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (2), pp.85-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-016-0025-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les logiques économiques de la spécialisation productive du territoire agricole français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36, pp.27-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to make the metropolitan area work? Neither big government, nor laissez-faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-François Thisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Public Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 134, pp.100-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpubeco.2015.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quality standards, industry structure and welfare in a global economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 98 (5), pp.1432-1449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajae/aaw039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concentration spatiale des productions animales: peut-il en être autrement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tech Porc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25, pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thirty years of European research on international trade in food and agricultural products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (01), pp.91-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S196696071500106X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concentration spatiale des productions animales: peut-il en être autrement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techni Porc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Septembre-Octobre (25), pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agglomeration, city size, and crime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Zénou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.62-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2015.08.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spécialisation territoriale et concentration des productions animales européennes : état des lieux et facteurs explicatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (1), pp.5-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomenclature de produits et concordance dans le temps: Procédure de correction et analyses de sensibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Turolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014/5 (343), pp.87-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.4466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agricultural Prices, Selection, and the Evolution of Food Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Le Mener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 96 (3), pp.884-902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajae/aat080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livestock farming and nitrogen within the economic and social context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Nicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Bourblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), pp.20-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040470014000260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01137456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitrogen flows and livestock farming: lessons and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (S 1), pp.68-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040470014000314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe vieillit : une seconde jeunesse pour la campagne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mousli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (146), pp.39-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs.146.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taxe carbone globale, effet taille de marché et mobilité des firmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Exbrayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Avancées de la recherche en microéconomie appliquée à l'occasion des XXXVIIIe JMA (Rennes 2022), 74 (5), pp.681-703. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 2 (64), pp.264-278</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Carl Gaigne</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does input trade liberalization boost downstream firms' exports? Theory and firm-level evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Le Mener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejtl.2021.100061⟩</w:t>
+              <w:t xml:space="preserve">Journal of International Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 90 (2), pp.391-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinteco.2013.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trade costs and international strategy of firms: the role of endogenous product differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (6), pp.1023-1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2012.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are compact cities environmentally friendly?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-François Thisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Urban Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 128, pp.103394. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jue.2021.103394⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 72 (2–3), pp.123-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jue.2012.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Anne-Célia Disdier</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les logiques économiques de la spécialisation productive du territoire agricole français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22, pp.185-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/fchc-6504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation des filières animales et environnement. Vingt ans après la directive nitrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (4), pp.233-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does regulation of manure land application work against agglomeration economies? Theory and evidence from the French hog sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 94 (1), pp.116-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajae/aar121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effects of labour unions on international capital tax competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Exbrayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Economics / Revue Canadienne d'Économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (4), pp.1480-1503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1540-5982.2012.01746.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augmentation des importations : menace ou opportunité pour les firmes agro-alimentaires du Grand Ouest ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Persillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Observatoire des IAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 103, pp.22-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnement et concentration géographique des productions animales : quels effets sur la compétitivité de l'Ouest de la France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejla Ben Arfa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Série Les Focus PSDR3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The gains from preferential tax regimes reconsidered</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Wooton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (1), pp.59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2010.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regional production adjustments to import competition. Evidence from French agro-industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bagoulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 92 (4), pp.1040-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajae/aaq053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure du commerce intra-firme, intégration des marchés et harmonisation fiscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (5), pp.895-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.615.0895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Industry location and welfare when transport costs are endogenous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Behrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-François Thisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Urban Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 65 (2), pp.195-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jue.2008.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aging nations and the future of cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-François Thisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (4), pp.663-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9787.2009.00629.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unemployment duration, city size, and the thightness of the labor market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (3), pp.266-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2009.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trade integration and the destination of subsidies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Exbrayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (4), pp.407-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rel.754.0407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localisation rurale des activités industrielles. Que nous enseigne l'économie géographique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 87 (2), pp. 101-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00353037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localisation rurale des activités industrielles. Que nous enseigne l’économie géographique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 87 (2), pp.101-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localisation rurale des activités industrielles. Que nous enseigne l’économie géographique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 87, pp.101-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trade and the structure of cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takatoshi Tabuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-François Thisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Urban Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 62 (3), pp.383-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jue.2006.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension rurale du deuxième pilier : une politique territorialisée de l’agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2-3, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technical Change and Agglomeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (3), pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Globalization, Asymmetric Tax Competition, and Fiscal Equalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (5), pp.901-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9779.2007.00337.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00176385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Countries, regions and trade: on the welfare impacts of economic integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Behrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmarco I.P. Ottaviano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-François Thisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Economic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 121, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2019.103342⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 51 (5), pp.1277-1301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2006.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Carl Gaigné</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00754213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technical change and agglomeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (2), pp.684-718</w:t>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (3), pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension rurale du deuxième pilier : une politique territorialisée de l’agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youcef Mechouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2-3, pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Carl Gaigné</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01485716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technical change and agglomeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des Mines (1947)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, réalités industrielles (Mai 2020), pp.In Press</w:t>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (3), pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00186767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilité des ménages versus mobilité des entreprises : de nouvelles marges de manœuvre pour l'action stratégique de l'État en direction des régions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouhoub Mouhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Begg Lain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2019.05.002⟩</w:t>
+              <w:t xml:space="preserve">Horizons stratégiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.44-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hori.001.0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01485715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How density economies in international transportation link the internal geography of trading partners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Behrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Gaté</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmarco I.P. Ottaviano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-François Thisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeem.2018.01.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Urban Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60 (2), pp.248-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jue.2006.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is remoteness a locational disadvantage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Behrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Latouche</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmarco I.P. Ottaviano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-François Thisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajae/aax071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (3), pp.347-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jeg/lbi024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Carl Gaigne</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“The ‘genome’ of NEG models with vertical linkages”: a comment on the welfare analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Regional Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jors.12299⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (2), pp.141-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jeg/lbl002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agglomeration and welfare: The core-periphery model in the light of Bentham, Kaldor, and Rawls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...609 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Robert-Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-François Thisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Public Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 134, pp.100-113. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpubeco.2015.12.002⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 90 (1-2), pp.325-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpubeco.2004.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00754181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différenciation spatiale des dépenses communales en matière d’équipements publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Larue</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lecat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18-19 (1-2), pp.209-237</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Density (dis)economies in transportation: revisiting the core-periphery model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Behrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
-              </w:r>
-[...3311 lines deleted...]
-                <w:t xml:space="preserve">Carl Gaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 18 (3), pp.1-5</w:t>
+              <w:t xml:space="preserve">, 2006, 18 (5), pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondialisation, concurrence et métropoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-François Thisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 86, pp.47-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution récente de l'emploi industriel dans les territoires ruraux et urbains : une analyse structurelle géographique sur données françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, pp.3-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de la dynamique territoriale de l’industrie. Le rôle de la demande de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 76, pp.49-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration et inégalité régionales : une relation en U inversé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2004/3 (99), pp.113-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecoi.099.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces ruraux et la politique d'aménagement du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 2-3, pp.1-4</w:t>
+              <w:t xml:space="preserve">, 2003, 1-2, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01485722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu d'ouvrage - The Spatial Economy: Cities, Regions and International Trade.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques-François Thisse</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 65, pp.65-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Riou</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique de régulation de l'Etat : quelle place pour les espaces ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 18 (3), pp.1-5</w:t>
+              <w:t xml:space="preserve">Economie et Humanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 362, pp.34-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Carl Gaigne</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agglomération et politiques régionales de soutien de l'offre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2-3, pp.1-4</w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 112 (1), pp.47-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...263 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appariement et stabilité de la relation d'emploi dans les espaces ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
-              </w:r>
-[...736 lines deleted...]
-                <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 1, pp.3-30</w:t>
+              <w:t xml:space="preserve">, 2000, 5, pp.821-840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...569 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (75)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promoting Domestic Industry. Quantifying the Effects of Reducing Labor Cost and Upgrading Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Turolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouamra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop CREM-CREST-SMART</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promoting Domestic Industry. Quantifying the Effects of Reducing Labor Cost and Upgrading Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Turolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouamra - Mechemache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-European Trade Study Group (ETSG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Ghent, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COMPétitivité des filières ANImales françaises: une synthèse des résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commission Filiere animale FranceAgriMer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FranceAgriMer. FRA., Sep 2019, 23 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product quality and export volatility in international trade: an empirical assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Turolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Conference on "Industrial Organization and the Food Industry“</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of raw material substitution on sustainable facility location under carbon tax policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Mechouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hovelaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGI QUALITA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02129628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the competitiveness effects of quality labels: Evidence from French cheese industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Emlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. International conférence of agricultural economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT., 2018, Vancouver, Canada. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durabilité des systèmes alimentaires urbains, nouveaux enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France. 7 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisation et Développement Durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificialisation : constats et analyse des déterminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Commissariat Général au Développement durable (CGDD). FRA., Feb 2018, Paris, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Durabilité des systèmes alimentaires urbains, nouveaux enjeux</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agricultural Volatility and Market Power in Food Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Le Mener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. congrès de l’EAAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2017, Parme, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russian food embargo and changes in agri-food export patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cheptea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Workshop MAD "Macro/microeconomics of Agriculture and Development"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris Jourdan Sciences Economiques (PSE). FRA.; Société Française d'Economie Rurale (SFER). FRA.; Centre d'Etudes Prospectives et d'Informations Internationales (CEPII). FRA.; Université de Reims Champagne Ardenne (URCA). FRA.; Université de Reims Champagne Ardenne (URCA). Reims, FRA. Université de Reims Champagne Ardenne (URCA), FRA., Nov 2017, Paris, France. 48 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russian food embargo and changes in agri-food export patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cheptea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Annual Conference of the Romanian Academic Economists from Abroad (ERMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Babes-Bolyai University. Cluj-Napoca, ROU., Jul 2017, Cluj-Napoca, Romania. 19 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trade margins and product quality adjustments to non-tariff measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse School of Economics (TSE). FRA., Nov 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quality and export performance: Evidence from cheese industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Emlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">145. EAAE Seminar “Intellectual Property Rights for Geographical Indications: What is at Stake in the TTIP?”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Apr 2015, Parma, Italy. 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localisation et dynamiques de concentration des productions animales en Europe : état des lieux et facteurs explicatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque SFER "Structures d'exploitation et exercice de l'activité agricole : continuités, changements ou ruptures ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Rennes, France. 16 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Producer organizations and members performance in hog production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2015 AAEA &amp; WAEA Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agricultural and Applied Economics Association (AAEA). USA.; Western Agricultural Economics Association (WAEA). USA., Jul 2015, San Francisco, United States. 21 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature et amplitude des économies de coûts en production porcine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Physiologie, Environnement et Génétique pour l'Animal et les Systèmes d'Elevage (1348).; Institut National de Recherche Agronomique (INRA). UMR Toxicologie Alimentaire (1331).; Institut du Porc (IFIP). FRA., Feb 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localisation des productions agricoles: Constats et Enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire INRA Confédaration Paysanne "Localisation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Confédération Paysanne. FRA., Oct 2014, Arras, France. 20 diapos</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feeding the Cities and Greenhouse Gas Emissions: A New Economic Geography Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WCERE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétitivité des filières animales. Constats et enjeux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche en génétique animale : réussite et perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Fréjus, France. 40 diapos</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertical Ownership and Trade: Firm-level evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Turolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire CREATE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval. CAN., Nov 2014, Québec, Canada. 32 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Nature and Magnitude of Cost Economies in Hog production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. EAAE Congress: "Agri-Food and Rural Innovations for Healthier Societies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2014, Ljubljana, Slovenia. 13 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feeding the Cities and Greenhouse Gas Emissions: A New Economic Geography Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th EAAE Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ljubljana, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to make the metropolitan areas work: neither big government nor laissez-faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-François Thisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIV April Academic Conference on Social and Economic Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Moscou, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00828729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbanisation et sécurité alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisation et sécurité alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, United Nations Educational Scientific and Cultural Organization (UNESCO). INT., 2013, Montpellier, France. 27 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétitivité internationale des industries françaises des filières animales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les filières animales au défi de la compétitivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Mixte Technologique "Économie des filières animales" (RMT Économie des filières animales). Paris, FRA., Dec 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbanization and impact on sustainability of agrifood systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainable Diet and Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belgian Nutrition Society. BEL., May 2013, Lille, France. 14 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets environnementaux et sociaux de la géographie économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Localisation des activités économiques et développement durable des territoires, Ministère de l’Ecologie du Développement durable et de l’Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l'Ecologie, du Développement et de l'Aménagement Durables et de l'Energie (MEDADE). Internationnal, FRA., Jun 2013, Paris, France. 20 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logique économique de la spécialisation productive des territoires agricoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Négoce Agricole Centre-Atlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Négoce Agricole Centre-Atlantique. Limoges, FRA., May 2013, Limoges, France. 15 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Location and Export Performance.Theory and empirical evidence from food rms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Marcias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. PhD de l’EAAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Louvain, Belgium. pp.37 P</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertical ownership and trade: Firm-level evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Turolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26. Annual congress of the (EEA) - 65. European Meeting of the Econometric Society (ESEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Economic Association and Econometric Society. USA.; Centre d'Études et de Recherches sur le Développement International - Clermont Auvergne (CERDI). FRA.; Aarhus University [Aarhus]. DNK.; European Association of Agricultural Economists (EAAE). INT., Jun 2013, Gothenburg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to make the metropolitan areas work: neither big government nor laissez-faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-François Thisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème wokshop SEBAGATE, 28-29 avril 2014, Shanghai, Chine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beijing Normal University (BNU). CHN., Apr 2013, Moscou, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01096224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to make the metropolitan area work ? Neither big government, nor laissez-faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-François Thisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Economic Theory Conference (PET13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00941063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logique économique de la spécialisation productive des territoires agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefour de l’Innovation Agronomique (CIAG) "Associer productions animales et végétales pour des territoires agricoles performants"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Poitier, France. pp.14 slides</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les logiques économiques de la spécialisation productive du territoire agricole français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefour de l’Innovation Agronomique (CIAG) "Associer productions animales et végétales pour des territoires agricoles performants"les et végétales pour des territoires agricoles performants"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Direction scientifique Plantes et Produits du Végétal (1028)., Oct 2012, Poitiers, France. 14 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux des industries agroalimentaires en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Banque de France - Université Rennes 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 1 (UR1). Faculté des sciences économiques, Rennes, FRA., Oct 2012, Rennes, France. 37 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficacité des politiques environnementales et localisation des activités agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Approches Economiques des Dynamiques Urbaines Politiques publiques, interactions et enjeux environnementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l’Ecologie et du Développement durable. PUCA, Paris, FRA., Nov 2012, Paris, France. 24 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment on nitrogen flows in livestock farming system in France. Main issues and options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rechauchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Aarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference Planet under pressure : New knowledge, towards solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, London, United Kingdom. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbanisation et ré-organisation des systèmes alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Rendez-vous de l'INRA au SPACE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPACE (SPACE). FRA., Sep 2012, Rennes, France. 15 diapos</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feeding the Cities and GHG emissions: Beyond the Food Miles Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thematic Meeting of the French Economic Association: Economic Geography and Public Policies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertical Ownership and Trade: Firm-level evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Turolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. Annual conference ETSG 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Trade Study Group (ETSG). INT., Sep 2012, Louvain, Belgium. 62 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les flux d'azote en élevage de ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Aarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris (FR), France. pp.41-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are compact cities environmentally friendly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-François Thisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51st European Congress of the Regional Science Association International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taxe carbone globale, effet taille de marché et mobilité des firmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Exbrayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60e Congrès de l'Association Française de Science Economique (AFSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are compact cities environmentally friendly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-François Thisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Economics Day Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00536482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economies d'agglomération et coûts de la concentration. Dynamiques de localisation des systèmes d'élevage intensifs : le cas de la production porcine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Abildtrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'Académie d'Agriculture de France : Elevages intensifs et environnement. Les effluents : menace ou richesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How labor market rigidities shape business taxation in a global economy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Exbrayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Annual SEBA-GATE Workshop, Beijing Normal University, Beijing, 17-18 mai 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Pékin, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00492693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localisation, transport et emissions de gaz a effet de serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, Lyon, France. 7 p</w:t>
+              <w:t xml:space="preserve">, Fondation Scientifique de Lyon. FRA., Nov 2010, Lyon, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...1251 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Globalization, tax policies and labour market regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Exbrayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...2204 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53ème colloque de la North American Regional Science Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relation between economic integration and the pattern of public spending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLIème colloque de l' ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trade integration and the pattern of public spending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Exbrayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de l'AFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade liberalization and regional location: evidence from the French agroindustry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bagoulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Colloque ASRDLF : Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2009, Clermont - Ferrand, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trade liberalization and tax competition with labor market imperfections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigne</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'économie publique, à la Maison des Sciences Economiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00270016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the efficiency of decentralized conservation policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is Decentralization of Agri-Environmental Policy Welfare Enhancing? Program for Environmental and Resource Economics seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Urbana-Champaign, United States. 33 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How labor market rigidities shape business taxation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57ème congrès annuel de l'AFSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00332659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How labor market rigidities shape business taxation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPNASTA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00332660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension rurale du deuxième pilier : une politique territorialisée de l’agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée INRA-SAE2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is decentralization of agri-environmental policy welfare enhancing ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Iowa State University</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hearthland Environnemental and Resource Economics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Ames, United States. 23 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trade integration, strategic tax policy and labour market regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Exbrayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème conférence de l'APET (Association of Public Economic Theory)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Nashville, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00162769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade integration, tax policies and labour market regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24èmes journées de Mircroéconomie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00162542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...108 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trade integration, tax policies and labour market regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...189 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIth doctoral meeting in International Trade and International Finance (RIEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00162791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial location and labour demand: a history of change between agglomeration and dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Core. Center For Operations Research And Econometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Cities and globalization. CORE 40 years</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Louvain la Neuve, Belgium. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade integration and the destination of public expenditures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ZEW (Centre for European Economic Research) Summer Workshop "EU Countries in Fiscal Competition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade integration and the destination of public expenditures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Economic Association and the Econometric Society European Meetings (EEA-ESEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globalization, Tax Competition and Fiscal Equalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'économie Publique Louis-André Gérard-Varet - Public Economic Theory meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomeration and incomplete information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Callois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVth Spring School in Economic Geography, Paris, 8-10 June 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade costs versus urban costs. Do jobs move to the suburbs or to the sticks ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51. Annual North American meetings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Seattle, United States. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de la prise en compte du travail dans les théories de la localisation industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire : Travail et territoires. Confrontation d'approches disciplinaires en économie, histoire et sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Dijon, France. 17 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labor market and industrial location : evidence from French data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Huiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Séville, Spain. 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces ruraux et la politique d'aménagement du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée : Espaces ruraux et aménagement du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement technique et inégalités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51. Congrès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Paris, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des emplois industriels ruraux vs urbains : une analyse structurelle géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Colloque de l'ASRDLF : Tendances spatiales contemporaines et leur impact sur l'avenir des régions : ou la diversification régionale à l'épreuve des faits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Trois Rivières, Canada. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do labor costs and market size matter for local industrial specialization ? Evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Huiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Journées de micro-économie appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Nancy, France. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité économique et espace : les déterminants de la spécialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Huiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. Congrès de l'AFSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Paris, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional integration, inequalities and policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. North American meetings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, Chicago, United States. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation des activités en zone rurale : le rôle du marché foncier et du marché du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Congrès des économistes belges de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, Liège, Belgique. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation industrielle rurale versus urbaine et marchés imparfaits des facteurs de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. SESAME. Séminaire d'Etudes et de Statistiques Appliquées à la Modélisation en Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Dijon, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie Géographique et localisation industrielle rurale versus urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Esr. Département d'Economie Et Sociologie Ruralesrennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Sad. Département Des Systèmes Agraires Et Développementparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Formation Permanente. Mission Formasciencesparis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole-Chercheur : Economie spatiale et régionale. Application à l'agriculture, l'agro-alimentaire et l'espace rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1999, Le Croisic, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14701,124 +14969,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does input trade liberalization boost downstream firms exports?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Le Mener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Workshop of the ERCQ Research Network on SPAA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Ottawa, Canada. 18 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14828,296 +15096,296 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts et services issus des élevages européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 191 p., 2019, Matière à Débattre et Décider, 978-2-7592-2704-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-2705-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les pertes d'azote dans l'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Aarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 168 p., 2014, Matière à débattre et décider, 978-2-7592-2245-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15127,1471 +15395,1471 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade in agricultural and food products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Gouel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, , 2022, Handbook of Agricultural Economics, 978-0-323-98885-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.hesagr.2022.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Economic Geography and the City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-François Thisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manfred M. Fischer; Peter Nijkamp. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Regional Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.1179-1221, 2021, 978-3662607220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05584347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">chapitre 20 – Quelles opportunités de reconnexion entre animal et végétal à l’échelle des territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ramonteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques d’élevages et environnement : mesurer, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 376 p., 2019, Savoir Faire (Quae), 978-2-7592-3061-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation de la production alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'alimentation à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 234 p., 2015, 978-2-271-08300-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coûts environnementaux du développement périurbain : impact des configurations urbaines et des choix résidentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre en ville hors des villes : Synthèse du programme de recherche : La mobilité et le péri-urbain à l’impératif de la ville durable : ménager les territoires de vie des péri-urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUCA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13-978-2-11-138135-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New economic geography and the city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-François Thisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Regional Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 978-3-642-23431-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisation and the sustainability of food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Capt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Faguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Frappier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Esnouf, Marie Russel, Nicolas Bricas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food system sustainability : Insights from duALIne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.115-135, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industry location and welfare when transport costs are endogenous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian Behrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-François Thisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent developments in the economics of transport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1284 p., 2012, The International Library of Critical Writings in Economics series, 978 1 78100 649 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade and the structure of cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takatoshi Tabuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent developments in the economics of transport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1284 p., 2012, The International Library of Critical Writings in Economics series, 978 1 78100 649 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is remoteness a locational disadvantage?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian Behrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianmarco I.P. Ottaviano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-François Thisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent developments In the economics of transport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1284 p., 2012, The International Library of Critical Writings in Economics series, 978 1 78100 649 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbanisation et durabilité des systèmes alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Capt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Faguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208824v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Lise Frappier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une alimentation durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 288 p., 2011, Matière à débattre et décider, 978-2-7592-1671-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreign direct investment: lessons from panel data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The econometrics of panel data. Fundamentals and recent developments in theory and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 46, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer-Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Advanced Studies in Theoretical and Applied Econometrics, 978-3-540-75889-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-75892-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration urbaine, dispersion périurbaine et rurale de l'emploi industriel : une analyse structurelle géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concentration économique et ségrégation spatiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck University, 2005, 2-8041-4877-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16601,920 +16869,920 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aligning Competitiveness and Sustainability: How Border Adjustments Can Strengthen the EU’s Agricultural Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Leromain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Norbiato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Parenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Varaschin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05046970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appellations d’origine : un atout pour l’export ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Emlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre-Expertise de l'évaluation socio-économique du Grand Paris Express</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bergougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panos Tzieropoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmentation des importations : menace ou opportunité pour les firmes agro-alimentaires du Grand Ouest ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Persillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bagoulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taxe carbone globale, effet taille de marché et mobilité des ﬁrmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Persillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t>
+                <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00565146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How labor market rigidities shape business taxation in a global economy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Exbrayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00537021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economies d'agglomération et coûts de la concentration. Dynamiques de localisation des systèmes d'élevage intensifs : le cas de la production porcine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Abildtrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011, pp.1-4</w:t>
+              <w:t xml:space="preserve">2010, pp.49-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are compact cities environmentally friendly?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-François Thisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00456610v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localisation rurale des activités industrielles. Que nous enseigne l'économie géographique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...280 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00178551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17524,51 +17792,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land, Wealth, and Taxation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17594,73 +17862,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moizeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Credit Market Imperfections, Urban Land Rents and the Henry George Theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17686,2595 +17954,2595 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moizeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Standards Improve the Quality of Traded Products?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Célia Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Herghelegiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Export Duration Puzzles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendkouni Jean-Baptiste Zongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Income Sorting Across Space: The Role of Amenities and Commuting Costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans R A Koster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans R A Koster</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jacques-François Thisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Standards Improve the Quality of Traded Products?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Célia Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Herghelegiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Export Decision under Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Célia Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02332958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental regulation and eco-industry trade: Theory and evidence from the European Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lota-D Tamini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Competitiveness Effects of Quality Labels: Evidence from the French Cheese Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Emlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russian Food Embargo and the Lost Trade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Export Decision under Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Célia Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01661263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to make the metropolitan area work ? Neither big government, nor laissez-faire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-François Thisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00816405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxe carbone globale, effet taille de marché et mobilité des firmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00605831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The International Strategy of Firms: the Role of Endogenous Product Differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport liberalization: The right road to take?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian Behrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-François Thisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is remoteness a locational disadvantage?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian Behrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianmarco I.P. Ottaviano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-François Thisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localisation des activités économiques et stratégies de l'Etat à l'horizon 2015. Un scénario tendanciel et trois stratégies d'action régionale pour l'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Mouhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relation between economic integration and the pattern of public spending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005045v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution des emplois entre les territoires français dans un contexte de concurrence internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de la dynamique territoriale de l'industrie : le rôle de la demande de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2005</w:t>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commerce intra-firme de bien final et de bien intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02834085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Globalization, tax competition and fiscal equalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in rural versus urban manufacturing employment : a shift and share analysis on French data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2004</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agglomeration and welfare : the core periphery model in the light of Bentham, Kaldor and Rawls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2004</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robert-Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Thisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localisation rurale des activités industrielles. Que nous enseigne l'économie géographique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interregional and international trade : seventy years after Ohlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Behrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ottaviano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Thisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activité économique et espace : les déterminants de la spécialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Huiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02834072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regional integration, inequalities and public policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2003</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02826100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agglomération, bien-être et politiques régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2003</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Localisation rurale des activités industrielles. Que nous enseigne l'économie géographique ?</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport costs and rural industrialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2003</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02826088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economie géographique et localisation industrielle rurale versus urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2003</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...381 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20284,2477 +20552,2477 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The next reform of the CAP: The variables in the equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Stickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Parliament. AGRI Committee. 2024, 124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama des industries agroalimentaires 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétitivité des filières animales françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Turolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Hervé Dakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Inconnu. 2018, 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Batka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Beldame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt. 2016, 1032 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Synthèse de l’expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] auto-saisine. 2016, 127 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation et dynamiques de concentration des productions animales en Europe : état des lieux et facteurs explicatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2015, 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical ownership and export performance : firm-level evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Turolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2015, 66 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coûts environnementaux du développement périurbain: impact des configurations urbaines et des choix résidentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00956906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxe carbone globale, effet taille de marché et mobilité des firmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2013, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New economic geography and the city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-François Thisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2013, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les flux d’azote liés aux élevages : réduire les pertes, rétablir les équilibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Aarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Ministère de l'alimentation, de l'agriculture et de la pêche et Ministère de l'écologie, de l'énergie, du développement durable, des transports et du logement. 2012, 527 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural Prices, Selection, and the Evolution of Food Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Le Mener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2012, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les flux d’azote liés aux élevages : réduire les pertes, rétablir les équilibres. Synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rechauchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Aarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Ministère de l'alimentation, de l'agriculture et de la pêche et Ministère de l'écologie, de l'énergie, du développement durable, des transports et du logement. 2012, 527 p</w:t>
+              <w:t xml:space="preserve">[0] Ministère de l'alimentation, de l'agriculture et de la pêche et Ministère de l'écologie, de l'énergie, du développement durable, des transports et du logement. 2012, 73 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">[0] Ministère de l'alimentation, de l'agriculture et de la pêche et Ministère de l'écologie, de l'énergie, du développement durable, des transports et du logement. 2012, 73 p</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coûts environnementaux du développement périurbain : impact des configurations urbaines et des choix résidentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...93 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.65</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does the regulation of manure land application work against agglomeration economies? Theory and evidence from the French hog sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[University works] auto-saisine. 2011, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are compact cities environmentally friendly?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-François Thisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[University works] auto-saisine. 2010, 29 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regional production adjustments to import competition. Evidence from French agro-industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bagoulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[University works] auto-saisine. 2010, 24 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The gains from preferential tax regimes reconsidered</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Wooton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[University works] auto-saisine. 2010, 26 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unemployment duration, city size, and the thightness of the labor market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[University works] auto-saisine. 2009, 34 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques clés pour le succès du développement économique breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aging nations and the future of cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-François Thisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[University works] auto-saisine. 2009, 28 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attitudes towards foreign products and welfare with capital mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Callois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[University works] auto-saisine. 2009, 28 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foreign direct investment : lessons from panel data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[University works] auto-saisine. 2007, 43 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décentralisation, l’enjeu fiscal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trade integration and the destination of public expenditures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Exbrayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[University works] auto-saisine. 2006, 28 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developing the &amp;quot;outermost regions&amp;quot; of Europe: some lessons from economic geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Behrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Communauté Economique Européenne. 2006, 16 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...994 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22764,114 +23032,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie géographique et dispersion des activités productives. Contributions à l'analyse de la localisation industrielle en zone rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02831779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId470"/>
+      <w:footerReference w:type="default" r:id="rId476"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23018,51 +23286,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05584145v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Brunetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaigne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moizeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05513021v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Larue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.70001" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04576578v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol93-art01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285235v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kamionka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick l'Horty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512960v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.745.0667" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05584324v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendkouni Jean&#8208;baptiste Zongo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.12321" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04405036v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.745.0681" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517835v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mechouar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hovelaque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2021.100061" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379541v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans R A Koster" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Fran&#231;ois Thisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2021.103394" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624746v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Claude de Sousa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;lia Disdier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2019.103342" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cheptea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155319v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mechouar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2019.107562" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507223v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sanch-Maritan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2019.05.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717983v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Bo&#232;mont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gat&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2018.01.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623322v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Turolla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aax071" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Cara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fournier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jors.12299" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Letort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619833v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Boixadera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ortis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2261" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238428v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duvaleix-Treguer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12245" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578238v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-016-0012-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594858v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sevestre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-016-0025-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462771v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512068v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Riou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2015.12.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574927v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aaw039" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213738v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Z&#233;nou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2015.08.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209059v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Matthews" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S196696071500106X" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244500v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632905v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cariou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209055v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208985v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Le Roy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Harel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4466" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Le Mener" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aat080" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137456v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Nicourt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bourblanc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000260" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600720v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Peyraud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cellier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aarts" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000314" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189691v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gucher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mousli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.146.0039" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Exbrayat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Riou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208853v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus-Lozza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Le Mener" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2013.02.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136961v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanchard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mathieu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2012.07.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208810v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2012.04.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208842v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208860v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/fchc-6504" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208802v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Larue" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aar121" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208838v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Exbrayat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-5982.2012.01746.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462574v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Persillet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Daniel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643045v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Ben Arfa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Wooton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2010.08.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462426v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bagoulla" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aaq053" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664830v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.615.0895" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462390v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9787.2009.00629.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663616v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Behrens" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2008.11.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462526v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.754.0407" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462393v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2009.01.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462353v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353037v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201169v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416852v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takatoshi Tabuchi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2006.12.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00176385v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2007.00337.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GQCBMXZS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269128v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416853v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754213v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco I.P. Ottaviano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2006.08.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416856v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485716v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186767v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485715v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouhoub Mouhoud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begg Lain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Darmon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupuch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hori.001.0044" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665142v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2006.02.007" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W64NV465-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662285v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbl002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416854v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbi024" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754181v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robert-Nicoud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2004.12.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJV4K0P4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657226v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416840v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660081v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lecat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671785v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201103v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671265v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecoi.099.0113" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485722v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200973v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671092v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673834v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692531v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168618v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guerra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788216v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129628v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vigouroux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787541v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Emlinger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791680v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929023v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785147v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785144v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735114v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787225v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209053v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209052v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Carlier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794642v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208933v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208950v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208991v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410683v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208987v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208983v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410682v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828729v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208878v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208875v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208931v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208877v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209018v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208876v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208884v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marcias" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096224v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941063v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208827v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190254v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Aarts" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208825v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208828v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208826v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208845v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209021v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411688v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840613v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Peyraud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674356v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674375v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536482v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072372v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Larue" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492693v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812493v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375279v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375476v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462364v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375352v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270016v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332659v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462407v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332660v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162542v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939963v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Iowa State University" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162769v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815159v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162791v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820086v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Core. Center For Operations Research And Econometrics" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375284v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375283v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375502v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583632v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Callois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826291v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Thisse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832853v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Huiban" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829050v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826651v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827765v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827362v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association de Science R&#233;gionale de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828232v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828043v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837897v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842143v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838752v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840349v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et Sociologie Ruralesrennes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Sad. D&#233;partement Des Syst&#232;mes Agraires Et D&#233;veloppementparis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Formation Permanente. Mission Formasciencesparis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462583v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441512v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/115/9782759227051/impacts-et-services-issus-des-elevages-europeens" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2705-1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198252v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3898-reduire-les-pertes-d-azote-dans-l-elevage.html" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707237v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gouel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hesagr.2022.03.004" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05584347v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507224v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ramonteu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1606/9782759230624/pratiques-d-elevage-et-environnement" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209058v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=RpM8DwAAQBAJ&amp;amp;pg=PA325&amp;amp;lpg=PA325&amp;amp;dq=isbn+978-2-271-08300-5&amp;amp;source=bl&amp;amp;ots=RFA-cIpARA&amp;amp;sig=ACfU3U25e2W1ZJwhjq7c1Jq28Te50vdosg&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=2ahUKEwi0hc3A7IHjAhUTnVwKHYJ8AiEQ6AEwCXoECAsQAQ#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797271v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Stephane_Riou/publication/281330411_Couts_environnementaux_du_developpement_periurbain_impact_des_configurations_urbaines_et_des_choix_residentiels/links/5603b5c308ae08d4f1717b1e/Couts-environnementaux-du-developpement-periurbain-impact-des-configurations-urbaines-et-des-choix-residentiels.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208854v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/188098.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835389v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faguer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Frappier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-enpc.archives-ouvertes.fr/hal-00835389" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208822v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/bookentry_main.lasso?currency=UK&amp;amp;id=14961" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208823v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thisse" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208824v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462655v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1372-pour-une-alimentation-durable.html" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462333v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/k85w49jt2264q116/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75892-1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826211v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046970v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leromain" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Norbiato" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Parenti" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Varaschin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929033v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208969v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bergougnoux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Tzieropoulos" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462627v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565146v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537021v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072340v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456610v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178551v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836964v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820123v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623098v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Herghelegiu" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578755v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendkouni Jean-Baptiste Zongo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854393v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953680v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332958v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Sousa" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941269v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lota-D Tamini" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925630v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791189v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661263v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816405v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605831v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594207v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820269v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820094v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005045v2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829985v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Mouhoud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832956v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827589v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834085v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827769v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riou" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832976v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert-Nicoud" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828308v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827655v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827637v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Behrens" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ottaviano" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834072v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828765v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826088v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826100v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842565v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913639v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Stickel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791327v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439979v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595470v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209057v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209073v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956906v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208855v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208856v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208918v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198315v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146108v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597411v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462741v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462589v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462633v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462613v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462632v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821170v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;on" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462571v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195316v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462629v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822612v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462584v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285630v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831779v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05584145v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Brunetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaigne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moizeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05513021v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Larue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.70001" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04576578v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol93-art01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766239v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaigne Inrae" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol93-art01-GB" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285235v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kamionka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick l'Horty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04405036v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.745.0681" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512960v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.745.0667" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05584324v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendkouni Jean&#8208;baptiste Zongo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.12321" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379541v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans R A Koster" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Fran&#231;ois Thisse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2021.103394" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517835v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mechouar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hovelaque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2021.100061" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cheptea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155319v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mechouar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2019.107562" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Claude de Sousa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;lia Disdier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2019.103342" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156980v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sanch-Maritan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2019.05.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Bo&#232;mont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gat&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2018.01.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623322v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Turolla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aax071" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886456v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Cara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fournier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jors.12299" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627309v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Letort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619833v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Boixadera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ortis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2261" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578238v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-016-0012-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238428v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duvaleix-Treguer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12245" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sevestre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-016-0025-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462771v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512068v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Riou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2015.12.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574927v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aaw039" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632905v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cariou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209059v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Matthews" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S196696071500106X" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244500v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213738v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Z&#233;nou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2015.08.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208985v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Le Roy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Harel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4466" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Le Mener" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aat080" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137456v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Nicourt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bourblanc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000260" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600720v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Peyraud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cellier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aarts" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000314" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189691v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gucher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pineau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mousli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.146.0039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189872v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Exbrayat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Riou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208853v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus-Lozza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Le Mener" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2013.02.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136961v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanchard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mathieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2012.07.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208810v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2012.04.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208860v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/fchc-6504" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208842v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208802v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Larue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aar121" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208838v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Exbrayat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-5982.2012.01746.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462574v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Persillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Daniel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643045v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Ben Arfa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462635v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Wooton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2010.08.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462426v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bagoulla" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aaq053" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664830v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.615.0895" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663616v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Behrens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2008.11.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462390v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9787.2009.00629.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462393v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2009.01.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462526v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.754.0407" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353037v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462353v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201169v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416852v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takatoshi Tabuchi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2006.12.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416853v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269128v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00176385v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2007.00337.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GQCBMXZS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754213v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco I.P. Ottaviano" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2006.08.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416856v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485716v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186767v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485715v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouhoub Mouhoud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begg Lain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Darmon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupuch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hori.001.0044" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665142v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2006.02.007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W64NV465-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416854v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbi024" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662285v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbl002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754181v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robert-Nicoud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2004.12.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJV4K0P4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660081v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lecat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657226v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416840v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671785v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201103v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671265v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecoi.099.0113" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485722v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200973v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671092v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673834v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692531v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05613695v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05613694v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra - Mechemache" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788216v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168618v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guerra" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129628v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vigouroux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787541v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Emlinger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929023v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791680v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785144v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785147v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735114v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787225v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209053v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209052v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Carlier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794642v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208933v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208987v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410683v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208950v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208991v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208983v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410682v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828729v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208877v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208931v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208875v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208878v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208876v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208884v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marcias" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209018v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096224v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941063v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208827v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208828v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208826v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208845v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190254v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Aarts" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208825v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411688v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209021v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840613v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Peyraud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674375v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674356v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536482v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072372v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Larue" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492693v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812493v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375279v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375476v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375352v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462364v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270016v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462407v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332659v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332660v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815159v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939963v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Iowa State University" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162769v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162542v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162791v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820086v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Core. Center For Operations Research And Econometrics" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375284v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375283v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375502v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583632v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Callois" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826291v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Thisse" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829050v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832853v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Huiban" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826651v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827765v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827362v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association de Science R&#233;gionale de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828232v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828043v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837897v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842143v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838752v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840349v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et Sociologie Ruralesrennes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Sad. D&#233;partement Des Syst&#232;mes Agraires Et D&#233;veloppementparis" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Formation Permanente. Mission Formasciencesparis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462583v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441512v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/115/9782759227051/impacts-et-services-issus-des-elevages-europeens" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2705-1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198252v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3898-reduire-les-pertes-d-azote-dans-l-elevage.html" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707237v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gouel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hesagr.2022.03.004" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05584347v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507224v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ramonteu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1606/9782759230624/pratiques-d-elevage-et-environnement" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209058v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=RpM8DwAAQBAJ&amp;amp;pg=PA325&amp;amp;lpg=PA325&amp;amp;dq=isbn+978-2-271-08300-5&amp;amp;source=bl&amp;amp;ots=RFA-cIpARA&amp;amp;sig=ACfU3U25e2W1ZJwhjq7c1Jq28Te50vdosg&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=2ahUKEwi0hc3A7IHjAhUTnVwKHYJ8AiEQ6AEwCXoECAsQAQ#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797271v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Stephane_Riou/publication/281330411_Couts_environnementaux_du_developpement_periurbain_impact_des_configurations_urbaines_et_des_choix_residentiels/links/5603b5c308ae08d4f1717b1e/Couts-environnementaux-du-developpement-periurbain-impact-des-configurations-urbaines-et-des-choix-residentiels.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208854v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/188098.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835389v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faguer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Frappier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-enpc.archives-ouvertes.fr/hal-00835389" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208822v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/bookentry_main.lasso?currency=UK&amp;amp;id=14961" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208823v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thisse" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208824v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462655v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1372-pour-une-alimentation-durable.html" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462333v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/k85w49jt2264q116/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75892-1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826211v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046970v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leromain" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Norbiato" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Parenti" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Varaschin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929033v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208969v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bergougnoux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Tzieropoulos" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462627v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565146v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537021v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072340v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456610v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178551v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836964v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820123v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623098v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Herghelegiu" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578755v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendkouni Jean-Baptiste Zongo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854393v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953680v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332958v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Sousa" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941269v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lota-D Tamini" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925630v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791189v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661263v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816405v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605831v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594207v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820269v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820094v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829985v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Mouhoud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005045v2" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832956v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827589v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834085v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827769v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riou" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828308v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832976v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert-Nicoud" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827655v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827637v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Behrens" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ottaviano" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834072v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826100v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828765v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826088v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842565v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913639v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Stickel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791327v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439979v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595470v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209057v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209073v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956906v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208855v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208856v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198315v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208918v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146108v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597411v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462741v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462589v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462613v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462633v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462632v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821170v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;on" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462571v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195316v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462629v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822612v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462584v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285630v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831779v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>