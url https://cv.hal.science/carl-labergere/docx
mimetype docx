--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -127,295 +127,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Finite Element Method to Predict the Mechanical Behavior of a Pre-Structured Material Manufactured by Fused Filament Fabrication in 3D Printing</w:t>
+                <w:t xml:space="preserve">Reliability Analysis of the Ductile Fracture of Overpacks for High-Level Radioactive Waste in Repository Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marouene Zouaoui</w:t>
+                <w:t xml:space="preserve">A. Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gardan</w:t>
+                <w:t xml:space="preserve">Jérémy Serveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lafon</w:t>
+                <w:t xml:space="preserve">P. Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Makke</w:t>
+                <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Labergere</w:t>
+                <w:t xml:space="preserve">A. Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (11), pp.5075. </w:t>
+              <w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part A: Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (2), pp.04021010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11115075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/AJRUA6.0001121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578928v1</w:t>
+                <w:t xml:space="preserve">hal-03578925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Analysis of the Ductile Fracture of Overpacks for High-Level Radioactive Waste in Repository Conditions</w:t>
+                <w:t xml:space="preserve">A Finite Element Method to Predict the Mechanical Behavior of a Pre-Structured Material Manufactured by Fused Filament Fabrication in 3D Printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Persoons</w:t>
+                <w:t xml:space="preserve">Marouene Zouaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Serveaux</w:t>
+                <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Beaurepaire</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pascal Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Makke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part A: Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (2), pp.04021010. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.5075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/AJRUA6.0001121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app11115075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578925v1</w:t>
+                <w:t xml:space="preserve">hal-03578928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An advanced elastoplastic framework accounting for induced plastic anisotropy fully coupled with ductile damage</w:t>
               </w:r>
@@ -453,51 +453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 207, pp.106620. </w:t>
@@ -535,64 +535,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and simulation of ductile damage in forged steel used to encapsulate high-level radioactive waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Serveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bumbieler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -933,51 +933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on a full coupling between damage and other thermomechanical behaviours in the standard thermodynamic framework including environmental effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanssoune Saliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Panicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1171,103 +1171,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse Isotropic Behavior Identification using Digital Image Correlation of a Pre-structured Material Manufactured by 3D Printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouene Zouaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Makke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28, pp.978-985. </w:t>
@@ -1299,321 +1299,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03050230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Prediction of 3D Printed Specimens Based on a Strengthening Method of Fracture Toughness</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Advanced modeling and numerical simulations for the thermo-chemico-mechanical behaviour of materials with damage and hydrogen, based on the thermodynamics of irreversible processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanssoune Saliya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Panicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2019.03.008⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, pp.79-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2019.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279790v1</w:t>
+                <w:t xml:space="preserve">hal-02276036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced modeling and numerical simulations for the thermo-chemico-mechanical behaviour of materials with damage and hydrogen, based on the thermodynamics of irreversible processes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Numerical Prediction of 3D Printed Specimens Based on a Strengthening Method of Fracture Toughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouene Zouaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Makke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naman Recho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 164, pp.79-97. </w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81, pp.40-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2019.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2019.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276036v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive metamodel-assisted shape optimization for springback in metal forming processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Tuan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (4), pp.535-552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1660,51 +1660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental-numerical Study on the Plastic Flow Localization Based on a Generalized Micromorphic Formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelia Diamantopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khemais Saanouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1803,51 +1803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khemais Saanouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1920,51 +1920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.T. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rassineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khemais Saanouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2024,51 +2024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Behavior of Embossed AA1050-O Sheets Subjected to Tension and Forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2145,51 +2145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and numerical simulation of AA1050-O embossed sheet metal stamping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2273,248 +2273,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POD surrogate models using adaptive sampling space parameters for springback optimization in sheet metal forming</w:t>
+                <w:t xml:space="preserve">Modeling of anisotropic and asymmetric behaviour of magnesium alloys at elevated temperature coupled with ductile damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van Dang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafon</w:t>
+                <w:t xml:space="preserve">K Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Badreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Labergere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khemais Saanouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.10.1053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 896, pp.012022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/896/1/012022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609562v1</w:t>
+                <w:t xml:space="preserve">hal-03621161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of anisotropic and asymmetric behaviour of magnesium alloys at elevated temperature coupled with ductile damage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">POD surrogate models using adaptive sampling space parameters for springback optimization in sheet metal forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Labergere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khemais Saanouni</w:t>
+                <w:t xml:space="preserve">Van Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Labergere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 896, pp.012022. </w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 207, pp.1588 - 1593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/896/1/012022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.10.1053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621161v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromorphic constitutive equations with damage applied to metal forming</w:t>
               </w:r>
@@ -2526,51 +2526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelia Diamantopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weijie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2660,51 +2660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Sendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hédi Belhadjsalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khemais Saanouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2764,51 +2764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ductile damage prediction in sheet and bulk metal forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khemais Saanouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2855,51 +2855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Low Cycle Fatigue Life Using Cycles Jumping Integration Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khemais Saanouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3015,51 +3015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3148,64 +3148,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective optimization based on meta-models of an aeronautical hub including the ductile damage constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanjuan Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Duguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3259,278 +3259,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of continuous damage and fracture in metal-forming processes with 2D mesh adaptive methodology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Strain rate distribution and localization band width evolution during tensile test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khemais Saanouni</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guelorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2013.12.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (23-24), pp.3944-3961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270989v1</w:t>
+                <w:t xml:space="preserve">hal-02282859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain rate distribution and localization band width evolution during tensile test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of continuous damage and fracture in metal-forming processes with 2D mesh adaptive methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rassineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuel François</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khemais Saanouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 51 (23-24), pp.3944-3961. </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 82, pp.46-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.07.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2013.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282859v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of stress and strain fields induced during the Smart-Cut process on silicon. Influence of different couplings for diffusion of hydrogen at a microscopic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuchen Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Panicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3616,51 +3616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and numerical simulation of thick sheet double slitting process using continuum damage mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosr Ghozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khemais Saanouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3720,51 +3720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of sheet hydroforming taking into account analytical pressure and fluid flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3836,51 +3836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical prediction of thermomechanical field localization in orthogonal cutting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khemais Saanouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4080,265 +4080,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D adaptive mesh methodology for the simulation of metal forming processes with damage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Benchmark of a forging process with a hammer: comparison between fem simulation results and real part shapes using 3D digitising scanner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delespierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-010-1001-z⟩</w:t>
+              <w:t xml:space="preserve">Mécanique et Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (3), pp.215-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2011118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271006v1</w:t>
+                <w:t xml:space="preserve">hal-02276214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark of a forging process with a hammer: comparison between fem simulation results and real part shapes using 3D digitising scanner</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">2D adaptive mesh methodology for the simulation of metal forming processes with damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rassineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khemais Saanouni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mécanique et Industries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12 (3), pp.215-222. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (3), pp.317-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2011118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-010-1001-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276214v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of serrated chip formation in orthogonal metal cutting by advanced adaptive 2D numerical methodology</w:t>
               </w:r>
@@ -4350,64 +4350,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khemais Saanouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rassineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (3/4), pp.295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4454,64 +4454,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of the shape optimization of forging dies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanjuan Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (S1), pp.927-930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4571,51 +4571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khemais Saanouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lestriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 (1), pp.23-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4643,532 +4643,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.E. elastoplastic damage model with 2D adaptive remeshing procedure for fracture prediction in metal forming simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Improving numerical simulation of metal forming processes using adaptive remeshing technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rassineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khemais Saanouni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 1 (S1), pp.109-112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0032-1⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 1 (S1), pp.539-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0255-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271017v1</w:t>
+                <w:t xml:space="preserve">hal-02271013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving numerical simulation of metal forming processes using adaptive remeshing technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">F.E. elastoplastic damage model with 2D adaptive remeshing procedure for fracture prediction in metal forming simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Badreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khemais Saanouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Rajhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rassineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 1 (S1), pp.539-542. </w:t>
+              <w:t xml:space="preserve">, 2008, 1 (S1), pp.109-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0255-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0032-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271013v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an optimisation of forging processes using geometric parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling and control for the hydroforming of metallic liners used for hydrogen storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Labergere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Khoury</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carl Labergére</w:t>
+                <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 177 (1-3), pp.224-227. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 177, pp. 697-700</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620900v1</w:t>
+                <w:t xml:space="preserve">hal-00177424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and control for the hydroforming of metallic liners used for hydrogen storage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Thibaud</w:t>
+                <w:t xml:space="preserve">Towards an optimisation of forging processes using geometric parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Giraud-Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Labergére</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 177, pp. 697-700</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 177 (1-3), pp.224-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2006.04.081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00177424v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advance in progress design or sheet and tube hydroforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanian Academy of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1, pp. 445-449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5193,51 +5193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization and control of flange and tube hydroforming processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5301,51 +5301,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of optimal design and control strategies to the hydroforming of thin walled metallic tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 7(1-2), pp. 141-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5383,51 +5383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of optimal design and control strategies to the forming of thin walled metallic components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 125-126, pp. 565-572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5642,51 +5642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578928v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouene Zouaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Labergere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11115075" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578925v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persoons" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Serveaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaurepaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chateauneuf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/AJRUA6.0001121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Bettaieb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Badreddine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abed-Meraim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106620" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578911v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bumbieler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemais Saanouni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10567895211061797" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Laberg&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Long" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-T. Niane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.12.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609052v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yetna N'Jock" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labergere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenming Yue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01582-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02479515v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanssoune Saliya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Panicaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-020-02621-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923712v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Badreddine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113138" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03050230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2020.11.112" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279790v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naman Recho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276036v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.06.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276004v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tuan Dang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1433-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276111v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Diamantopoulou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guelorget" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24352/ub.ovgu-2018-003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276923v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Duval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.06.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Yang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rassineux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.10.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279277v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Msolli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martiny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jrad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12541-018-0182-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279377v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.10.741" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609562v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Dang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.10.1053" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621161v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Labergere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/896/1/012022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279328v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijie Liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789516684650" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276091v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Sendi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Belhadjsalah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168007005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276809v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.11.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281523v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhidan Sun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Dhifallah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yisa Li" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.784.308" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514679v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2015.05.020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FL0J03G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanjuan Meng" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duguy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789514544481" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270989v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2013.12.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02282859v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.07.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182102v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Zhao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Grosseau-Poussard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.707" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Ghozzi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Parrico" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789514520799" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279888v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gelin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2012.05.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RH4C36D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270999v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Issa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2012.07.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCPRBKRZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611003v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Halouani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abb&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Q. Guo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Meng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.613" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271006v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-1001-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276214v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Remy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delespierre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011118" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271009v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2011.039653" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610998v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0920-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02275853v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lestriez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789509343688" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271017v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Rajhi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0032-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271013v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0255-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620900v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khoury" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giraud-Moreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Laberg&#233;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2006.04.081" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4WSK9CX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177424v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020568v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020435v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lejeune" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020434v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079401v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;lin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(02)00400-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2D1PZHT1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578925v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persoons" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Serveaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaurepaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Labergere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chateauneuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/AJRUA6.0001121" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578928v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouene Zouaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11115075" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Bettaieb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Badreddine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abed-Meraim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106620" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578911v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bumbieler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemais Saanouni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10567895211061797" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Laberg&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Long" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-T. Niane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.12.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609052v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yetna N'Jock" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labergere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenming Yue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01582-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02479515v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanssoune Saliya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Panicaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-020-02621-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923712v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Badreddine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113138" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03050230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2020.11.112" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276036v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.06.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279790v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naman Recho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276004v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tuan Dang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1433-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276111v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Diamantopoulou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guelorget" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24352/ub.ovgu-2018-003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276923v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Duval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.06.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Yang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rassineux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.10.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279277v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Msolli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martiny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jrad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12541-018-0182-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279377v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.10.741" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621161v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Labergere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/896/1/012022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Dang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.10.1053" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279328v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijie Liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789516684650" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276091v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Sendi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Belhadjsalah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168007005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276809v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.11.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281523v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhidan Sun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Dhifallah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yisa Li" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.784.308" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514679v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2015.05.020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FL0J03G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanjuan Meng" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duguy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789514544481" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02282859v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.07.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270989v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2013.12.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182102v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Zhao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Grosseau-Poussard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.707" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Ghozzi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Parrico" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789514520799" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279888v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gelin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2012.05.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RH4C36D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270999v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Issa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2012.07.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCPRBKRZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611003v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Halouani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abb&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Q. Guo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Meng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.613" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276214v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Remy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delespierre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011118" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271006v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-1001-z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271009v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2011.039653" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610998v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0920-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02275853v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lestriez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789509343688" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271013v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0255-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271017v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Rajhi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0032-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177424v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620900v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khoury" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giraud-Moreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Laberg&#233;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2006.04.081" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4WSK9CX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020568v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020435v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lejeune" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020434v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079401v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;lin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(02)00400-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2D1PZHT1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>