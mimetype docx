--- v1 (2026-04-07)
+++ v2 (2026-05-16)
@@ -127,295 +127,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Analysis of the Ductile Fracture of Overpacks for High-Level Radioactive Waste in Repository Conditions</w:t>
+                <w:t xml:space="preserve">A Finite Element Method to Predict the Mechanical Behavior of a Pre-Structured Material Manufactured by Fused Filament Fabrication in 3D Printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Persoons</w:t>
+                <w:t xml:space="preserve">Marouene Zouaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Serveaux</w:t>
+                <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Beaurepaire</w:t>
+                <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ali Makke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part A: Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (2), pp.04021010. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.5075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/AJRUA6.0001121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app11115075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578925v1</w:t>
+                <w:t xml:space="preserve">hal-03578928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Finite Element Method to Predict the Mechanical Behavior of a Pre-Structured Material Manufactured by Fused Filament Fabrication in 3D Printing</w:t>
+                <w:t xml:space="preserve">Reliability Analysis of the Ductile Fracture of Overpacks for High-Level Radioactive Waste in Repository Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marouene Zouaoui</w:t>
+                <w:t xml:space="preserve">A. Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gardan</w:t>
+                <w:t xml:space="preserve">Jérémy Serveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lafon</w:t>
+                <w:t xml:space="preserve">P. Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Makke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carl Labergere</w:t>
+                <w:t xml:space="preserve">A. Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (11), pp.5075. </w:t>
+              <w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part A: Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (2), pp.04021010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11115075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/AJRUA6.0001121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578928v1</w:t>
+                <w:t xml:space="preserve">hal-03578925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An advanced elastoplastic framework accounting for induced plastic anisotropy fully coupled with ductile damage</w:t>
               </w:r>
@@ -453,51 +453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 207, pp.106620. </w:t>
@@ -535,64 +535,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and simulation of ductile damage in forged steel used to encapsulate high-level radioactive waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Serveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bumbieler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -933,51 +933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on a full coupling between damage and other thermomechanical behaviours in the standard thermodynamic framework including environmental effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanssoune Saliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Panicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1171,103 +1171,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse Isotropic Behavior Identification using Digital Image Correlation of a Pre-structured Material Manufactured by 3D Printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouene Zouaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Labergere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Makke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28, pp.978-985. </w:t>
@@ -1299,616 +1299,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03050230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced modeling and numerical simulations for the thermo-chemico-mechanical behaviour of materials with damage and hydrogen, based on the thermodynamics of irreversible processes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Adaptive metamodel-assisted shape optimization for springback in metal forming processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Tuan Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2019.06.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), pp.535-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-018-1433-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276036v1</w:t>
+                <w:t xml:space="preserve">hal-02276004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Prediction of 3D Printed Specimens Based on a Strengthening Method of Fracture Toughness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouene Zouaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Labergere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Labergere</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ali Makke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naman Recho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 81, pp.40-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2019.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive metamodel-assisted shape optimization for springback in metal forming processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Advanced modeling and numerical simulations for the thermo-chemico-mechanical behaviour of materials with damage and hydrogen, based on the thermodynamics of irreversible processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanssoune Saliya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Panicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (4), pp.535-552. </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, pp.79-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-018-1433-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2019.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276004v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental-numerical Study on the Plastic Flow Localization Based on a Generalized Micromorphic Formulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the kinematic hardening on the plastic anisotropy parameters for metallic sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Badreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khemais Saanouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Labergere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evangelia Diamantopoulou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Manuel François</w:t>
+                <w:t xml:space="preserve">Jean-Louis Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technische Mechanik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24352/ub.ovgu-2018-003⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 346 (8), pp.678-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2018.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276111v1</w:t>
+                <w:t xml:space="preserve">hal-02276923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the kinematic hardening on the plastic anisotropy parameters for metallic sheets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssem Badreddine</w:t>
+                <w:t xml:space="preserve">An Experimental-numerical Study on the Plastic Flow Localization Based on a Generalized Micromorphic Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Diamantopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khemais Saanouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carl Labergere</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guelorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Duval</w:t>
+                <w:t xml:space="preserve">Manuel François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 346 (8), pp.678-700. </w:t>
+              <w:t xml:space="preserve">Technische Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (1), pp.3-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2018.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24352/ub.ovgu-2018-003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276923v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D h-adaptive local remeshing technique for simulating the initiation and propagation of cracks in ductile materials</w:t>
               </w:r>
@@ -1920,51 +1920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.T. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rassineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khemais Saanouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2024,51 +2024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Behavior of Embossed AA1050-O Sheets Subjected to Tension and Forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2139,516 +2139,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and numerical simulation of AA1050-O embossed sheet metal stamping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Micromorphic constitutive equations with damage applied to metal forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Diamantopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weijie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khemais Saanouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.10.741⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (2), pp.314-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1056789516684650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279377v1</w:t>
+                <w:t xml:space="preserve">hal-02279328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of anisotropic and asymmetric behaviour of magnesium alloys at elevated temperature coupled with ductile damage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K Zhang</w:t>
+                <w:t xml:space="preserve">Modeling and numerical simulation of AA1050-O embossed sheet metal stamping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C Labergere</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khemais Saanouni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Martiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/896/1/012022⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 207, pp.72-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.10.741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621161v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POD surrogate models using adaptive sampling space parameters for springback optimization in sheet metal forming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of anisotropic and asymmetric behaviour of magnesium alloys at elevated temperature coupled with ductile damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Badreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van Dang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafon</w:t>
+                <w:t xml:space="preserve">C Labergere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khemais Saanouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 207, pp.1588 - 1593. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 896, pp.012022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.10.1053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/896/1/012022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609562v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromorphic constitutive equations with damage applied to metal forming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">POD surrogate models using adaptive sampling space parameters for springback optimization in sheet metal forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weijie Liu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Van Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (2), pp.314-339. </w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 207, pp.1588 - 1593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1056789516684650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.10.1053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279328v1</w:t>
+                <w:t xml:space="preserve">hal-03609562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Element Free Galerkin method for an elastoplastic coupled to damage analysis</w:t>
               </w:r>
@@ -2660,51 +2660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Sendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hédi Belhadjsalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khemais Saanouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2764,51 +2764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ductile damage prediction in sheet and bulk metal forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khemais Saanouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2855,51 +2855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Low Cycle Fatigue Life Using Cycles Jumping Integration Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khemais Saanouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3015,51 +3015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3129,1389 +3129,1389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization based on meta-models of an aeronautical hub including the ductile damage constraint</w:t>
+                <w:t xml:space="preserve">Modelling and numerical simulation of thick sheet double slitting process using continuum damage mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanjuan Meng</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Yosr Ghozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafon</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khemais Saanouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Duguy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
+                <w:t xml:space="preserve">Anthony Parrico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 23 (8), pp.1055-1076. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1056789514544481⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 23 (8), pp.1150-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1056789514520799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279439v1</w:t>
+                <w:t xml:space="preserve">hal-02279415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain rate distribution and localization band width evolution during tensile test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multi-objective optimization based on meta-models of an aeronautical hub including the ductile damage constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanjuan Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuel François</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Duguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.07.017⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (8), pp.1055-1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1056789514544481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282859v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of continuous damage and fracture in metal-forming processes with 2D mesh adaptive methodology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Strain rate distribution and localization band width evolution during tensile test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khemais Saanouni</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guelorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (23-24), pp.3944-3961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2013.12.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02270989v1</w:t>
+                <w:t xml:space="preserve">hal-02282859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of stress and strain fields induced during the Smart-Cut process on silicon. Influence of different couplings for diffusion of hydrogen at a microscopic scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of continuous damage and fracture in metal-forming processes with 2D mesh adaptive methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rassineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Goudeau</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khemais Saanouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.996.707⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 82, pp.46-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2013.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182102v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and numerical simulation of thick sheet double slitting process using continuum damage mechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of stress and strain fields induced during the Smart-Cut process on silicon. Influence of different couplings for diffusion of hydrogen at a microscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchen Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Labergere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Panicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosr Ghozzi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Khemais Saanouni</w:t>
+                <w:t xml:space="preserve">Jean-Luc Grosseau-Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Parrico</w:t>
+                <w:t xml:space="preserve">P. Goudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (8), pp.1150-1167. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 996, pp.707--712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1056789514520799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.996.707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279415v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of sheet hydroforming taking into account analytical pressure and fluid flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of Forging Preforms by Using Pseudo Inverse Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Gelin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ali Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.M. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Abbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.Q. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2012.05.002⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 504-506 (24), pp.613-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279888v1</w:t>
+                <w:t xml:space="preserve">hal-03611003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical prediction of thermomechanical field localization in orthogonal cutting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khemais Saanouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rassineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (3), pp.175-195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cirpj.2012.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Forging Preforms by Using Pseudo Inverse Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boussad Abbès</w:t>
+                <w:t xml:space="preserve">Numerical simulation of sheet hydroforming taking into account analytical pressure and fluid flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.Q. Guo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 212 (10), pp.2020-2030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2012.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.613⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03611003v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark of a forging process with a hammer: comparison between fem simulation results and real part shapes using 3D digitising scanner</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Prediction of serrated chip formation in orthogonal metal cutting by advanced adaptive 2D numerical methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khemais Saanouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rassineux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mécanique et Industries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2011118⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (3/4), pp.295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJMMM.2011.039653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276214v1</w:t>
+                <w:t xml:space="preserve">hal-02271009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D adaptive mesh methodology for the simulation of metal forming processes with damage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Benchmark of a forging process with a hammer: comparison between fem simulation results and real part shapes using 3D digitising scanner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delespierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 4 (3), pp.317-328. </w:t>
+              <w:t xml:space="preserve">Mécanique et Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (3), pp.215-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-010-1001-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2011118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271006v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of serrated chip formation in orthogonal metal cutting by advanced adaptive 2D numerical methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mazen Issa</w:t>
+                <w:t xml:space="preserve">2D adaptive mesh methodology for the simulation of metal forming processes with damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Labergere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rassineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khemais Saanouni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Rassineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 9 (3/4), pp.295. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (3), pp.317-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJMMM.2011.039653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-010-1001-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271009v1</w:t>
+                <w:t xml:space="preserve">hal-02271006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of the shape optimization of forging dies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanjuan Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (S1), pp.927-930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4571,51 +4571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khemais Saanouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lestriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 (1), pp.23-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4649,51 +4649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving numerical simulation of metal forming processes using adaptive remeshing technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rassineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4766,51 +4766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.E. elastoplastic damage model with 2D adaptive remeshing procedure for fracture prediction in metal forming simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khemais Saanouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4887,64 +4887,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and control for the hydroforming of metallic liners used for hydrogen storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5008,51 +5008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Giraud-Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergére</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5111,64 +5111,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advance in progress design or sheet and tube hydroforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanian Academy of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1, pp. 445-449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5193,77 +5193,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization and control of flange and tube hydroforming processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Steels and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2, pp. 221-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5288,64 +5288,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of optimal design and control strategies to the hydroforming of thin walled metallic tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 7(1-2), pp. 141-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5383,51 +5383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of optimal design and control strategies to the forming of thin walled metallic components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 125-126, pp. 565-572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5642,51 +5642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578925v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persoons" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Serveaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaurepaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Labergere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chateauneuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/AJRUA6.0001121" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578928v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouene Zouaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11115075" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Bettaieb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Badreddine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abed-Meraim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106620" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578911v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bumbieler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemais Saanouni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10567895211061797" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Laberg&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Long" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-T. Niane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.12.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609052v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yetna N'Jock" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labergere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenming Yue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01582-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02479515v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanssoune Saliya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Panicaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-020-02621-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923712v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Badreddine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113138" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03050230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2020.11.112" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276036v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.06.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279790v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naman Recho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276004v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tuan Dang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1433-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276111v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Diamantopoulou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guelorget" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24352/ub.ovgu-2018-003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276923v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Duval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.06.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Yang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rassineux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.10.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279277v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Msolli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martiny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jrad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12541-018-0182-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279377v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.10.741" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621161v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Labergere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/896/1/012022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Dang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.10.1053" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279328v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijie Liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789516684650" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276091v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Sendi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Belhadjsalah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168007005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276809v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.11.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281523v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhidan Sun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Dhifallah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yisa Li" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.784.308" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514679v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2015.05.020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FL0J03G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanjuan Meng" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duguy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789514544481" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02282859v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.07.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270989v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2013.12.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182102v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Zhao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Grosseau-Poussard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.707" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Ghozzi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Parrico" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789514520799" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279888v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gelin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2012.05.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RH4C36D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270999v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Issa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2012.07.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCPRBKRZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611003v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Halouani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abb&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Q. Guo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Meng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.613" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276214v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Remy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delespierre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011118" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271006v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-1001-z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271009v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2011.039653" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610998v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0920-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02275853v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lestriez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789509343688" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271013v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0255-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271017v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Rajhi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0032-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177424v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620900v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khoury" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giraud-Moreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Laberg&#233;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2006.04.081" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4WSK9CX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020568v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020435v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lejeune" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020434v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079401v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;lin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(02)00400-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2D1PZHT1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578928v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouene Zouaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Labergere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11115075" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578925v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persoons" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Serveaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaurepaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chateauneuf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/AJRUA6.0001121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Bettaieb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Badreddine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abed-Meraim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106620" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578911v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bumbieler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemais Saanouni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10567895211061797" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Laberg&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Long" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-T. Niane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.12.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609052v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yetna N'Jock" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labergere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenming Yue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01582-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02479515v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanssoune Saliya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Panicaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-020-02621-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923712v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Badreddine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113138" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03050230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2020.11.112" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276004v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tuan Dang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1433-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279790v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naman Recho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276036v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.06.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276923v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Duval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.06.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276111v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Diamantopoulou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guelorget" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24352/ub.ovgu-2018-003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Yang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rassineux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.10.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279277v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Msolli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martiny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jrad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12541-018-0182-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279328v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijie Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789516684650" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279377v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.10.741" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621161v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Labergere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/896/1/012022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609562v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Dang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.10.1053" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276091v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Sendi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Belhadjsalah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168007005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276809v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.11.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281523v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhidan Sun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Dhifallah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yisa Li" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.784.308" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514679v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2015.05.020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FL0J03G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279415v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Ghozzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Parrico" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789514520799" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279439v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanjuan Meng" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duguy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789514544481" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02282859v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.07.017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270989v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2013.12.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182102v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Zhao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Grosseau-Poussard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.707" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611003v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Halouani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abb&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Q. Guo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Meng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.613" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270999v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Issa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2012.07.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCPRBKRZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279888v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gelin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2012.05.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RH4C36D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271009v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2011.039653" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276214v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Remy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delespierre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011118" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271006v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-1001-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610998v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0920-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02275853v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lestriez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789509343688" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271013v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0255-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271017v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Rajhi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0032-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177424v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620900v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khoury" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giraud-Moreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Laberg&#233;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2006.04.081" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4WSK9CX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020568v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020435v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lejeune" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020434v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079401v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;lin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(02)00400-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2D1PZHT1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>