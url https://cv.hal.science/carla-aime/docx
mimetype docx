--- v0 (2026-03-15)
+++ v1 (2026-04-28)
@@ -587,222 +587,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grandmothering and cognitive resources are required for the emergence of menopause and extensive post-reproductive lifespan</w:t>
+                <w:t xml:space="preserve">Different kinds of genetic markers permit inference of Paleolithic and Neolithic expansions in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste André</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Raymond</w:t>
+                <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005631⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (3), pp.360-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2016.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114070v1</w:t>
+                <w:t xml:space="preserve">hal-02299121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different kinds of genetic markers permit inference of Paleolithic and Neolithic expansions in humans</w:t>
+                <w:t xml:space="preserve">Grandmothering and cognitive resources are required for the emergence of menopause and extensive post-reproductive lifespan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
+                <w:t xml:space="preserve">Michel Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (3), pp.360-365. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2016.191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299121v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inference of sex‐specific expansion patterns in human populations from Y ‐chromosome polymorphism</w:t>
               </w:r>
@@ -814,51 +814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 157 (2), pp.217-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3322,64 +3322,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grandmothering and cognitive resources are required for the emergence of extensive post-reproductive life-span</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Human Behaviour and Evolution Association (EHBEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4060,51 +4060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04531851v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Houtin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Akinyemi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aim&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10091377" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114119v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Covec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Esseily" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.201.0041" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114162v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539x-00003551" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114072v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paquette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le D&#233;ry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Verlaan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ab.21759" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114070v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Andr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005631" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2016.191" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04531901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Heyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22707" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5VMJ2388-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Segurel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Martinez-Cruz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Hegay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2014.2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114046v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst156" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261773v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Lambrechts" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afiwa Midamegbe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Galan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-011-0722-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82F87968EFB40BE56654C8BE49731D041ED4DDEA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Glorieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032069" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494886v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Culioli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Juliette Champeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gratier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494897v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495241v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Tuong Uyen Tran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495284v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682613v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen Tran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688121v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04700047v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathile Lecovec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04709791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure S&#233;gurel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04700064v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495255v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495261v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493438v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cossu-Doye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495248v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04532264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114066v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04700215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844908v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-03114172v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04531851v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Houtin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Akinyemi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aim&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10091377" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114119v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Covec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Esseily" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.201.0041" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114162v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539x-00003551" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114072v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paquette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le D&#233;ry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Verlaan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ab.21759" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299121v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2016.191" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114070v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Andr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005631" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04531901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Heyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22707" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5VMJ2388-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Segurel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Martinez-Cruz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Hegay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2014.2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114046v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst156" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261773v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Lambrechts" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afiwa Midamegbe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Galan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-011-0722-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82F87968EFB40BE56654C8BE49731D041ED4DDEA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Glorieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032069" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494886v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Culioli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Juliette Champeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gratier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494897v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495241v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Tuong Uyen Tran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495284v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682613v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen Tran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688121v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04700047v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathile Lecovec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04709791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure S&#233;gurel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04700064v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495255v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495261v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493438v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cossu-Doye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495248v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04532264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114066v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04700215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844908v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-03114172v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>