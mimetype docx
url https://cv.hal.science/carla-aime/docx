--- v1 (2026-04-28)
+++ v2 (2026-05-24)
@@ -587,222 +587,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different kinds of genetic markers permit inference of Paleolithic and Neolithic expansions in humans</w:t>
+                <w:t xml:space="preserve">Grandmothering and cognitive resources are required for the emergence of menopause and extensive post-reproductive lifespan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2016.191⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299121v1</w:t>
+                <w:t xml:space="preserve">hal-03114070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grandmothering and cognitive resources are required for the emergence of menopause and extensive post-reproductive lifespan</w:t>
+                <w:t xml:space="preserve">Different kinds of genetic markers permit inference of Paleolithic and Neolithic expansions in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Raymond</w:t>
+                <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13, </w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (3), pp.360-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2016.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114070v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inference of sex‐specific expansion patterns in human populations from Y ‐chromosome polymorphism</w:t>
               </w:r>
@@ -814,51 +814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 157 (2), pp.217-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2590,796 +2590,796 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of music on prosocial behaviour in preschool children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Music and social behaviour in songbirds a comparative study on the effect of musical exposure in zebra finches and canaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Juliette Champeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carla Aimé</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Bovet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème édition – Colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495255v1</w:t>
+                <w:t xml:space="preserve">hal-04495248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la musique sur les comportements prosociaux d’enfants âgés de 3 à 6 ans</w:t>
+                <w:t xml:space="preserve">Influences of music on prosocial behaviour in preschool children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Juliette Champeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Aimé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Culioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Sciences Cognitives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">52ème édition – Colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495261v1</w:t>
+                <w:t xml:space="preserve">hal-04495255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to study birds’ musicality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Océane Cossu-Doye</w:t>
+                <w:t xml:space="preserve">Effets de la musique sur les comportements prosociaux d’enfants âgés de 3 à 6 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Juliette Champeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dalila Bovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International student course in behavioural biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Forum des Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493438v1</w:t>
+                <w:t xml:space="preserve">hal-04495261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Music and social behaviour in songbirds a comparative study on the effect of musical exposure in zebra finches and canaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Culioli</w:t>
+                <w:t xml:space="preserve">How to study birds’ musicality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Cossu-Doye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Aimé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Bovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème édition – Colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">6th International student course in behavioural biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495248v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of listening to music on social interactions in preschool children</w:t>
+                <w:t xml:space="preserve">Effects of listening to music on social interactions in preschool children.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thuy Tuong Uyen Tran</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Bovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uyen Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Le Covec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dalila Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Budapest CEU Conference on Cognitive Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">BCCCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495223v1</w:t>
+                <w:t xml:space="preserve">hal-03115821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of listening to music on social interactions in preschool children.</w:t>
+                <w:t xml:space="preserve">Effects of listening to music on social interactions in preschool children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Tuong Uyen Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Le Covec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Bovet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Le Covec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BCCCD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Budapest CEU Conference on Cognitive Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115821v1</w:t>
+                <w:t xml:space="preserve">hal-04495223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grandmothering and cognitive resources are required for the emergence of extensive post-reproductive life-span</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Human Behaviour and Evolution Association (EHBEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4060,51 +4060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04531851v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Houtin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Akinyemi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aim&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10091377" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114119v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Covec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Esseily" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.201.0041" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114162v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539x-00003551" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114072v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paquette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le D&#233;ry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Verlaan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ab.21759" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299121v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2016.191" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114070v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Andr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005631" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04531901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Heyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22707" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5VMJ2388-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Segurel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Martinez-Cruz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Hegay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2014.2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114046v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst156" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261773v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Lambrechts" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afiwa Midamegbe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Galan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-011-0722-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82F87968EFB40BE56654C8BE49731D041ED4DDEA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Glorieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032069" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494886v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Culioli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Juliette Champeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gratier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494897v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495241v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Tuong Uyen Tran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495284v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682613v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen Tran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688121v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04700047v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathile Lecovec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04709791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure S&#233;gurel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04700064v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495255v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495261v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493438v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cossu-Doye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495248v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04532264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114066v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04700215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844908v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-03114172v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04531851v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Houtin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Akinyemi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aim&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10091377" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114119v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Covec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Esseily" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.201.0041" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114162v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539x-00003551" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114072v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paquette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le D&#233;ry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Verlaan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ab.21759" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114070v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Andr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005631" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2016.191" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04531901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Heyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22707" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5VMJ2388-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Segurel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Martinez-Cruz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Hegay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2014.2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114046v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst156" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261773v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Lambrechts" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afiwa Midamegbe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Galan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-011-0722-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82F87968EFB40BE56654C8BE49731D041ED4DDEA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Glorieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032069" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494886v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Culioli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Juliette Champeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gratier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494897v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495241v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Tuong Uyen Tran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495284v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682613v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen Tran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688121v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04700047v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathile Lecovec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04709791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure S&#233;gurel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04700064v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495248v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495261v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493438v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cossu-Doye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495223v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04532264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114066v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04700215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844908v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-03114172v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>