--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carla Barlagne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles, barriers and enablers to agroecological animal production systems: a qualitative approach based on five case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (suppl. 1), pp.101367. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membership in farmers’ organizations and intention to innovate: A mixed random utility and behavioral approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Mulazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsede Ghidey Alemayehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 196, pp.107192. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.worlddev.2025.107192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broker farmers as catalysts for agroecological innovation in orphan crops: insights from plantain farming systems in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1389224X.2025.2536328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing Sensory and Visual Data in the Value Estimation of Extra Virgin Olive Oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidi Suurmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilde Tura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (18), pp.2904. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods13182904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing innovative plantain cropping systems to support the diversity of agroecological pathways in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (2), pp.28. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00879-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective forestry regimes to enhance transition to climate smart forestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislava Brnkalakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Pavelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Policy and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (6), pp.492-503. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eet.2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interests of Livestock Activities within Agroforestry Systems in Guadeloupe: Stakeholders’ Opinions and Farmers’ Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (12), pp.1379 - 1395. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/as.2022.1312084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholders’ engagement platform to identify sustainable pathways for the development of multi-functional agroforestry in Guadeloupe, French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Drillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97 (3), pp.463-479. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-021-00663-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Are the Impacts of Social Innovation? A Synthetic Review and Case Study of Community Forestry in the Scottish Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Secco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.4359. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13084359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Social Innovation Make a Change in European and Mediterranean Marginalized Areas? Social Innovation Impact Assessment in Agriculture, Fisheries, Forestry, and Rural Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ravazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Dalla Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo da Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Marini Govigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Secco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13041823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing a Framework to Co-Construct Social Innovation Actions: Insights from Seven Marginalized Rural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Marini Govigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Alkhaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tor Arnesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Bjerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.1441. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12041441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There a Scope for Social Innovation in Ukrainian Forestry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Kluvánková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhiy Kopiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (22), pp.9674. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12229674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Institutional Analysis and Reconfiguration Framework for Sustainability Research on Post-Transition Forestry—A Focus on Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Kluvánková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhiy Kopiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (8), pp.4360. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13084360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whose Narrative is it Anyway? Narratives of Social Innovation in Rural Areas – A Comparative Analysis of Community‐Led Initiatives in Scotland and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néstor Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Esparcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (1), pp.163 - 189. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/soru.12321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human values as catalysts and consequences of social innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simo Sarkki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Ficko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Policy and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forpol.2019.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Innovation in Community Energy in Europe: A Review of the Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Baggio Compagnucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Ceglarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenrg.2019.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond ‘Hobby Farming’: towards a typology of non-commercial farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee-Ann Sutherland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew P Barnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, pp.475 - 493. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10460-019-09930-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers' preferences for fresh yam: a focus group study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.54-66. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fsn3.364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and economic impacts of agri-environmental schemes designed in French West Indies to enhance soil C sequestration and reduce pollution risks. A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140, pp.11-18. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2015.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting local foods in small island states: The role of information policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.62-72. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de recherche de l'unité ASTRO: données mobilisées et produites, besoins en matière de données, pistes de réflexion pour une mutualisation des données produites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les références agricoles en Guadeloupe: enjeux, usages et perspectives de mutualisation. Séminaire technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre d'Agriculture de Guadeloupe, Nov 2025, Baie-Mahault, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective à l'échelle des territoires: l'agriculture Guadeloupéenne à l'horizon 2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wébinaire de l'EAAP - Expertise et appui aux politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de l'expertise et appui aux politiques publiques, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating experimental and biometric methods to improve the understanding of consumers’ decision-making: A novel protocol and its application to the case of olive oil and health information in Tunisia and Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire à The James Hutton Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aberdeen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconnexion entre structure et fonction du système d'innovation agricole & Maintien d'une transition agroécologique faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viabilité des systèmes « Bananiers plantains » aux Antilles : l’innovation agronomique face à la diversité des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d’Etude Scientifique (J.E.S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'innovation &amp;quot;banane plantain&amp;quot; en Guadeloupe : un équilibre entre verrous à la transition agroécologique et jeux d'acteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89. congrès de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System experiment as a way to test innovative agroecological cropping system adapted to the farmers’ diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Conference on Farmer-centric On-Farm Experimentation. Digital Tools for a Scalable Transformative Pathway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier ( en ligne), France. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From subsistence to multi-performance: rethinking the Caribbean homegarden as an innovative model in modern agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing yam in Guadeloupe : How much does it cost and how much does it pay?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and weaknesses of yam sector and prospects for improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Osseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local market food sector analysis and design: the example of the yam sector in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Conference on Yam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Tropical Agriculture, CGIAR (IITA). NGA., Oct 2013, Accra, Ghana. 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and weaknesses of the different yam marketing chains in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forces et faiblesses de la filière igname et pistes d’amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Osseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignamarge : Outil d’évaluation technico-économique de la production d’igname</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercialisation de l’igname en Guadeloupe : atouts et contraintes des différents circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire de l’igname en Guadeloupe : combien ça coûte, combien ça rapporte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des systèmes de production d’igname en Guadeloupe et étude des déterminants des choix variétaux des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Colloque annuel de l’ASRDLF (Association de Science Régionale de Langue Française) : Migrations et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles et de la Guyane (UAG). Ceregmia (Centre d'Etude et de Recherche en Economie Gestion Modélisation et Informatique Appliquée), Schoelcher, FRA.; Université des Antilles et de la Guyane (UAG). Schoelcher, FRA.; Association de Science Régionale de Langue Française (ASRDLF). Paris, FRA., Jul 2011, Schoelcher, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miel, indication géographique et biodiversité: des liens émergents complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Marie-Vivien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Localiser les produits : une voie durable au service de la diversité naturelle et culturelle de Sud ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche pour le Développement (IRD). FRA.; United Nations Educational Scientific and Cultural Organization (UNESCO). INT.; Muséum National d’Histoire Naturelle (MNHN). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Jun 2009, Paris, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la Multiperformance des Agroécosystèmes bio de Karukéra en fonction de l’Intégration culture/élevage et de leur Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel Metabio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support agroecological transitions for orphan crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grande Anse, Grenada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smallholders’ food security between farming and migration. Evidence from five Northern and Eastern African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Mulazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Nchimbi Msolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akwilina Mwanri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating experimental economics and biometric methods to improve understanding of consumers' decision making: A novel protocol and its application to the case of Olive oil in Tunisia and Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smallholders’ food security between farming and migration. Evidence from five Northern and Eastern African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Mulazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Nchimbi Msolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mwanri Akwilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII EAAE Congress. Agri-Food Systems in a Changing World: Connecting Science and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling approach for assessing environmental and economic impacts of agri-environmental schemes (AES) to enhance soil C sequestration and reduce pollution risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foresight study on Guadeloupean Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Annual meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paramaribo, Suriname. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in developing value of chains of minor crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Revoredo-Giha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition agroécologique : Quel accompagnement dans les Réserves de biosphère françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cibien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Therville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Rozanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'installation en agriculture et la transmission des exploitations agricoles en Guadeloupe: marges de manoeuvre et stratégies d'action des agriculteur.rices. Note de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des connaissances, perceptions et pratiques des ménages en matière de gestion des biodéchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzon Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biomasses résiduelles du territoire Diagnostic de la situation actuelle en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzon Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kernevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des biodéchets dans les foyers Guadeloupéens : une enquête exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzon Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kernevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reports on consumers’ food behaviours and on dietary diversity and associated factors. D2.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marini Govigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Setti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arri Gartzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Nairobi; Alma Mater Studiorum Università di Bologna. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisations économiques des innovations et de la diversité variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Arma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Guindé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UR 1321 Unité de Recherche Agrosystèmes Tropicaux [ASTRO] - INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scottish Farmers Intentions to Develop Agritourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Flanigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Somervail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inception report on the consumers’ socioeconomic and dietary conditions and on first experimental results. D2.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marini Govigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Setti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bacigalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Nairobi (UoN). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How often does intended farm management behaviour match 'actual' behaviour? Insights for thirteen farm activities (2013-18). Farmer Intentions Survey briefing note, March 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee-Ann Sutherland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2021, https://www.hutton.ac.uk/sites/default/files/files/research/srp2016-21/rd242outputs/Comparing_stated_intentions_and_behaviour_RD242_published.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers' preferences and perceptions of genetic diversity and health benefits of potatoes RESAS WP2.3.2. Protecting genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Kyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Kuhfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl‐johan Lagerkvist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scottish farms, internet access and social media Farmer intentions survey briefing note, March 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hopkins,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Sutherland,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wardell Johnson,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnes,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2021, https://www.hutton.ac.uk/sites/default/files/files/research/srp2016-21/rd242outputs/Scottish_farms_internet_access_and_social_media_RD242_published.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocols to implement economic experiments with farmers. D3.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Kuhfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Stojkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haftom Bayray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol(s) to implement economic and bio-metric experiments with consumers. D2.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Marini Govigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidi Suurmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Copenhagen Business School; The James Hutton Institute; Alma Mater Studiorum Università di Bologna. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New entrants: their potential contribution to farming in Scotland by 2023 Farmer Intentions Survey briefing note, March 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-A. Sutherland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wardell-Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2020, https://www.hutton.ac.uk/sites/default/files/files/research/srp2016-21/rd242outputs/Research_Note_New_Entrants_final_RD242_published.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manual on Innovative Methods to assess SI and its Impacts. Deliverable 4.3, Social Innovation in Marginalised Rural Areas (SIMRA). SIMRA Project, available at: www.simra-h2020.eu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Secco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. da Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vicentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rogelja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Department of Territorio e Sistemi Agro-Foresta- li (TESAF) of the University of Padova (Italy). 2019, https://drive.google.com/file/d/1eW3Z5rE8x7hMTRCZd7QHgilmb6hlbYDw/view</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Challenges and opportunities brought about by genetic diversity in the Scottish Potato Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2019, https://www.hutton.ac.uk/sites/default/files/files/research/srp2016-21/rd232outputs/WP232_DO3_3-2019-Challenges-and-opportunities-of-genetic-agrodiversity-in-the-potato-%20sector-Scotland-Final.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical case studies (Type A case study) Lochcarron Community Development Company - Strathcarron, Scotland, UK., Internal Project Report 5.4j - Social Innovation in Marginalised Rural Areas (SIMRA), 59pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kerschbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Ecosystemic value-enhancement of the Guadeloupe Forest Agrobiodiversity. Report 5.4.s - Analytical- Informative Case Studies (Case Study Type B – led by the James Hutton Institute). Social Innovation in Marginalised Rural Areas (SIMRA), pp. 28. [Internal report].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melnykovych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrator D4.2 Set of Methods to Assess SI Implications at Different Levels: Instructions for WPs 5 & 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Secco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catie Burlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Da Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Department of Territorio e Sistemi Agro-Foresta- li (TESAF) of the University of Padova (Italy). 2017, http://www.simra-h2020.eu/wp-content/uploads/2017/10/SIMRA_D4.2_Set_of_Methods_to_Assess_SI_Implications_at_Different_Levels_Instructions_for_WPs_5_and_6.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude prospective : L’agriculture guadeloupéenne à l’horizon 2040.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2016, 250 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carla Barlagne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membership in farmers’ organizations and intention to innovate: A mixed random utility and behavioral approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Mulazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsede Ghidey Alemayehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 196, pp.107192. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.worlddev.2025.107192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broker farmers as catalysts for agroecological innovation in orphan crops: insights from plantain farming systems in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1389224X.2025.2536328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles, barriers and enablers to agroecological animal production systems: a qualitative approach based on five case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (suppl. 1), pp.101367. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing Sensory and Visual Data in the Value Estimation of Extra Virgin Olive Oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidi Suurmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilde Tura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (18), pp.2904. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods13182904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing innovative plantain cropping systems to support the diversity of agroecological pathways in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (2), pp.28. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00879-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interests of Livestock Activities within Agroforestry Systems in Guadeloupe: Stakeholders’ Opinions and Farmers’ Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (12), pp.1379 - 1395. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/as.2022.1312084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective forestry regimes to enhance transition to climate smart forestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislava Brnkalakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Pavelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Policy and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (6), pp.492-503. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eet.2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholders’ engagement platform to identify sustainable pathways for the development of multi-functional agroforestry in Guadeloupe, French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Drillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97 (3), pp.463-479. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-021-00663-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Are the Impacts of Social Innovation? A Synthetic Review and Case Study of Community Forestry in the Scottish Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Secco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.4359. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13084359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Social Innovation Make a Change in European and Mediterranean Marginalized Areas? Social Innovation Impact Assessment in Agriculture, Fisheries, Forestry, and Rural Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ravazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Dalla Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo da Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Marini Govigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Secco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13041823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There a Scope for Social Innovation in Ukrainian Forestry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Kluvánková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhiy Kopiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (22), pp.9674. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12229674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Institutional Analysis and Reconfiguration Framework for Sustainability Research on Post-Transition Forestry—A Focus on Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Kluvánková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhiy Kopiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (8), pp.4360. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13084360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whose Narrative is it Anyway? Narratives of Social Innovation in Rural Areas – A Comparative Analysis of Community‐Led Initiatives in Scotland and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néstor Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Esparcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (1), pp.163 - 189. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/soru.12321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing a Framework to Co-Construct Social Innovation Actions: Insights from Seven Marginalized Rural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Marini Govigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Alkhaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tor Arnesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Bjerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.1441. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12041441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond ‘Hobby Farming’: towards a typology of non-commercial farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee-Ann Sutherland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew P Barnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, pp.475 - 493. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10460-019-09930-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human values as catalysts and consequences of social innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simo Sarkki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Ficko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Policy and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forpol.2019.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Innovation in Community Energy in Europe: A Review of the Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Baggio Compagnucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Ceglarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenrg.2019.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers' preferences for fresh yam: a focus group study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.54-66. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fsn3.364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and economic impacts of agri-environmental schemes designed in French West Indies to enhance soil C sequestration and reduce pollution risks. A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140, pp.11-18. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2015.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting local foods in small island states: The role of information policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.62-72. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de recherche de l'unité ASTRO: données mobilisées et produites, besoins en matière de données, pistes de réflexion pour une mutualisation des données produites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les références agricoles en Guadeloupe: enjeux, usages et perspectives de mutualisation. Séminaire technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre d'Agriculture de Guadeloupe, Nov 2025, Baie-Mahault, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective à l'échelle des territoires: l'agriculture Guadeloupéenne à l'horizon 2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wébinaire de l'EAAP - Expertise et appui aux politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de l'expertise et appui aux politiques publiques, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating experimental and biometric methods to improve the understanding of consumers’ decision-making: A novel protocol and its application to the case of olive oil and health information in Tunisia and Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire à The James Hutton Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aberdeen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconnexion entre structure et fonction du système d'innovation agricole & Maintien d'une transition agroécologique faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viabilité des systèmes « Bananiers plantains » aux Antilles : l’innovation agronomique face à la diversité des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d’Etude Scientifique (J.E.S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'innovation &amp;quot;banane plantain&amp;quot; en Guadeloupe : un équilibre entre verrous à la transition agroécologique et jeux d'acteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89. congrès de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System experiment as a way to test innovative agroecological cropping system adapted to the farmers’ diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Conference on Farmer-centric On-Farm Experimentation. Digital Tools for a Scalable Transformative Pathway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier ( en ligne), France. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From subsistence to multi-performance: rethinking the Caribbean homegarden as an innovative model in modern agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing yam in Guadeloupe : How much does it cost and how much does it pay?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and weaknesses of yam sector and prospects for improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Osseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local market food sector analysis and design: the example of the yam sector in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Conference on Yam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Tropical Agriculture, CGIAR (IITA). NGA., Oct 2013, Accra, Ghana. 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and weaknesses of the different yam marketing chains in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forces et faiblesses de la filière igname et pistes d’amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Osseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignamarge : Outil d’évaluation technico-économique de la production d’igname</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercialisation de l’igname en Guadeloupe : atouts et contraintes des différents circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire de l’igname en Guadeloupe : combien ça coûte, combien ça rapporte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des systèmes de production d’igname en Guadeloupe et étude des déterminants des choix variétaux des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Colloque annuel de l’ASRDLF (Association de Science Régionale de Langue Française) : Migrations et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles et de la Guyane (UAG). Ceregmia (Centre d'Etude et de Recherche en Economie Gestion Modélisation et Informatique Appliquée), Schoelcher, FRA.; Université des Antilles et de la Guyane (UAG). Schoelcher, FRA.; Association de Science Régionale de Langue Française (ASRDLF). Paris, FRA., Jul 2011, Schoelcher, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miel, indication géographique et biodiversité: des liens émergents complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Marie-Vivien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Localiser les produits : une voie durable au service de la diversité naturelle et culturelle de Sud ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche pour le Développement (IRD). FRA.; United Nations Educational Scientific and Cultural Organization (UNESCO). INT.; Muséum National d’Histoire Naturelle (MNHN). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Jun 2009, Paris, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la Multiperformance des Agroécosystèmes bio de Karukéra en fonction de l’Intégration culture/élevage et de leur Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel Metabio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smallholders’ food security between farming and migration. Evidence from five Northern and Eastern African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Mulazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Nchimbi Msolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akwilina Mwanri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support agroecological transitions for orphan crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grande Anse, Grenada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating experimental economics and biometric methods to improve understanding of consumers' decision making: A novel protocol and its application to the case of Olive oil in Tunisia and Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smallholders’ food security between farming and migration. Evidence from five Northern and Eastern African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Mulazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Nchimbi Msolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mwanri Akwilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII EAAE Congress. Agri-Food Systems in a Changing World: Connecting Science and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling approach for assessing environmental and economic impacts of agri-environmental schemes (AES) to enhance soil C sequestration and reduce pollution risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foresight study on Guadeloupean Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Annual meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paramaribo, Suriname. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in developing value of chains of minor crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Revoredo-Giha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition agroécologique : Quel accompagnement dans les Réserves de biosphère françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cibien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Therville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Rozanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'installation en agriculture et la transmission des exploitations agricoles en Guadeloupe: marges de manoeuvre et stratégies d'action des agriculteur.rices. Note de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des connaissances, perceptions et pratiques des ménages en matière de gestion des biodéchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzon Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des biodéchets dans les foyers Guadeloupéens : une enquête exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzon Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kernevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biomasses résiduelles du territoire Diagnostic de la situation actuelle en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzon Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kernevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisations économiques des innovations et de la diversité variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Arma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Guindé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UR 1321 Unité de Recherche Agrosystèmes Tropicaux [ASTRO] - INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reports on consumers’ food behaviours and on dietary diversity and associated factors. D2.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marini Govigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Setti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arri Gartzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Nairobi; Alma Mater Studiorum Università di Bologna. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scottish Farmers Intentions to Develop Agritourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Flanigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Somervail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inception report on the consumers’ socioeconomic and dietary conditions and on first experimental results. D2.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marini Govigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Setti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bacigalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Nairobi (UoN). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scottish farms, internet access and social media Farmer intentions survey briefing note, March 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hopkins,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Sutherland,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wardell Johnson,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnes,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2021, https://www.hutton.ac.uk/sites/default/files/files/research/srp2016-21/rd242outputs/Scottish_farms_internet_access_and_social_media_RD242_published.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How often does intended farm management behaviour match 'actual' behaviour? Insights for thirteen farm activities (2013-18). Farmer Intentions Survey briefing note, March 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee-Ann Sutherland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2021, https://www.hutton.ac.uk/sites/default/files/files/research/srp2016-21/rd242outputs/Comparing_stated_intentions_and_behaviour_RD242_published.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers' preferences and perceptions of genetic diversity and health benefits of potatoes RESAS WP2.3.2. Protecting genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Kyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Kuhfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl‐johan Lagerkvist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New entrants: their potential contribution to farming in Scotland by 2023 Farmer Intentions Survey briefing note, March 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-A. Sutherland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wardell-Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2020, https://www.hutton.ac.uk/sites/default/files/files/research/srp2016-21/rd242outputs/Research_Note_New_Entrants_final_RD242_published.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol(s) to implement economic and bio-metric experiments with consumers. D2.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Marini Govigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidi Suurmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Copenhagen Business School; The James Hutton Institute; Alma Mater Studiorum Università di Bologna. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocols to implement economic experiments with farmers. D3.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Kuhfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Stojkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haftom Bayray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Challenges and opportunities brought about by genetic diversity in the Scottish Potato Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2019, https://www.hutton.ac.uk/sites/default/files/files/research/srp2016-21/rd232outputs/WP232_DO3_3-2019-Challenges-and-opportunities-of-genetic-agrodiversity-in-the-potato-%20sector-Scotland-Final.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical case studies (Type A case study) Lochcarron Community Development Company - Strathcarron, Scotland, UK., Internal Project Report 5.4j - Social Innovation in Marginalised Rural Areas (SIMRA), 59pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kerschbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Ecosystemic value-enhancement of the Guadeloupe Forest Agrobiodiversity. Report 5.4.s - Analytical- Informative Case Studies (Case Study Type B – led by the James Hutton Institute). Social Innovation in Marginalised Rural Areas (SIMRA), pp. 28. [Internal report].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melnykovych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manual on Innovative Methods to assess SI and its Impacts. Deliverable 4.3, Social Innovation in Marginalised Rural Areas (SIMRA). SIMRA Project, available at: www.simra-h2020.eu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Secco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. da Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vicentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rogelja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Department of Territorio e Sistemi Agro-Foresta- li (TESAF) of the University of Padova (Italy). 2019, https://drive.google.com/file/d/1eW3Z5rE8x7hMTRCZd7QHgilmb6hlbYDw/view</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrator D4.2 Set of Methods to Assess SI Implications at Different Levels: Instructions for WPs 5 & 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Secco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catie Burlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Da Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Department of Territorio e Sistemi Agro-Foresta- li (TESAF) of the University of Padova (Italy). 2017, http://www.simra-h2020.eu/wp-content/uploads/2017/10/SIMRA_D4.2_Set_of_Methods_to_Assess_SI_Implications_at_Different_Levels_Instructions_for_WPs_5_and_6.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude prospective : L’agriculture guadeloupéenne à l’horizon 2040.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2016, 250 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duval" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101367" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294571v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mulazzani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Piras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Giordano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsede Ghidey Alemayehu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2025.107192" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bezard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Angeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Caperaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2025.2536328" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744496v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seidi Suurmets" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Clement" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Tura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13182904" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00879-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054358v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislava Brnkalakova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Melnykovych" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nijnik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Pavelka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eet.2021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alexandre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2022.1312084" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054336v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;zard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Drillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-021-00663-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665391v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hewitt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Secco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084359" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravazzoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dalla Torre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo da Re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Marini Govigli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13041823" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054109v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alkhaled" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Arnesen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Bjerck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12041441" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054151v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kluv&#225;nkov&#225;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Nijnik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhiy Kopiy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229674" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054373v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084360" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054115v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Vercher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Esparcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12321" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054128v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo Sarkki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Ficko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2019.03.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054135v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Hewitt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bradley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Baggio Compagnucci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Ceglarz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2019.00031" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054077v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee-Ann Sutherland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P Barnes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-019-09930-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622383v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.364" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213148v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2015.08.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.09.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PM5XGN5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419764v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054430v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404025v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Thabet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Souissi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172697v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054338v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054382v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02425015v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745217v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748721v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Osseux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198251v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745155v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Roux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748954v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750227v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750074v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811233v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756817v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence B&#233;rard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Garcia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Marie-Vivien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172707v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187549v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Nchimbi Msolla" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akwilina Mwanri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187544v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404065v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mwanri Akwilina" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797457v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795347v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Galan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hoton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502649v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Revoredo-Giha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631035v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Herv&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cibien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Therville" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Rozan&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419756v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472031v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Garnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Guillou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837232v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kernevez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837246v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179365v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marini Govigli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Setti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alboni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arri Gartzia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179543v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arma" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duval" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guind&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179028v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hopkins" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mckee" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flanigan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Somervail" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179352v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piras" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacigalupo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179026v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hopkins" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Thomson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Miller" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494599v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Kyle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl&#8208;johan Lagerkvist" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179008v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hopkins," TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Sutherland," TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wardell Johnson," TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnes," TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179389v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Stojkowski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haftom Bayray" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179340v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179023v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-A. Sutherland" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wardell-Johnson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179019v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Secco" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pisani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. da Re" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vicentini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rogelja" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179016v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179014v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melnykovych" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hewitt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kerschbaum" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miller" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179010v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nijnik" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Miller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179020v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pisani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catie Burlando" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Da Re" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gatto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800576v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mulazzani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Piras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Giordano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsede Ghidey Alemayehu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2025.107192" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222694v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bezard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Angeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Caperaa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2025.2536328" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835749v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101367" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744496v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seidi Suurmets" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Clement" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Tura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13182904" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00879-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054223v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alexandre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2022.1312084" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislava Brnkalakova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Melnykovych" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nijnik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Pavelka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eet.2021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054336v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;zard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Drillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-021-00663-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665391v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hewitt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Secco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084359" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravazzoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dalla Torre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo da Re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Marini Govigli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13041823" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054151v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kluv&#225;nkov&#225;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Nijnik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhiy Kopiy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229674" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054373v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084360" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054115v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Vercher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Esparcia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12321" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alkhaled" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Arnesen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Bjerck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12041441" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054077v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee-Ann Sutherland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P Barnes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-019-09930-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054128v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo Sarkki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Ficko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2019.03.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054135v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Hewitt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bradley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Baggio Compagnucci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Ceglarz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2019.00031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622383v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.364" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213148v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2015.08.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.09.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PM5XGN5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419764v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054430v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404025v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Thabet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Souissi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172697v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054338v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054382v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02425015v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745217v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748721v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Osseux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198251v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745155v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Roux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748954v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750227v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750074v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811233v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756817v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence B&#233;rard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Garcia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Marie-Vivien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187549v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Nchimbi Msolla" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akwilina Mwanri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172707v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187544v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404065v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mwanri Akwilina" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797457v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795347v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Galan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hoton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502649v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Revoredo-Giha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631035v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Herv&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cibien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Therville" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Rozan&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419756v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472031v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Garnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Guillou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kernevez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837232v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179543v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arma" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duval" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guind&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179365v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marini Govigli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Setti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alboni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arri Gartzia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179028v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hopkins" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mckee" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flanigan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Somervail" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179352v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piras" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacigalupo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179008v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hopkins," TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Sutherland," TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wardell Johnson," TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnes," TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179026v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hopkins" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Thomson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Miller" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494599v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Kyle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl&#8208;johan Lagerkvist" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179023v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-A. Sutherland" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wardell-Johnson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179340v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179389v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Stojkowski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haftom Bayray" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179016v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179014v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melnykovych" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hewitt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kerschbaum" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miller" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179010v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nijnik" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Miller" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179019v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Secco" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pisani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. da Re" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vicentini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rogelja" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179020v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pisani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catie Burlando" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Da Re" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gatto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800576v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>