--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carla Barlagne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membership in farmers’ organizations and intention to innovate: A mixed random utility and behavioral approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Mulazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsede Ghidey Alemayehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 196, pp.107192. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.worlddev.2025.107192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broker farmers as catalysts for agroecological innovation in orphan crops: insights from plantain farming systems in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1389224X.2025.2536328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles, barriers and enablers to agroecological animal production systems: a qualitative approach based on five case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (suppl. 1), pp.101367. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing Sensory and Visual Data in the Value Estimation of Extra Virgin Olive Oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidi Suurmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilde Tura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (18), pp.2904. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods13182904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing innovative plantain cropping systems to support the diversity of agroecological pathways in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (2), pp.28. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00879-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interests of Livestock Activities within Agroforestry Systems in Guadeloupe: Stakeholders’ Opinions and Farmers’ Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (12), pp.1379 - 1395. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/as.2022.1312084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective forestry regimes to enhance transition to climate smart forestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislava Brnkalakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Pavelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Policy and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (6), pp.492-503. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eet.2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholders’ engagement platform to identify sustainable pathways for the development of multi-functional agroforestry in Guadeloupe, French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Drillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97 (3), pp.463-479. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-021-00663-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Are the Impacts of Social Innovation? A Synthetic Review and Case Study of Community Forestry in the Scottish Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Secco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.4359. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13084359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Social Innovation Make a Change in European and Mediterranean Marginalized Areas? Social Innovation Impact Assessment in Agriculture, Fisheries, Forestry, and Rural Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ravazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Dalla Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo da Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Marini Govigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Secco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13041823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There a Scope for Social Innovation in Ukrainian Forestry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Kluvánková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhiy Kopiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (22), pp.9674. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12229674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Institutional Analysis and Reconfiguration Framework for Sustainability Research on Post-Transition Forestry—A Focus on Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Kluvánková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhiy Kopiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (8), pp.4360. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13084360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whose Narrative is it Anyway? Narratives of Social Innovation in Rural Areas – A Comparative Analysis of Community‐Led Initiatives in Scotland and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néstor Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Esparcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (1), pp.163 - 189. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/soru.12321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing a Framework to Co-Construct Social Innovation Actions: Insights from Seven Marginalized Rural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Marini Govigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Alkhaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tor Arnesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Bjerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.1441. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12041441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond ‘Hobby Farming’: towards a typology of non-commercial farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee-Ann Sutherland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew P Barnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, pp.475 - 493. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10460-019-09930-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human values as catalysts and consequences of social innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simo Sarkki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Ficko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Policy and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forpol.2019.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Innovation in Community Energy in Europe: A Review of the Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Baggio Compagnucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Ceglarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenrg.2019.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers' preferences for fresh yam: a focus group study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.54-66. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fsn3.364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and economic impacts of agri-environmental schemes designed in French West Indies to enhance soil C sequestration and reduce pollution risks. A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140, pp.11-18. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2015.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting local foods in small island states: The role of information policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.62-72. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de recherche de l'unité ASTRO: données mobilisées et produites, besoins en matière de données, pistes de réflexion pour une mutualisation des données produites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les références agricoles en Guadeloupe: enjeux, usages et perspectives de mutualisation. Séminaire technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre d'Agriculture de Guadeloupe, Nov 2025, Baie-Mahault, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective à l'échelle des territoires: l'agriculture Guadeloupéenne à l'horizon 2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wébinaire de l'EAAP - Expertise et appui aux politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de l'expertise et appui aux politiques publiques, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating experimental and biometric methods to improve the understanding of consumers’ decision-making: A novel protocol and its application to the case of olive oil and health information in Tunisia and Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire à The James Hutton Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aberdeen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconnexion entre structure et fonction du système d'innovation agricole & Maintien d'une transition agroécologique faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viabilité des systèmes « Bananiers plantains » aux Antilles : l’innovation agronomique face à la diversité des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d’Etude Scientifique (J.E.S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'innovation &amp;quot;banane plantain&amp;quot; en Guadeloupe : un équilibre entre verrous à la transition agroécologique et jeux d'acteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89. congrès de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System experiment as a way to test innovative agroecological cropping system adapted to the farmers’ diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Conference on Farmer-centric On-Farm Experimentation. Digital Tools for a Scalable Transformative Pathway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier ( en ligne), France. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From subsistence to multi-performance: rethinking the Caribbean homegarden as an innovative model in modern agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing yam in Guadeloupe : How much does it cost and how much does it pay?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and weaknesses of yam sector and prospects for improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Osseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local market food sector analysis and design: the example of the yam sector in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Conference on Yam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Tropical Agriculture, CGIAR (IITA). NGA., Oct 2013, Accra, Ghana. 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and weaknesses of the different yam marketing chains in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forces et faiblesses de la filière igname et pistes d’amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Osseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignamarge : Outil d’évaluation technico-économique de la production d’igname</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercialisation de l’igname en Guadeloupe : atouts et contraintes des différents circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire de l’igname en Guadeloupe : combien ça coûte, combien ça rapporte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des systèmes de production d’igname en Guadeloupe et étude des déterminants des choix variétaux des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Colloque annuel de l’ASRDLF (Association de Science Régionale de Langue Française) : Migrations et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles et de la Guyane (UAG). Ceregmia (Centre d'Etude et de Recherche en Economie Gestion Modélisation et Informatique Appliquée), Schoelcher, FRA.; Université des Antilles et de la Guyane (UAG). Schoelcher, FRA.; Association de Science Régionale de Langue Française (ASRDLF). Paris, FRA., Jul 2011, Schoelcher, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miel, indication géographique et biodiversité: des liens émergents complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Marie-Vivien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Localiser les produits : une voie durable au service de la diversité naturelle et culturelle de Sud ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche pour le Développement (IRD). FRA.; United Nations Educational Scientific and Cultural Organization (UNESCO). INT.; Muséum National d’Histoire Naturelle (MNHN). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Jun 2009, Paris, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la Multiperformance des Agroécosystèmes bio de Karukéra en fonction de l’Intégration culture/élevage et de leur Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel Metabio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smallholders’ food security between farming and migration. Evidence from five Northern and Eastern African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Mulazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Nchimbi Msolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akwilina Mwanri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support agroecological transitions for orphan crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grande Anse, Grenada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating experimental economics and biometric methods to improve understanding of consumers' decision making: A novel protocol and its application to the case of Olive oil in Tunisia and Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smallholders’ food security between farming and migration. Evidence from five Northern and Eastern African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Mulazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Nchimbi Msolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mwanri Akwilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII EAAE Congress. Agri-Food Systems in a Changing World: Connecting Science and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling approach for assessing environmental and economic impacts of agri-environmental schemes (AES) to enhance soil C sequestration and reduce pollution risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foresight study on Guadeloupean Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Annual meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paramaribo, Suriname. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in developing value of chains of minor crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Revoredo-Giha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition agroécologique : Quel accompagnement dans les Réserves de biosphère françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cibien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Therville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Rozanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'installation en agriculture et la transmission des exploitations agricoles en Guadeloupe: marges de manoeuvre et stratégies d'action des agriculteur.rices. Note de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des connaissances, perceptions et pratiques des ménages en matière de gestion des biodéchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzon Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des biodéchets dans les foyers Guadeloupéens : une enquête exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzon Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kernevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biomasses résiduelles du territoire Diagnostic de la situation actuelle en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzon Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kernevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisations économiques des innovations et de la diversité variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Arma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Guindé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UR 1321 Unité de Recherche Agrosystèmes Tropicaux [ASTRO] - INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reports on consumers’ food behaviours and on dietary diversity and associated factors. D2.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marini Govigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Setti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arri Gartzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Nairobi; Alma Mater Studiorum Università di Bologna. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scottish Farmers Intentions to Develop Agritourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Flanigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Somervail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inception report on the consumers’ socioeconomic and dietary conditions and on first experimental results. D2.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marini Govigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Setti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bacigalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Nairobi (UoN). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scottish farms, internet access and social media Farmer intentions survey briefing note, March 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hopkins,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Sutherland,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wardell Johnson,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnes,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2021, https://www.hutton.ac.uk/sites/default/files/files/research/srp2016-21/rd242outputs/Scottish_farms_internet_access_and_social_media_RD242_published.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How often does intended farm management behaviour match 'actual' behaviour? Insights for thirteen farm activities (2013-18). Farmer Intentions Survey briefing note, March 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee-Ann Sutherland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2021, https://www.hutton.ac.uk/sites/default/files/files/research/srp2016-21/rd242outputs/Comparing_stated_intentions_and_behaviour_RD242_published.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers' preferences and perceptions of genetic diversity and health benefits of potatoes RESAS WP2.3.2. Protecting genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Kyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Kuhfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl‐johan Lagerkvist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New entrants: their potential contribution to farming in Scotland by 2023 Farmer Intentions Survey briefing note, March 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-A. Sutherland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wardell-Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2020, https://www.hutton.ac.uk/sites/default/files/files/research/srp2016-21/rd242outputs/Research_Note_New_Entrants_final_RD242_published.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol(s) to implement economic and bio-metric experiments with consumers. D2.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Marini Govigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidi Suurmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Copenhagen Business School; The James Hutton Institute; Alma Mater Studiorum Università di Bologna. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocols to implement economic experiments with farmers. D3.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Kuhfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Stojkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haftom Bayray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Challenges and opportunities brought about by genetic diversity in the Scottish Potato Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2019, https://www.hutton.ac.uk/sites/default/files/files/research/srp2016-21/rd232outputs/WP232_DO3_3-2019-Challenges-and-opportunities-of-genetic-agrodiversity-in-the-potato-%20sector-Scotland-Final.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical case studies (Type A case study) Lochcarron Community Development Company - Strathcarron, Scotland, UK., Internal Project Report 5.4j - Social Innovation in Marginalised Rural Areas (SIMRA), 59pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kerschbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Ecosystemic value-enhancement of the Guadeloupe Forest Agrobiodiversity. Report 5.4.s - Analytical- Informative Case Studies (Case Study Type B – led by the James Hutton Institute). Social Innovation in Marginalised Rural Areas (SIMRA), pp. 28. [Internal report].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melnykovych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manual on Innovative Methods to assess SI and its Impacts. Deliverable 4.3, Social Innovation in Marginalised Rural Areas (SIMRA). SIMRA Project, available at: www.simra-h2020.eu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Secco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. da Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vicentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rogelja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Department of Territorio e Sistemi Agro-Foresta- li (TESAF) of the University of Padova (Italy). 2019, https://drive.google.com/file/d/1eW3Z5rE8x7hMTRCZd7QHgilmb6hlbYDw/view</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrator D4.2 Set of Methods to Assess SI Implications at Different Levels: Instructions for WPs 5 & 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Secco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catie Burlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Da Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Department of Territorio e Sistemi Agro-Foresta- li (TESAF) of the University of Padova (Italy). 2017, http://www.simra-h2020.eu/wp-content/uploads/2017/10/SIMRA_D4.2_Set_of_Methods_to_Assess_SI_Implications_at_Different_Levels_Instructions_for_WPs_5_and_6.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude prospective : L’agriculture guadeloupéenne à l’horizon 2040.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2016, 250 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carla Barlagne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles, barriers and enablers to agroecological animal production systems: a qualitative approach based on five case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (suppl. 1), pp.101367. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membership in farmers’ organizations and intention to innovate: A mixed random utility and behavioral approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Mulazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsede Ghidey Alemayehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 196, pp.107192. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.worlddev.2025.107192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broker farmers as catalysts for agroecological innovation in orphan crops: insights from plantain farming systems in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1389224X.2025.2536328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing Sensory and Visual Data in the Value Estimation of Extra Virgin Olive Oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidi Suurmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilde Tura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (18), pp.2904. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods13182904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing innovative plantain cropping systems to support the diversity of agroecological pathways in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (2), pp.28. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00879-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective forestry regimes to enhance transition to climate smart forestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislava Brnkalakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Pavelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Policy and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (6), pp.492-503. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eet.2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interests of Livestock Activities within Agroforestry Systems in Guadeloupe: Stakeholders’ Opinions and Farmers’ Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (12), pp.1379 - 1395. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/as.2022.1312084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholders’ engagement platform to identify sustainable pathways for the development of multi-functional agroforestry in Guadeloupe, French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Drillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97 (3), pp.463-479. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-021-00663-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Are the Impacts of Social Innovation? A Synthetic Review and Case Study of Community Forestry in the Scottish Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Secco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.4359. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13084359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Social Innovation Make a Change in European and Mediterranean Marginalized Areas? Social Innovation Impact Assessment in Agriculture, Fisheries, Forestry, and Rural Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ravazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Dalla Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo da Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Marini Govigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Secco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13041823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing a Framework to Co-Construct Social Innovation Actions: Insights from Seven Marginalized Rural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Marini Govigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Alkhaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tor Arnesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Bjerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.1441. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12041441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There a Scope for Social Innovation in Ukrainian Forestry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Kluvánková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhiy Kopiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (22), pp.9674. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12229674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Institutional Analysis and Reconfiguration Framework for Sustainability Research on Post-Transition Forestry—A Focus on Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Kluvánková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhiy Kopiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (8), pp.4360. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13084360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whose Narrative is it Anyway? Narratives of Social Innovation in Rural Areas – A Comparative Analysis of Community‐Led Initiatives in Scotland and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néstor Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Esparcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (1), pp.163 - 189. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/soru.12321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Innovation in Community Energy in Europe: A Review of the Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Baggio Compagnucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Ceglarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenrg.2019.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human values as catalysts and consequences of social innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simo Sarkki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Ficko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Policy and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forpol.2019.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond ‘Hobby Farming’: towards a typology of non-commercial farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee-Ann Sutherland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew P Barnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, pp.475 - 493. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10460-019-09930-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers' preferences for fresh yam: a focus group study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.54-66. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fsn3.364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and economic impacts of agri-environmental schemes designed in French West Indies to enhance soil C sequestration and reduce pollution risks. A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140, pp.11-18. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2015.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting local foods in small island states: The role of information policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.62-72. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de recherche de l'unité ASTRO: données mobilisées et produites, besoins en matière de données, pistes de réflexion pour une mutualisation des données produites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les références agricoles en Guadeloupe: enjeux, usages et perspectives de mutualisation. Séminaire technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre d'Agriculture de Guadeloupe, Nov 2025, Baie-Mahault, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective à l'échelle des territoires: l'agriculture Guadeloupéenne à l'horizon 2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wébinaire de l'EAAP - Expertise et appui aux politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de l'expertise et appui aux politiques publiques, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating experimental and biometric methods to improve the understanding of consumers’ decision-making: A novel protocol and its application to the case of olive oil and health information in Tunisia and Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire à The James Hutton Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aberdeen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconnexion entre structure et fonction du système d'innovation agricole & Maintien d'une transition agroécologique faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viabilité des systèmes « Bananiers plantains » aux Antilles : l’innovation agronomique face à la diversité des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d’Etude Scientifique (J.E.S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'innovation &amp;quot;banane plantain&amp;quot; en Guadeloupe : un équilibre entre verrous à la transition agroécologique et jeux d'acteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89. congrès de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System experiment as a way to test innovative agroecological cropping system adapted to the farmers’ diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Conference on Farmer-centric On-Farm Experimentation. Digital Tools for a Scalable Transformative Pathway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier ( en ligne), France. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From subsistence to multi-performance: rethinking the Caribbean homegarden as an innovative model in modern agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing yam in Guadeloupe : How much does it cost and how much does it pay?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and weaknesses of yam sector and prospects for improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Osseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local market food sector analysis and design: the example of the yam sector in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Conference on Yam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Tropical Agriculture, CGIAR (IITA). NGA., Oct 2013, Accra, Ghana. 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and weaknesses of the different yam marketing chains in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forces et faiblesses de la filière igname et pistes d’amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Osseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignamarge : Outil d’évaluation technico-économique de la production d’igname</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercialisation de l’igname en Guadeloupe : atouts et contraintes des différents circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire de l’igname en Guadeloupe : combien ça coûte, combien ça rapporte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des systèmes de production d’igname en Guadeloupe et étude des déterminants des choix variétaux des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Colloque annuel de l’ASRDLF (Association de Science Régionale de Langue Française) : Migrations et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles et de la Guyane (UAG). Ceregmia (Centre d'Etude et de Recherche en Economie Gestion Modélisation et Informatique Appliquée), Schoelcher, FRA.; Université des Antilles et de la Guyane (UAG). Schoelcher, FRA.; Association de Science Régionale de Langue Française (ASRDLF). Paris, FRA., Jul 2011, Schoelcher, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miel, indication géographique et biodiversité: des liens émergents complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Marie-Vivien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Localiser les produits : une voie durable au service de la diversité naturelle et culturelle de Sud ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche pour le Développement (IRD). FRA.; United Nations Educational Scientific and Cultural Organization (UNESCO). INT.; Muséum National d’Histoire Naturelle (MNHN). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Jun 2009, Paris, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la Multiperformance des Agroécosystèmes bio de Karukéra en fonction de l’Intégration culture/élevage et de leur Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel Metabio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smallholders’ food security between farming and migration. Evidence from five Northern and Eastern African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Mulazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Nchimbi Msolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akwilina Mwanri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating experimental economics and biometric methods to improve understanding of consumers' decision making: A novel protocol and its application to the case of Olive oil in Tunisia and Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support agroecological transitions for orphan crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grande Anse, Grenada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smallholders’ food security between farming and migration. Evidence from five Northern and Eastern African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Mulazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Nchimbi Msolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mwanri Akwilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII EAAE Congress. Agri-Food Systems in a Changing World: Connecting Science and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling approach for assessing environmental and economic impacts of agri-environmental schemes (AES) to enhance soil C sequestration and reduce pollution risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foresight study on Guadeloupean Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Annual meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paramaribo, Suriname. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in developing value of chains of minor crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Revoredo-Giha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition agroécologique : Quel accompagnement dans les Réserves de biosphère françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cibien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Therville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Rozanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'installation en agriculture et la transmission des exploitations agricoles en Guadeloupe: marges de manoeuvre et stratégies d'action des agriculteur.rices. Note de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des connaissances, perceptions et pratiques des ménages en matière de gestion des biodéchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzon Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biomasses résiduelles du territoire Diagnostic de la situation actuelle en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzon Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kernevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des biodéchets dans les foyers Guadeloupéens : une enquête exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzon Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kernevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisations économiques des innovations et de la diversité variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Arma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Guindé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UR 1321 Unité de Recherche Agrosystèmes Tropicaux [ASTRO] - INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reports on consumers’ food behaviours and on dietary diversity and associated factors. D2.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marini Govigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Setti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arri Gartzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Nairobi; Alma Mater Studiorum Università di Bologna. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scottish Farmers Intentions to Develop Agritourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Flanigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Somervail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inception report on the consumers’ socioeconomic and dietary conditions and on first experimental results. D2.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marini Govigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Setti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bacigalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Nairobi (UoN). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers' preferences and perceptions of genetic diversity and health benefits of potatoes RESAS WP2.3.2. Protecting genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Kyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Kuhfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl‐johan Lagerkvist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How often does intended farm management behaviour match 'actual' behaviour? Insights for thirteen farm activities (2013-18). Farmer Intentions Survey briefing note, March 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee-Ann Sutherland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2021, https://www.hutton.ac.uk/sites/default/files/files/research/srp2016-21/rd242outputs/Comparing_stated_intentions_and_behaviour_RD242_published.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scottish farms, internet access and social media Farmer intentions survey briefing note, March 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hopkins,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Sutherland,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wardell Johnson,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnes,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2021, https://www.hutton.ac.uk/sites/default/files/files/research/srp2016-21/rd242outputs/Scottish_farms_internet_access_and_social_media_RD242_published.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocols to implement economic experiments with farmers. D3.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Kuhfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Stojkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haftom Bayray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol(s) to implement economic and bio-metric experiments with consumers. D2.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Marini Govigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidi Suurmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Copenhagen Business School; The James Hutton Institute; Alma Mater Studiorum Università di Bologna. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New entrants: their potential contribution to farming in Scotland by 2023 Farmer Intentions Survey briefing note, March 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-A. Sutherland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wardell-Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2020, https://www.hutton.ac.uk/sites/default/files/files/research/srp2016-21/rd242outputs/Research_Note_New_Entrants_final_RD242_published.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manual on Innovative Methods to assess SI and its Impacts. Deliverable 4.3, Social Innovation in Marginalised Rural Areas (SIMRA). SIMRA Project, available at: www.simra-h2020.eu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Secco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. da Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vicentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rogelja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Department of Territorio e Sistemi Agro-Foresta- li (TESAF) of the University of Padova (Italy). 2019, https://drive.google.com/file/d/1eW3Z5rE8x7hMTRCZd7QHgilmb6hlbYDw/view</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Challenges and opportunities brought about by genetic diversity in the Scottish Potato Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2019, https://www.hutton.ac.uk/sites/default/files/files/research/srp2016-21/rd232outputs/WP232_DO3_3-2019-Challenges-and-opportunities-of-genetic-agrodiversity-in-the-potato-%20sector-Scotland-Final.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical case studies (Type A case study) Lochcarron Community Development Company - Strathcarron, Scotland, UK., Internal Project Report 5.4j - Social Innovation in Marginalised Rural Areas (SIMRA), 59pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kerschbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Ecosystemic value-enhancement of the Guadeloupe Forest Agrobiodiversity. Report 5.4.s - Analytical- Informative Case Studies (Case Study Type B – led by the James Hutton Institute). Social Innovation in Marginalised Rural Areas (SIMRA), pp. 28. [Internal report].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melnykovych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrator D4.2 Set of Methods to Assess SI Implications at Different Levels: Instructions for WPs 5 & 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Secco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catie Burlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Da Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Department of Territorio e Sistemi Agro-Foresta- li (TESAF) of the University of Padova (Italy). 2017, http://www.simra-h2020.eu/wp-content/uploads/2017/10/SIMRA_D4.2_Set_of_Methods_to_Assess_SI_Implications_at_Different_Levels_Instructions_for_WPs_5_and_6.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude prospective : L’agriculture guadeloupéenne à l’horizon 2040.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2016, 250 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mulazzani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Piras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Giordano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsede Ghidey Alemayehu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2025.107192" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222694v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bezard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Angeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Caperaa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2025.2536328" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835749v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101367" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744496v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seidi Suurmets" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Clement" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Tura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13182904" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00879-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054223v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alexandre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2022.1312084" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislava Brnkalakova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Melnykovych" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nijnik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Pavelka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eet.2021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054336v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;zard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Drillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-021-00663-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665391v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hewitt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Secco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084359" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravazzoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dalla Torre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo da Re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Marini Govigli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13041823" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054151v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kluv&#225;nkov&#225;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Nijnik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhiy Kopiy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229674" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054373v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084360" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054115v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Vercher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Esparcia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12321" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alkhaled" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Arnesen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Bjerck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12041441" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054077v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee-Ann Sutherland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P Barnes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-019-09930-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054128v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo Sarkki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Ficko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2019.03.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054135v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Hewitt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bradley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Baggio Compagnucci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Ceglarz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2019.00031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622383v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.364" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213148v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2015.08.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.09.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PM5XGN5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419764v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054430v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404025v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Thabet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Souissi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172697v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054338v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054382v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02425015v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745217v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748721v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Osseux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198251v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745155v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Roux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748954v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750227v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750074v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811233v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756817v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence B&#233;rard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Garcia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Marie-Vivien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187549v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Nchimbi Msolla" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akwilina Mwanri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172707v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187544v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404065v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mwanri Akwilina" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797457v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795347v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Galan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hoton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502649v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Revoredo-Giha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631035v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Herv&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cibien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Therville" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Rozan&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419756v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472031v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Garnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Guillou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kernevez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837232v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179543v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arma" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duval" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guind&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179365v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marini Govigli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Setti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alboni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arri Gartzia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179028v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hopkins" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mckee" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flanigan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Somervail" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179352v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piras" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacigalupo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179008v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hopkins," TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Sutherland," TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wardell Johnson," TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnes," TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179026v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hopkins" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Thomson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Miller" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494599v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Kyle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl&#8208;johan Lagerkvist" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179023v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-A. Sutherland" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wardell-Johnson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179340v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179389v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Stojkowski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haftom Bayray" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179016v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179014v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melnykovych" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hewitt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kerschbaum" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miller" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179010v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nijnik" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Miller" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179019v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Secco" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pisani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. da Re" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vicentini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rogelja" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179020v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pisani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catie Burlando" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Da Re" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gatto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800576v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duval" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101367" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294571v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mulazzani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Piras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Giordano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsede Ghidey Alemayehu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2025.107192" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bezard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Angeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Caperaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2025.2536328" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744496v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seidi Suurmets" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Clement" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Tura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13182904" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00879-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054358v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislava Brnkalakova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Melnykovych" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nijnik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Pavelka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eet.2021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alexandre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2022.1312084" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054336v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;zard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Drillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-021-00663-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665391v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hewitt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Secco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084359" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravazzoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dalla Torre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo da Re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Marini Govigli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13041823" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054109v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alkhaled" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Arnesen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Bjerck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12041441" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054151v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kluv&#225;nkov&#225;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Nijnik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhiy Kopiy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229674" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054373v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084360" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054115v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Vercher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Esparcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12321" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054135v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Hewitt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bradley" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Baggio Compagnucci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Ceglarz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2019.00031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054128v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo Sarkki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Ficko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2019.03.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054077v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee-Ann Sutherland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P Barnes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-019-09930-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622383v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.364" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213148v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2015.08.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.09.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PM5XGN5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419764v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054430v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404025v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Thabet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Souissi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172697v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054338v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054382v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02425015v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745217v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748721v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Osseux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198251v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745155v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Roux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748954v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750227v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750074v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811233v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756817v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence B&#233;rard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Garcia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Marie-Vivien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187549v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Nchimbi Msolla" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akwilina Mwanri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187544v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172707v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404065v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mwanri Akwilina" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797457v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795347v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Galan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hoton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502649v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Revoredo-Giha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631035v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Herv&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cibien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Therville" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Rozan&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419756v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472031v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Garnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Guillou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837232v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kernevez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837246v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179543v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arma" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duval" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guind&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179365v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marini Govigli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Setti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alboni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arri Gartzia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179028v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hopkins" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mckee" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flanigan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Somervail" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179352v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piras" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacigalupo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494599v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Kyle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl&#8208;johan Lagerkvist" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179026v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hopkins" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Thomson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Miller" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179008v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hopkins," TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Sutherland," TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wardell Johnson," TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnes," TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179389v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Stojkowski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haftom Bayray" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179340v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179023v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-A. Sutherland" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wardell-Johnson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179019v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Secco" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pisani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. da Re" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vicentini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rogelja" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179016v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179014v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melnykovych" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hewitt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kerschbaum" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miller" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179010v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nijnik" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Miller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179020v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pisani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catie Burlando" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Da Re" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gatto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800576v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>