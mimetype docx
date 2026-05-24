--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carla Barlagne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles, barriers and enablers to agroecological animal production systems: a qualitative approach based on five case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (suppl. 1), pp.101367. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membership in farmers’ organizations and intention to innovate: A mixed random utility and behavioral approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Mulazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsede Ghidey Alemayehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 196, pp.107192. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.worlddev.2025.107192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broker farmers as catalysts for agroecological innovation in orphan crops: insights from plantain farming systems in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1389224X.2025.2536328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing Sensory and Visual Data in the Value Estimation of Extra Virgin Olive Oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidi Suurmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilde Tura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (18), pp.2904. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods13182904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing innovative plantain cropping systems to support the diversity of agroecological pathways in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (2), pp.28. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00879-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective forestry regimes to enhance transition to climate smart forestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislava Brnkalakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Pavelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Policy and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (6), pp.492-503. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eet.2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interests of Livestock Activities within Agroforestry Systems in Guadeloupe: Stakeholders’ Opinions and Farmers’ Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (12), pp.1379 - 1395. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/as.2022.1312084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholders’ engagement platform to identify sustainable pathways for the development of multi-functional agroforestry in Guadeloupe, French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Drillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97 (3), pp.463-479. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-021-00663-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Are the Impacts of Social Innovation? A Synthetic Review and Case Study of Community Forestry in the Scottish Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Secco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.4359. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13084359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Social Innovation Make a Change in European and Mediterranean Marginalized Areas? Social Innovation Impact Assessment in Agriculture, Fisheries, Forestry, and Rural Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ravazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Dalla Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo da Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Marini Govigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Secco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13041823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing a Framework to Co-Construct Social Innovation Actions: Insights from Seven Marginalized Rural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Marini Govigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Alkhaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tor Arnesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Bjerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.1441. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12041441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There a Scope for Social Innovation in Ukrainian Forestry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Kluvánková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhiy Kopiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (22), pp.9674. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12229674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Institutional Analysis and Reconfiguration Framework for Sustainability Research on Post-Transition Forestry—A Focus on Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Kluvánková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhiy Kopiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (8), pp.4360. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13084360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whose Narrative is it Anyway? Narratives of Social Innovation in Rural Areas – A Comparative Analysis of Community‐Led Initiatives in Scotland and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néstor Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Esparcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (1), pp.163 - 189. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/soru.12321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Innovation in Community Energy in Europe: A Review of the Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Baggio Compagnucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Ceglarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenrg.2019.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human values as catalysts and consequences of social innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simo Sarkki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Ficko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Policy and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forpol.2019.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond ‘Hobby Farming’: towards a typology of non-commercial farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee-Ann Sutherland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew P Barnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, pp.475 - 493. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10460-019-09930-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers' preferences for fresh yam: a focus group study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.54-66. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fsn3.364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and economic impacts of agri-environmental schemes designed in French West Indies to enhance soil C sequestration and reduce pollution risks. A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140, pp.11-18. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2015.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting local foods in small island states: The role of information policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.62-72. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de recherche de l'unité ASTRO: données mobilisées et produites, besoins en matière de données, pistes de réflexion pour une mutualisation des données produites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les références agricoles en Guadeloupe: enjeux, usages et perspectives de mutualisation. Séminaire technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre d'Agriculture de Guadeloupe, Nov 2025, Baie-Mahault, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective à l'échelle des territoires: l'agriculture Guadeloupéenne à l'horizon 2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wébinaire de l'EAAP - Expertise et appui aux politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de l'expertise et appui aux politiques publiques, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating experimental and biometric methods to improve the understanding of consumers’ decision-making: A novel protocol and its application to the case of olive oil and health information in Tunisia and Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire à The James Hutton Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aberdeen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconnexion entre structure et fonction du système d'innovation agricole & Maintien d'une transition agroécologique faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viabilité des systèmes « Bananiers plantains » aux Antilles : l’innovation agronomique face à la diversité des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d’Etude Scientifique (J.E.S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'innovation &amp;quot;banane plantain&amp;quot; en Guadeloupe : un équilibre entre verrous à la transition agroécologique et jeux d'acteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89. congrès de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System experiment as a way to test innovative agroecological cropping system adapted to the farmers’ diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Conference on Farmer-centric On-Farm Experimentation. Digital Tools for a Scalable Transformative Pathway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier ( en ligne), France. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From subsistence to multi-performance: rethinking the Caribbean homegarden as an innovative model in modern agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing yam in Guadeloupe : How much does it cost and how much does it pay?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and weaknesses of yam sector and prospects for improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Osseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local market food sector analysis and design: the example of the yam sector in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Conference on Yam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Tropical Agriculture, CGIAR (IITA). NGA., Oct 2013, Accra, Ghana. 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and weaknesses of the different yam marketing chains in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forces et faiblesses de la filière igname et pistes d’amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Osseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignamarge : Outil d’évaluation technico-économique de la production d’igname</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercialisation de l’igname en Guadeloupe : atouts et contraintes des différents circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire de l’igname en Guadeloupe : combien ça coûte, combien ça rapporte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des systèmes de production d’igname en Guadeloupe et étude des déterminants des choix variétaux des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Colloque annuel de l’ASRDLF (Association de Science Régionale de Langue Française) : Migrations et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles et de la Guyane (UAG). Ceregmia (Centre d'Etude et de Recherche en Economie Gestion Modélisation et Informatique Appliquée), Schoelcher, FRA.; Université des Antilles et de la Guyane (UAG). Schoelcher, FRA.; Association de Science Régionale de Langue Française (ASRDLF). Paris, FRA., Jul 2011, Schoelcher, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miel, indication géographique et biodiversité: des liens émergents complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Marie-Vivien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Localiser les produits : une voie durable au service de la diversité naturelle et culturelle de Sud ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche pour le Développement (IRD). FRA.; United Nations Educational Scientific and Cultural Organization (UNESCO). INT.; Muséum National d’Histoire Naturelle (MNHN). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Jun 2009, Paris, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la Multiperformance des Agroécosystèmes bio de Karukéra en fonction de l’Intégration culture/élevage et de leur Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel Metabio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smallholders’ food security between farming and migration. Evidence from five Northern and Eastern African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Mulazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Nchimbi Msolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akwilina Mwanri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating experimental economics and biometric methods to improve understanding of consumers' decision making: A novel protocol and its application to the case of Olive oil in Tunisia and Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support agroecological transitions for orphan crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grande Anse, Grenada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smallholders’ food security between farming and migration. Evidence from five Northern and Eastern African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Mulazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Nchimbi Msolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mwanri Akwilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII EAAE Congress. Agri-Food Systems in a Changing World: Connecting Science and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling approach for assessing environmental and economic impacts of agri-environmental schemes (AES) to enhance soil C sequestration and reduce pollution risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foresight study on Guadeloupean Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Annual meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paramaribo, Suriname. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in developing value of chains of minor crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Revoredo-Giha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition agroécologique : Quel accompagnement dans les Réserves de biosphère françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cibien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Therville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Rozanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'installation en agriculture et la transmission des exploitations agricoles en Guadeloupe: marges de manoeuvre et stratégies d'action des agriculteur.rices. Note de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des connaissances, perceptions et pratiques des ménages en matière de gestion des biodéchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzon Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biomasses résiduelles du territoire Diagnostic de la situation actuelle en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzon Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kernevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des biodéchets dans les foyers Guadeloupéens : une enquête exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzon Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kernevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisations économiques des innovations et de la diversité variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Arma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Guindé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UR 1321 Unité de Recherche Agrosystèmes Tropicaux [ASTRO] - INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reports on consumers’ food behaviours and on dietary diversity and associated factors. D2.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marini Govigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Setti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arri Gartzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Nairobi; Alma Mater Studiorum Università di Bologna. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scottish Farmers Intentions to Develop Agritourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Flanigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Somervail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inception report on the consumers’ socioeconomic and dietary conditions and on first experimental results. D2.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marini Govigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Setti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bacigalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Nairobi (UoN). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers' preferences and perceptions of genetic diversity and health benefits of potatoes RESAS WP2.3.2. Protecting genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Kyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Kuhfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl‐johan Lagerkvist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How often does intended farm management behaviour match 'actual' behaviour? Insights for thirteen farm activities (2013-18). Farmer Intentions Survey briefing note, March 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee-Ann Sutherland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2021, https://www.hutton.ac.uk/sites/default/files/files/research/srp2016-21/rd242outputs/Comparing_stated_intentions_and_behaviour_RD242_published.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scottish farms, internet access and social media Farmer intentions survey briefing note, March 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hopkins,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Sutherland,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wardell Johnson,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnes,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2021, https://www.hutton.ac.uk/sites/default/files/files/research/srp2016-21/rd242outputs/Scottish_farms_internet_access_and_social_media_RD242_published.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocols to implement economic experiments with farmers. D3.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Kuhfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Stojkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haftom Bayray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol(s) to implement economic and bio-metric experiments with consumers. D2.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Marini Govigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidi Suurmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Copenhagen Business School; The James Hutton Institute; Alma Mater Studiorum Università di Bologna. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New entrants: their potential contribution to farming in Scotland by 2023 Farmer Intentions Survey briefing note, March 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-A. Sutherland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wardell-Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2020, https://www.hutton.ac.uk/sites/default/files/files/research/srp2016-21/rd242outputs/Research_Note_New_Entrants_final_RD242_published.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manual on Innovative Methods to assess SI and its Impacts. Deliverable 4.3, Social Innovation in Marginalised Rural Areas (SIMRA). SIMRA Project, available at: www.simra-h2020.eu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Secco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. da Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vicentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rogelja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Department of Territorio e Sistemi Agro-Foresta- li (TESAF) of the University of Padova (Italy). 2019, https://drive.google.com/file/d/1eW3Z5rE8x7hMTRCZd7QHgilmb6hlbYDw/view</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Challenges and opportunities brought about by genetic diversity in the Scottish Potato Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2019, https://www.hutton.ac.uk/sites/default/files/files/research/srp2016-21/rd232outputs/WP232_DO3_3-2019-Challenges-and-opportunities-of-genetic-agrodiversity-in-the-potato-%20sector-Scotland-Final.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical case studies (Type A case study) Lochcarron Community Development Company - Strathcarron, Scotland, UK., Internal Project Report 5.4j - Social Innovation in Marginalised Rural Areas (SIMRA), 59pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kerschbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Ecosystemic value-enhancement of the Guadeloupe Forest Agrobiodiversity. Report 5.4.s - Analytical- Informative Case Studies (Case Study Type B – led by the James Hutton Institute). Social Innovation in Marginalised Rural Areas (SIMRA), pp. 28. [Internal report].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melnykovych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrator D4.2 Set of Methods to Assess SI Implications at Different Levels: Instructions for WPs 5 & 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Secco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catie Burlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Da Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Department of Territorio e Sistemi Agro-Foresta- li (TESAF) of the University of Padova (Italy). 2017, http://www.simra-h2020.eu/wp-content/uploads/2017/10/SIMRA_D4.2_Set_of_Methods_to_Assess_SI_Implications_at_Different_Levels_Instructions_for_WPs_5_and_6.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude prospective : L’agriculture guadeloupéenne à l’horizon 2040.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2016, 250 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carla Barlagne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membership in farmers’ organizations and intention to innovate: A mixed random utility and behavioral approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Mulazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsede Ghidey Alemayehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 196, pp.107192. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.worlddev.2025.107192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broker farmers as catalysts for agroecological innovation in orphan crops: insights from plantain farming systems in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1389224X.2025.2536328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles, barriers and enablers to agroecological animal production systems: a qualitative approach based on five case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (suppl. 1), pp.101367. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing Sensory and Visual Data in the Value Estimation of Extra Virgin Olive Oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidi Suurmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilde Tura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (18), pp.2904. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods13182904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing innovative plantain cropping systems to support the diversity of agroecological pathways in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (2), pp.28. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00879-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interests of Livestock Activities within Agroforestry Systems in Guadeloupe: Stakeholders’ Opinions and Farmers’ Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (12), pp.1379 - 1395. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/as.2022.1312084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective forestry regimes to enhance transition to climate smart forestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislava Brnkalakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Pavelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Policy and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (6), pp.492-503. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eet.2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholders’ engagement platform to identify sustainable pathways for the development of multi-functional agroforestry in Guadeloupe, French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Drillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97 (3), pp.463-479. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-021-00663-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Social Innovation Make a Change in European and Mediterranean Marginalized Areas? Social Innovation Impact Assessment in Agriculture, Fisheries, Forestry, and Rural Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ravazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Dalla Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo da Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Marini Govigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Secco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13041823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Are the Impacts of Social Innovation? A Synthetic Review and Case Study of Community Forestry in the Scottish Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Secco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.4359. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13084359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There a Scope for Social Innovation in Ukrainian Forestry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Kluvánková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhiy Kopiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (22), pp.9674. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12229674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Institutional Analysis and Reconfiguration Framework for Sustainability Research on Post-Transition Forestry—A Focus on Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Kluvánková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhiy Kopiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (8), pp.4360. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13084360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whose Narrative is it Anyway? Narratives of Social Innovation in Rural Areas – A Comparative Analysis of Community‐Led Initiatives in Scotland and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néstor Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Esparcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (1), pp.163 - 189. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/soru.12321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing a Framework to Co-Construct Social Innovation Actions: Insights from Seven Marginalized Rural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Marini Govigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Alkhaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tor Arnesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Bjerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.1441. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12041441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond ‘Hobby Farming’: towards a typology of non-commercial farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee-Ann Sutherland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew P Barnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, pp.475 - 493. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10460-019-09930-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Innovation in Community Energy in Europe: A Review of the Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Baggio Compagnucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Ceglarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenrg.2019.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human values as catalysts and consequences of social innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simo Sarkki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Ficko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Policy and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forpol.2019.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers' preferences for fresh yam: a focus group study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.54-66. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fsn3.364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and economic impacts of agri-environmental schemes designed in French West Indies to enhance soil C sequestration and reduce pollution risks. A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140, pp.11-18. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2015.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting local foods in small island states: The role of information policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.62-72. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de recherche de l'unité ASTRO: données mobilisées et produites, besoins en matière de données, pistes de réflexion pour une mutualisation des données produites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les références agricoles en Guadeloupe: enjeux, usages et perspectives de mutualisation. Séminaire technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre d'Agriculture de Guadeloupe, Nov 2025, Baie-Mahault, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating experimental and biometric methods to improve the understanding of consumers’ decision-making: A novel protocol and its application to the case of olive oil and health information in Tunisia and Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire à The James Hutton Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aberdeen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective à l'échelle des territoires: l'agriculture Guadeloupéenne à l'horizon 2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wébinaire de l'EAAP - Expertise et appui aux politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de l'expertise et appui aux politiques publiques, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconnexion entre structure et fonction du système d'innovation agricole & Maintien d'une transition agroécologique faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'innovation &amp;quot;banane plantain&amp;quot; en Guadeloupe : un équilibre entre verrous à la transition agroécologique et jeux d'acteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89. congrès de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viabilité des systèmes « Bananiers plantains » aux Antilles : l’innovation agronomique face à la diversité des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d’Etude Scientifique (J.E.S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System experiment as a way to test innovative agroecological cropping system adapted to the farmers’ diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Conference on Farmer-centric On-Farm Experimentation. Digital Tools for a Scalable Transformative Pathway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier ( en ligne), France. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From subsistence to multi-performance: rethinking the Caribbean homegarden as an innovative model in modern agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing yam in Guadeloupe : How much does it cost and how much does it pay?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and weaknesses of yam sector and prospects for improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Osseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and weaknesses of the different yam marketing chains in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local market food sector analysis and design: the example of the yam sector in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Conference on Yam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Tropical Agriculture, CGIAR (IITA). NGA., Oct 2013, Accra, Ghana. 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forces et faiblesses de la filière igname et pistes d’amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Osseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignamarge : Outil d’évaluation technico-économique de la production d’igname</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercialisation de l’igname en Guadeloupe : atouts et contraintes des différents circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire de l’igname en Guadeloupe : combien ça coûte, combien ça rapporte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des systèmes de production d’igname en Guadeloupe et étude des déterminants des choix variétaux des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Colloque annuel de l’ASRDLF (Association de Science Régionale de Langue Française) : Migrations et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles et de la Guyane (UAG). Ceregmia (Centre d'Etude et de Recherche en Economie Gestion Modélisation et Informatique Appliquée), Schoelcher, FRA.; Université des Antilles et de la Guyane (UAG). Schoelcher, FRA.; Association de Science Régionale de Langue Française (ASRDLF). Paris, FRA., Jul 2011, Schoelcher, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miel, indication géographique et biodiversité: des liens émergents complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Marie-Vivien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Localiser les produits : une voie durable au service de la diversité naturelle et culturelle de Sud ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche pour le Développement (IRD). FRA.; United Nations Educational Scientific and Cultural Organization (UNESCO). INT.; Muséum National d’Histoire Naturelle (MNHN). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Jun 2009, Paris, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la Multiperformance des Agroécosystèmes bio de Karukéra en fonction de l’Intégration culture/élevage et de leur Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel Metabio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smallholders’ food security between farming and migration. Evidence from five Northern and Eastern African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Mulazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Nchimbi Msolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akwilina Mwanri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating experimental economics and biometric methods to improve understanding of consumers' decision making: A novel protocol and its application to the case of Olive oil in Tunisia and Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support agroecological transitions for orphan crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grande Anse, Grenada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smallholders’ food security between farming and migration. Evidence from five Northern and Eastern African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Mulazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Nchimbi Msolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mwanri Akwilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII EAAE Congress. Agri-Food Systems in a Changing World: Connecting Science and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling approach for assessing environmental and economic impacts of agri-environmental schemes (AES) to enhance soil C sequestration and reduce pollution risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foresight study on Guadeloupean Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Annual meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paramaribo, Suriname. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in developing value of chains of minor crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Revoredo-Giha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition agroécologique : Quel accompagnement dans les Réserves de biosphère françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cibien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Therville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Rozanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'installation en agriculture et la transmission des exploitations agricoles en Guadeloupe: marges de manoeuvre et stratégies d'action des agriculteur.rices. Note de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des connaissances, perceptions et pratiques des ménages en matière de gestion des biodéchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzon Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des biodéchets dans les foyers Guadeloupéens : une enquête exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzon Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kernevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biomasses résiduelles du territoire Diagnostic de la situation actuelle en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzon Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kernevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisations économiques des innovations et de la diversité variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Arma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Guindé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UR 1321 Unité de Recherche Agrosystèmes Tropicaux [ASTRO] - INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reports on consumers’ food behaviours and on dietary diversity and associated factors. D2.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marini Govigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Setti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arri Gartzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Nairobi; Alma Mater Studiorum Università di Bologna. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scottish Farmers Intentions to Develop Agritourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Flanigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Somervail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inception report on the consumers’ socioeconomic and dietary conditions and on first experimental results. D2.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marini Govigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Setti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bacigalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Nairobi (UoN). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scottish farms, internet access and social media Farmer intentions survey briefing note, March 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hopkins,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Sutherland,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wardell Johnson,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnes,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2021, https://www.hutton.ac.uk/sites/default/files/files/research/srp2016-21/rd242outputs/Scottish_farms_internet_access_and_social_media_RD242_published.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers' preferences and perceptions of genetic diversity and health benefits of potatoes RESAS WP2.3.2. Protecting genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Kyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Kuhfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl‐johan Lagerkvist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How often does intended farm management behaviour match 'actual' behaviour? Insights for thirteen farm activities (2013-18). Farmer Intentions Survey briefing note, March 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee-Ann Sutherland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2021, https://www.hutton.ac.uk/sites/default/files/files/research/srp2016-21/rd242outputs/Comparing_stated_intentions_and_behaviour_RD242_published.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New entrants: their potential contribution to farming in Scotland by 2023 Farmer Intentions Survey briefing note, March 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-A. Sutherland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wardell-Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2020, https://www.hutton.ac.uk/sites/default/files/files/research/srp2016-21/rd242outputs/Research_Note_New_Entrants_final_RD242_published.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol(s) to implement economic and bio-metric experiments with consumers. D2.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Marini Govigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidi Suurmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Copenhagen Business School; The James Hutton Institute; Alma Mater Studiorum Università di Bologna. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocols to implement economic experiments with farmers. D3.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Kuhfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Stojkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haftom Bayray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Challenges and opportunities brought about by genetic diversity in the Scottish Potato Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2019, https://www.hutton.ac.uk/sites/default/files/files/research/srp2016-21/rd232outputs/WP232_DO3_3-2019-Challenges-and-opportunities-of-genetic-agrodiversity-in-the-potato-%20sector-Scotland-Final.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical case studies (Type A case study) Lochcarron Community Development Company - Strathcarron, Scotland, UK., Internal Project Report 5.4j - Social Innovation in Marginalised Rural Areas (SIMRA), 59pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melnykovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kerschbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Ecosystemic value-enhancement of the Guadeloupe Forest Agrobiodiversity. Report 5.4.s - Analytical- Informative Case Studies (Case Study Type B – led by the James Hutton Institute). Social Innovation in Marginalised Rural Areas (SIMRA), pp. 28. [Internal report].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nijnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melnykovych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The James Hutton Institute. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manual on Innovative Methods to assess SI and its Impacts. Deliverable 4.3, Social Innovation in Marginalised Rural Areas (SIMRA). SIMRA Project, available at: www.simra-h2020.eu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Secco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. da Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vicentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rogelja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Department of Territorio e Sistemi Agro-Foresta- li (TESAF) of the University of Padova (Italy). 2019, https://drive.google.com/file/d/1eW3Z5rE8x7hMTRCZd7QHgilmb6hlbYDw/view</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrator D4.2 Set of Methods to Assess SI Implications at Different Levels: Instructions for WPs 5 & 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Secco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catie Burlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Da Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Department of Territorio e Sistemi Agro-Foresta- li (TESAF) of the University of Padova (Italy). 2017, http://www.simra-h2020.eu/wp-content/uploads/2017/10/SIMRA_D4.2_Set_of_Methods_to_Assess_SI_Implications_at_Different_Levels_Instructions_for_WPs_5_and_6.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude prospective : L’agriculture guadeloupéenne à l’horizon 2040.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2016, 250 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duval" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101367" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294571v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mulazzani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Piras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Giordano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsede Ghidey Alemayehu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2025.107192" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bezard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Angeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Caperaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2025.2536328" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744496v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seidi Suurmets" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Clement" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Tura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13182904" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00879-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054358v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislava Brnkalakova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Melnykovych" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nijnik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Pavelka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eet.2021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alexandre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2022.1312084" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054336v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;zard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Drillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-021-00663-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665391v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hewitt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Secco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084359" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravazzoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dalla Torre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo da Re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Marini Govigli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13041823" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054109v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alkhaled" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Arnesen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Bjerck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12041441" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054151v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kluv&#225;nkov&#225;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Nijnik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhiy Kopiy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229674" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054373v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084360" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054115v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Vercher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Esparcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12321" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054135v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Hewitt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bradley" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Baggio Compagnucci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Ceglarz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2019.00031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054128v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo Sarkki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Ficko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2019.03.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054077v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee-Ann Sutherland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P Barnes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-019-09930-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622383v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.364" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213148v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2015.08.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.09.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PM5XGN5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419764v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054430v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404025v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Thabet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Souissi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172697v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054338v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054382v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02425015v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745217v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748721v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Osseux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198251v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745155v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Roux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748954v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750227v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750074v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811233v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756817v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence B&#233;rard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Garcia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Marie-Vivien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187549v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Nchimbi Msolla" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akwilina Mwanri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187544v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172707v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404065v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mwanri Akwilina" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797457v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795347v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Galan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hoton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502649v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Revoredo-Giha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631035v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Herv&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cibien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Therville" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Rozan&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419756v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472031v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Garnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Guillou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837232v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kernevez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837246v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179543v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arma" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duval" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guind&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179365v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marini Govigli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Setti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alboni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arri Gartzia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179028v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hopkins" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mckee" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flanigan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Somervail" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179352v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piras" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacigalupo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494599v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Kyle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl&#8208;johan Lagerkvist" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179026v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hopkins" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Thomson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Miller" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179008v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hopkins," TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Sutherland," TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wardell Johnson," TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnes," TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179389v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Stojkowski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haftom Bayray" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179340v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179023v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-A. Sutherland" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wardell-Johnson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179019v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Secco" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pisani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. da Re" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vicentini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rogelja" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179016v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179014v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melnykovych" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hewitt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kerschbaum" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miller" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179010v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nijnik" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Miller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179020v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pisani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catie Burlando" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Da Re" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gatto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800576v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mulazzani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Piras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Giordano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsede Ghidey Alemayehu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2025.107192" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222694v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bezard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Angeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Caperaa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2025.2536328" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835749v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101367" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744496v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seidi Suurmets" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Clement" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Tura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13182904" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00879-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054223v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alexandre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2022.1312084" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislava Brnkalakova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Melnykovych" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nijnik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Pavelka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eet.2021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054336v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;zard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Drillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-021-00663-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravazzoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dalla Torre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo da Re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Marini Govigli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Secco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13041823" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miller" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hewitt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084359" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054151v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kluv&#225;nkov&#225;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Nijnik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhiy Kopiy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229674" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054373v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084360" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054115v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Vercher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Esparcia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12321" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alkhaled" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Arnesen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Bjerck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12041441" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054077v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee-Ann Sutherland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P Barnes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-019-09930-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054135v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Hewitt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bradley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Baggio Compagnucci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Ceglarz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2019.00031" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo Sarkki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Ficko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2019.03.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622383v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.364" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213148v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2015.08.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.09.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PM5XGN5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419764v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404025v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Thabet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Souissi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054430v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172697v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054382v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054338v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02425015v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745217v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748721v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Osseux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745155v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Roux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198251v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748954v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750227v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750074v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811233v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756817v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence B&#233;rard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Garcia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Marie-Vivien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187549v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Nchimbi Msolla" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akwilina Mwanri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187544v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172707v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404065v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mwanri Akwilina" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797457v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795347v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Galan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hoton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502649v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Revoredo-Giha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631035v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Herv&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cibien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Therville" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Rozan&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419756v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472031v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Garnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Guillou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kernevez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837232v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179543v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arma" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duval" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guind&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179365v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marini Govigli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Setti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alboni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arri Gartzia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179028v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hopkins" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mckee" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flanigan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Somervail" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179352v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piras" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacigalupo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179008v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hopkins," TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Sutherland," TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wardell Johnson," TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnes," TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494599v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Kyle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl&#8208;johan Lagerkvist" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179026v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hopkins" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Thomson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Miller" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179023v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-A. Sutherland" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wardell-Johnson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179340v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179389v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Stojkowski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haftom Bayray" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179016v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179014v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melnykovych" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hewitt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kerschbaum" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miller" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179010v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nijnik" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Miller" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179019v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Secco" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pisani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. da Re" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vicentini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rogelja" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179020v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pisani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catie Burlando" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Da Re" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gatto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800576v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>