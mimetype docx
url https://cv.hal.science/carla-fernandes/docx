--- v0 (2026-04-12)
+++ v1 (2026-05-19)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0004-4259-2291</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">058936378</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -167,710 +188,710 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la littérature et fragments de littératures oubliées : mondes américains en interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Heineberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Orbis Tertius, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un siglo de Augusto Roa Bastos (1917-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universidad de Alcalá de Henares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'oublis et d'abandons. Notes sur l'Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Orbis Tertius, pp.272, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Elena Poniatovska ou ‘la littérature qui monte de la rue’ » (espace revue &amp;quot;Lise&amp;quot; de Gradiva)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carla Fernandes. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">association Gradiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El hacedor de Jorge Luis Borges : des textes à l'oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Bordeaux avec le soutien de l'ENS, pp.201, 2015, 978-2-86781-961-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecritures du mal. La boite de Pandore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUF, pp.186, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecritures du mal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlande, pp.215, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écritures du mal : &amp;quot;El túnel&amp;quot; d’Ernesto Sábato, &amp;quot;Cuentos completos&amp;quot; d’Augusto Roa Bastos et &amp;quot;Los vivos y los muertos&amp;quot; d’Edmundo Paz Soldán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Fisbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 215 p., 2010, Clefs concours Espagnol, 978-2-35030-149-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fronteras de la literatura paraguaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arandura, pp.285, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Roa Bastos. Ecriture et oralité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.270, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -880,245 +901,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une vie de Pierre Ménard de Michel Lafon : « Ces vies imaginaires, nostalgiques et méditerranéennes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lire et écrire ensemble. Hommage à Michel Lafon, 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Tierra roja » (2006), « La terre des hommes rouges » (2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Cin'{e}mas du r'{e}el en A, pp.145--165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las cruces del olvido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Babel : Littératures plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 13, pp.49--65. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/babel.866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1128,111 +1149,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Poniatowska ou La littérature qui monte de la rue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Elena Poniatowska ou La littérature qui monte de la rue"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université Paris 8 / GRADIVA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Espace de création "LISE" - Réflexions sur les créations au féminin</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1242,459 +1263,459 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentación de &amp;quot;Yo el Supremo, pieza escénica y libreto de la puesta en escena&amp;quot; de Augusto Roa Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yo el Supremo‎. Pieza escénica y libreto de la puesta en escena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021, Horizons/Théâtre, 979-10-300-0590-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distanciation et contemporanéité dans &amp;quot;Historia del llanto. Un testimonio&amp;quot; d’Alan Pauls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echos d'Alan Pauls</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2018, MPI/Littéralité, 979-10-300-0263-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards et rêves d'enfants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Arraigo en la Biblia, errancia de la Historia en la obra de Augusto Roa Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D Attala y G Fabry. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elena Poniatowska ou La littérature qui monte de la rue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8 / GRADIVA, 2016, Espace de création "LISE" - Réflexions sur les créations au féminin</w:t>
+              <w:t xml:space="preserve">La Biblia en la literatura hispanoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fundación San Millán de la Cogolla, Editorial Trotta, pp.533-543, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888324v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arraigo en la Biblia, errancia de la Historia en la obra de Augusto Roa Bastos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Regards et rêves d'enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Biblia en la literatura hispanoamericana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fundación San Millán de la Cogolla, Editorial Trotta, pp.533-543, 2016</w:t>
+              <w:t xml:space="preserve">Elena Poniatowska ou La littérature qui monte de la rue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8 / GRADIVA, 2016, Espace de création "LISE" - Réflexions sur les créations au féminin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291611v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pays qui avait la nostalgie de la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joubert Anghel, Valérie and Segas, Lise and Tauzin, Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contre courants, vents et marées: la navigation maritime et fluviale en Amérique latine, XVIIe - XIXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2013, 978-2-86781-850-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bonnels, Jordi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des littératures en langue espagnole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robert Laffont, 2009, Bouquins</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1704,271 +1725,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Palabra en Duo / Ñe’ê jovai ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susy Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Boidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnemazou Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01330598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lengua y tradición oral guaraní a través de la historia de vida de Susy DELGADO.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susy Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01330581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2036,51 +2057,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0170017E"/>
+    <w:nsid w:val="BFF24EFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2267,51 +2288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carla-fernandes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-4259-2291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134529v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Heineberg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fernandes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522080v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unebook.es/es/ebook/un-siglo-de-augusto-roa-bastos-1917-2017_E0002650386" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522079v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522102v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hispanistes.fr/index.php/publications/revues/1003-elena-poniatowska-ou-la-litterature-qui-monte-de-la-rue-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639115v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639114v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03122900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Huby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Fisbach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638518v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638570v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280659v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639164v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01328792v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.866" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institutdesameriques.fr/sites/default/files/154067_elena_poniatovska.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407826v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408185v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888324v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291611v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01330598v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susy Delgado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnemazou Camille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01330581v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carla-fernandes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-4259-2291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058936378" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134529v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Heineberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fernandes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unebook.es/es/ebook/un-siglo-de-augusto-roa-bastos-1917-2017_E0002650386" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522079v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522102v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hispanistes.fr/index.php/publications/revues/1003-elena-poniatowska-ou-la-litterature-qui-monte-de-la-rue-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522124v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639115v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639114v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03122900v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Huby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Fisbach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638518v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638570v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280659v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01328792v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.866" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institutdesameriques.fr/sites/default/files/154067_elena_poniatovska.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408185v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291611v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280560v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639163v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01330598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susy Delgado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnemazou Camille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01330581v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>