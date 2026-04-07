--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hernández-Cabanyero Carla </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carla-hernandez-cabanyero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7546-5847</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(CHAIR OF SYMPOSIUM) Animal Microbiomes: Good & Bad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS MICRO Milan 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Microbiological Societies (FEMS), Jul 2025, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the novel pathogen Vibrio aestuarianus cardii in cockle disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Tulip 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEX TULIP, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(COURS INVITEE) Les maladies des mollusques bivalves et les pathologies émergentes causées par Vibrio aestuarianus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master en aquaculture - Intervenante invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de València, Dec 2025, Valence, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological, genomic and virulence insights into Vibrio aestuarianus cardii: a pathogen of cockles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tourbiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Diseases of Fish and Shellfish 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAFP European Association of Fish Pathologists, Sep 2025, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the pathogenicity of Vibrio vulnificus in aquaculture hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrio 2024 The International Meeting on the Biology of Vibrios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrio vulnificus and blood cells interaction: a dualRNAseq approach uncovers a fatal retrotransposon storm induced by a toxin of the MARTX family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pajuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Murciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sanjuán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS MICRO Milan 2025: Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Milan, Italy. , pp.1954 / 030.17S, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominant Vibrio harveyi serotypes pathogenic for european sea bass Dicentrarchus labrax in the iberian peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Barriga-Cuartero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Fouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, Spain. , </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13039/501100011033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La virulence de Vibrio aestuarianus, un pathogène primaire de l’huître, est directement contrôlée par la salinité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyna Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tourbiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'Ete ExposUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of copper on the interaction between the oyster Magallana gigas and the bacterial pathogen Vibrio aestuarianus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Parizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyna Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Courtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectopic colonization by oral bacteria as an emerging theme in health and disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vonaesch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (2), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsre/fuae012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Effect of Functional Diets Containing Phytobiotic Compounds in Whiteleg Shrimp Health: Resistance to Acute Hepatopancreatic Necrotic Disease Caused by Vibrio parahaemolyticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Carrascosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Fouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (8), pp.1354. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani13081354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that fish death after Vibrio vulnificus infection is due to an acute inflammatory response triggered by a toxin of the MARTX family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sanjuán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Amaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 142, pp.109131. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2023.109131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transcriptomic Study Reveals That Fish Vibriosis Due to the Zoonotic Pathogen Vibrio vulnificus Is an Acute Inflammatory Disease in Which Erythrocytes May Play an Important Role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sanjuán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe E Reyes-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Vallejos-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Tort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.852677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of the Environmental Temperature on the Adaptation to Host in the Zoonotic Pathogen Vibrio vulnificus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sanjuán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Fouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pajuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Vallejos-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny and life cycle of the zoonotic pathogen Vibrio vulnificus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández‐cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Amaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.4133 - 4148. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to host in Vibrio vulnificus , a zoonotic pathogen that causes septicemia in fish and humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández‐cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung‐te Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Tolosa‐enguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sanjuán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pajuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (8), pp.3118-3139. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron and Fur in the life cycle of the zoonotic pathogen Vibrio vulnificus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pajuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung‐te Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Xavier Silva-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (11), pp.4005-4022. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hernández-Cabanyero Carla </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carla-hernandez-cabanyero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7546-5847</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominant Vibrio harveyi serotypes pathogenic for european sea bass Dicentrarchus labrax in the iberian peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Barriga-Cuartero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Fouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, Spain. , </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13039/501100011033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrio vulnificus and blood cells interaction: a dualRNAseq approach uncovers a fatal retrotransposon storm induced by a toxin of the MARTX family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pajuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Murciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sanjuán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS MICRO Milan 2025: Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Milan, Italy. , pp.1954 / 030.17S, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La virulence de Vibrio aestuarianus, un pathogène primaire de l’huître, est directement contrôlée par la salinité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyna Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tourbiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'Ete ExposUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of copper on the interaction between the oyster Magallana gigas and the bacterial pathogen Vibrio aestuarianus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Parizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyna Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Courtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the novel pathogen Vibrio aestuarianus cardii in cockle disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Tulip 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEX TULIP, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(CHAIR OF SYMPOSIUM) Animal Microbiomes: Good & Bad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS MICRO Milan 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Microbiological Societies (FEMS), Jul 2025, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(COURS INVITEE) Les maladies des mollusques bivalves et les pathologies émergentes causées par Vibrio aestuarianus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master en aquaculture - Intervenante invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de València, Dec 2025, Valence, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological, genomic and virulence insights into Vibrio aestuarianus cardii: a pathogen of cockles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tourbiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Diseases of Fish and Shellfish 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAFP European Association of Fish Pathologists, Sep 2025, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the pathogenicity of Vibrio vulnificus in aquaculture hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrio 2024 The International Meeting on the Biology of Vibrios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectopic colonization by oral bacteria as an emerging theme in health and disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vonaesch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (2), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsre/fuae012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that fish death after Vibrio vulnificus infection is due to an acute inflammatory response triggered by a toxin of the MARTX family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sanjuán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Amaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 142, pp.109131. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2023.109131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Effect of Functional Diets Containing Phytobiotic Compounds in Whiteleg Shrimp Health: Resistance to Acute Hepatopancreatic Necrotic Disease Caused by Vibrio parahaemolyticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Carrascosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Fouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (8), pp.1354. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani13081354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transcriptomic Study Reveals That Fish Vibriosis Due to the Zoonotic Pathogen Vibrio vulnificus Is an Acute Inflammatory Disease in Which Erythrocytes May Play an Important Role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sanjuán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe E Reyes-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Vallejos-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Tort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.852677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of the Environmental Temperature on the Adaptation to Host in the Zoonotic Pathogen Vibrio vulnificus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sanjuán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Fouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pajuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Vallejos-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny and life cycle of the zoonotic pathogen Vibrio vulnificus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández‐cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Amaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.4133 - 4148. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to host in Vibrio vulnificus , a zoonotic pathogen that causes septicemia in fish and humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández‐cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung‐te Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Tolosa‐enguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sanjuán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pajuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (8), pp.3118-3139. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron and Fur in the life cycle of the zoonotic pathogen Vibrio vulnificus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pajuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung‐te Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Xavier Silva-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (11), pp.4005-4022. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDA1A039"/>
+    <w:nsid w:val="2B3CF3F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carla-hernandez-cabanyero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7546-5847" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506582v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hern&#225;ndez-Cabanyero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412863v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467258v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280541v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tourbiez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hocquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883010v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467187v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Santiago" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pajuelo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Murciano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sanju&#225;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307709v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Barriga-Cuartero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Amaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Fouz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyna Bouchereau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Parizadeh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Courtay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648445v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vonaesch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuae012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648538v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Carrascosa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Jim&#233;nez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13081354" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648465v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mercado" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.109131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648549v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe E Reyes-L&#243;pez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Vallejos-Vidal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Tort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.852677" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648565v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00489" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hern&#225;ndez&#8208;cabanyero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15137" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648576v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung&#8208;te Lee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Tolosa&#8208;enguis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14714" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sanjuan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Xavier Silva-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13424" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carla-hernandez-cabanyero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7546-5847" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307709v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hern&#225;ndez-Cabanyero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Barriga-Cuartero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Amaro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Fouz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467187v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Santiago" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pajuelo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Murciano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sanju&#225;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyna Bouchereau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tourbiez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Parizadeh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Courtay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412863v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506582v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467258v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280541v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hocquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883010v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648445v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vonaesch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuae012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mercado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.109131" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648538v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Carrascosa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Jim&#233;nez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13081354" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648549v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe E Reyes-L&#243;pez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Vallejos-Vidal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Tort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.852677" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648565v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00489" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hern&#225;ndez&#8208;cabanyero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15137" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648576v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung&#8208;te Lee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Tolosa&#8208;enguis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14714" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sanjuan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Xavier Silva-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13424" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>