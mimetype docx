--- v1 (2026-04-07)
+++ v2 (2026-05-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hernández-Cabanyero Carla </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carla-hernandez-cabanyero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7546-5847</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominant Vibrio harveyi serotypes pathogenic for european sea bass Dicentrarchus labrax in the iberian peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Barriga-Cuartero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Fouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, Spain. , </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13039/501100011033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrio vulnificus and blood cells interaction: a dualRNAseq approach uncovers a fatal retrotransposon storm induced by a toxin of the MARTX family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pajuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Murciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sanjuán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS MICRO Milan 2025: Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Milan, Italy. , pp.1954 / 030.17S, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La virulence de Vibrio aestuarianus, un pathogène primaire de l’huître, est directement contrôlée par la salinité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyna Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tourbiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'Ete ExposUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of copper on the interaction between the oyster Magallana gigas and the bacterial pathogen Vibrio aestuarianus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Parizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyna Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Courtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the novel pathogen Vibrio aestuarianus cardii in cockle disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Tulip 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEX TULIP, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(CHAIR OF SYMPOSIUM) Animal Microbiomes: Good & Bad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS MICRO Milan 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Microbiological Societies (FEMS), Jul 2025, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(COURS INVITEE) Les maladies des mollusques bivalves et les pathologies émergentes causées par Vibrio aestuarianus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master en aquaculture - Intervenante invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de València, Dec 2025, Valence, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological, genomic and virulence insights into Vibrio aestuarianus cardii: a pathogen of cockles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tourbiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Diseases of Fish and Shellfish 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAFP European Association of Fish Pathologists, Sep 2025, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the pathogenicity of Vibrio vulnificus in aquaculture hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrio 2024 The International Meeting on the Biology of Vibrios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectopic colonization by oral bacteria as an emerging theme in health and disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vonaesch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (2), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsre/fuae012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that fish death after Vibrio vulnificus infection is due to an acute inflammatory response triggered by a toxin of the MARTX family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sanjuán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Amaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 142, pp.109131. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2023.109131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Effect of Functional Diets Containing Phytobiotic Compounds in Whiteleg Shrimp Health: Resistance to Acute Hepatopancreatic Necrotic Disease Caused by Vibrio parahaemolyticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Carrascosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Fouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (8), pp.1354. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani13081354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transcriptomic Study Reveals That Fish Vibriosis Due to the Zoonotic Pathogen Vibrio vulnificus Is an Acute Inflammatory Disease in Which Erythrocytes May Play an Important Role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sanjuán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe E Reyes-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Vallejos-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Tort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.852677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of the Environmental Temperature on the Adaptation to Host in the Zoonotic Pathogen Vibrio vulnificus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sanjuán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Fouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pajuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Vallejos-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny and life cycle of the zoonotic pathogen Vibrio vulnificus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández‐cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Amaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.4133 - 4148. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to host in Vibrio vulnificus , a zoonotic pathogen that causes septicemia in fish and humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández‐cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung‐te Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Tolosa‐enguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sanjuán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pajuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (8), pp.3118-3139. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron and Fur in the life cycle of the zoonotic pathogen Vibrio vulnificus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pajuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung‐te Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Xavier Silva-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (11), pp.4005-4022. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hernández-Cabanyero Carla </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carla-hernandez-cabanyero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7546-5847</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological, genomic and virulence insights into Vibrio aestuarianus cardii: a pathogen of cockles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tourbiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Diseases of Fish and Shellfish 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAFP European Association of Fish Pathologists, Sep 2025, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(CHAIR OF SYMPOSIUM) Animal Microbiomes: Good & Bad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS MICRO Milan 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Microbiological Societies (FEMS), Jul 2025, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the novel pathogen Vibrio aestuarianus cardii in cockle disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Tulip 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEX TULIP, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(COURS INVITEE) Les maladies des mollusques bivalves et les pathologies émergentes causées par Vibrio aestuarianus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master en aquaculture - Intervenante invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de València, Dec 2025, Valence, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the pathogenicity of Vibrio vulnificus in aquaculture hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrio 2024 The International Meeting on the Biology of Vibrios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrio vulnificus and blood cells interaction: a dualRNAseq approach uncovers a fatal retrotransposon storm induced by a toxin of the MARTX family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pajuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Murciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sanjuán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS MICRO Milan 2025: Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Milan, Italy. , pp.1954 / 030.17S, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominant Vibrio harveyi serotypes pathogenic for european sea bass Dicentrarchus labrax in the iberian peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Barriga-Cuartero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Fouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, Spain. , </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13039/501100011033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La virulence de Vibrio aestuarianus, un pathogène primaire de l’huître, est directement contrôlée par la salinité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyna Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tourbiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'Ete ExposUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of copper on the interaction between the oyster Magallana gigas and the bacterial pathogen Vibrio aestuarianus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Parizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyna Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Courtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectopic colonization by oral bacteria as an emerging theme in health and disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vonaesch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (2), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsre/fuae012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Effect of Functional Diets Containing Phytobiotic Compounds in Whiteleg Shrimp Health: Resistance to Acute Hepatopancreatic Necrotic Disease Caused by Vibrio parahaemolyticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Carrascosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Fouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (8), pp.1354. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani13081354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that fish death after Vibrio vulnificus infection is due to an acute inflammatory response triggered by a toxin of the MARTX family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sanjuán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Amaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 142, pp.109131. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2023.109131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transcriptomic Study Reveals That Fish Vibriosis Due to the Zoonotic Pathogen Vibrio vulnificus Is an Acute Inflammatory Disease in Which Erythrocytes May Play an Important Role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sanjuán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe E Reyes-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Vallejos-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Tort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.852677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny and life cycle of the zoonotic pathogen Vibrio vulnificus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández‐cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Amaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.4133 - 4148. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of the Environmental Temperature on the Adaptation to Host in the Zoonotic Pathogen Vibrio vulnificus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sanjuán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Fouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pajuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Vallejos-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to host in Vibrio vulnificus , a zoonotic pathogen that causes septicemia in fish and humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández‐cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung‐te Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Tolosa‐enguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sanjuán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pajuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (8), pp.3118-3139. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron and Fur in the life cycle of the zoonotic pathogen Vibrio vulnificus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pajuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung‐te Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Xavier Silva-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (11), pp.4005-4022. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B3CF3F6"/>
+    <w:nsid w:val="D74CC889"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carla-hernandez-cabanyero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7546-5847" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307709v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hern&#225;ndez-Cabanyero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Barriga-Cuartero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Amaro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Fouz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467187v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Santiago" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pajuelo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Murciano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sanju&#225;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyna Bouchereau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tourbiez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Parizadeh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Courtay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412863v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506582v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467258v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280541v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hocquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883010v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648445v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vonaesch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuae012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mercado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.109131" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648538v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Carrascosa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Jim&#233;nez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13081354" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648549v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe E Reyes-L&#243;pez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Vallejos-Vidal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Tort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.852677" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648565v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00489" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hern&#225;ndez&#8208;cabanyero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15137" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648576v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung&#8208;te Lee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Tolosa&#8208;enguis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14714" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sanjuan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Xavier Silva-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13424" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carla-hernandez-cabanyero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7546-5847" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280541v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hern&#225;ndez-Cabanyero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tourbiez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hocquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506582v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412863v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467258v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883010v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467187v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Santiago" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pajuelo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Murciano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sanju&#225;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307709v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Barriga-Cuartero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Amaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Fouz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyna Bouchereau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Parizadeh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Courtay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648445v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vonaesch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuae012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648538v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Carrascosa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Jim&#233;nez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13081354" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648465v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mercado" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.109131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648549v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe E Reyes-L&#243;pez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Vallejos-Vidal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Tort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.852677" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648557v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hern&#225;ndez&#8208;cabanyero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15137" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648565v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00489" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648576v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung&#8208;te Lee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Tolosa&#8208;enguis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14714" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sanjuan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Xavier Silva-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13424" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>