--- v0 (2026-03-10)
+++ v1 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Carla Robison </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -144,114 +144,97 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Situation actuelle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Doctorante en Littérature comparée, Sorbonne UniversitéATER à l'Université d'ArtoisMembre du </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Centre de Recherche en Littérature Comparée</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> (CRLC) EA 4510Membre des initiatives Genre (</w:t>
+        <w:t xml:space="preserve"> (CRLC) et du </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Philomel</w:t>
+          <w:t xml:space="preserve">Centre de Recherche Textes et Cultures</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...15 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Formation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2021- (en cours) : Doctorat en Littérature Comparée</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•	Sorbonne Université. Sous la direction de Mme Anne Tomiche (Littérature comparée, Sorbonne Université) et de Mme Christine Détrez (Sociologie, ENS de Lyon).Titre de la thèse: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Écrire l’avortement en Occident à la veille de sa légalisation (1920-1978)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">.•	École Française de Rome. Bourse de recherche pour le mois d’octobre 2022.• Oxford University. </w:t>
+        <w:t xml:space="preserve">.•	École Française de Rome. Bourse de recherche pour le mois d’octobre 2022.•	Oxford University. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Visiting graduate student</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> au département de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Medieval and Modern Languages</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> et résidente à la Maison Française d'Oxford. Bourses de recherche de l’Académie Française (bourse Walter-Zellidja) et de Sorbonne Université pour un séjour de septembre à décembre 2023.•	Lauréate du prix &amp;quot;jeune chercheur&amp;quot; de la fondation des Treilles (2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -361,319 +344,183 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2014 : Baccalauréat Littéraire</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•	Lycée Français de Barcelone. Baccalauréat littéraire, spécialité Anglais, option Arts plastiques, obtenu avec mention Très bien.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Expériences professionnelles et d'enseignement</w:t>
+        <w:t xml:space="preserve">Enseignement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr>
-[...128 lines deleted...]
-        <w:t xml:space="preserve">.•	Colles d’agrégation externe pour l’épreuve orale de littérature comparée.</w:t>
+        <w:rPr/>
+        <w:t xml:space="preserve">Total heures d’enseignement dans le supérieur : 572h équivalent TD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">2021-2024 : Contrat doctoral avec mission d’enseignement à Sorbonne Université</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> de Federico Garcia Lorca. (Licences Lettres modernes et Lettres, Média, Communication, 1ère année).</w:t>
+        <w:t xml:space="preserve">2025-2026 : ATER à l’Université d’Artois (sections 9 et 10)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Licence de lettres (contrat de 11 mois ; 176h équivalent TD ; 100%).•	TD Littérature et société (L1)•	TD Histoire des mouvements littéraires (L1)•	TD Littérature comparée : « Réécrire L’Odyssée : mythe, fiction et subversion » (L2)•	TD Méthodologie de la dissertation (L2)•	TD Méthodologie du commentaire composé (L1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">2020-2021</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">•	Vacataire à l’Université Lyon III. TD « Expression française écrite et orale » (Licence de Lettres modernes, 1ère année, 12h).•	Colleuse au Lycée Ampère (CPGE). Préparation à l’épreuve d’Anglais pour les concours d’entrée aux écoles de commerce (ECE, 1ère année, 2h hebdomadaires).•	Colleuse au Lycée Sainte Marie (CPGE). Préparation à l’épreuve de Culture générale pour les concours d’entrée aux écoles de commerce (ECS, 2ème année, 2h hebdomadaires).</w:t>
+        <w:t xml:space="preserve">2024-2025 : ATER à Sorbonne Université (section 10)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Parcours lettres modernes et lettres, médias, communication, audiovisuels (192h équivalent TD ; 100%).•	TD « Études comparatistes : Solitude et communauté dans le roman du XXe siècle : questions de genre et questionnement queer » (L3)•	Module interdisciplinaire « Penser le genre » (L3, UFR de sociologie)•	TD langue vivante espagnol « Littérature comparée : drames de l’amour impossible ». Traductologie (L1)•	TD littérature « Littérature comparée : drames de l’amour impossible » (L1)•	Colles d’agrégation externe pour l’épreuve orale de littérature comparée. Première question : « Romans du “réalisme magique” » (Master MEEF)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">2019-2020</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">•	Professeure de Français au Cours Thelema (Londres). Cours de groupe et cours particuliers de la cinquième à la première à des élèves issus du Lycée Charles de Gaulle (243h de septembre 2019 à août 2020).•	Rédactrice pour la Documentation Française. Rédaction d’articles sur des sujets de société pour la section « Éclairage » du site « Vie publique ».</w:t>
+        <w:t xml:space="preserve">2021-2024 : Contrat doctoral avec mission d’enseignement à Sorbonne Université (section 10)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">(64h annuelles équivalent TD ; 100%).•	TD langue vivante anglais « Littérature comparée : le thème du double au XIXe siècle ». Traductologie (L1)•	TD « Études comparatistes : Solitude et communauté dans le roman du XXe siècle : questions de genre et questionnement queer » (L3)•	Module interdisciplinaire « Penser le genre » (L3, UFR de sociologie)•	TD langue vivante espagnol « Littérature comparée : drames de l’amour impossible ». Traductologie (L1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">2017-2018</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">•	Stagiaire au CNRS au sein du CIHAM (UMR 5648). Traductions de l’espagnol vers le français dans le cadre de la publication aux éditions Champion des actes du colloque international « L’Épopée sensible – Les Émotions de l’Europe médiévale et le discours épique », organisé les 17 mars et 18 mars 2017 à l’ENS de Lyon.</w:t>
+        <w:t xml:space="preserve">2020-2021	– Colles et vacations (sections 9, 10 et 11)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">•	Vacataire à l’Université Lyon III. TD « Expression française écrite et orale » (L1 Lettres modernes, 12h).•	Colleuse au Lycée Ampère (CPGE). Préparation à l’épreuve d’Anglais pour les concours d’entrée aux écoles de commerce (ECE, 1ère année, 2h hebdomadaires) : analyse d’un article tiré de la presse anglophone.•	Colleuse au Lycée Sainte Marie (CPGE). Préparation à l’épreuve de Culture générale pour les concours d’entrée aux écoles de commerce (ECS, 2ème année, 2h hebdomadaires). Programme « L’animal ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019-2020 : Enseignante contractuelle (secondaire)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">•	Professeure de Français au Cours Thelema (Londres). Cours de groupe et cours particuliers de la cinquième à la première à des élèves issus du Lycée Charles de Gaulle (243h de septembre 2019 à août 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsabilités collectives</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsabilités administratives</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•	2021- 2023 : Co-direction du laboratoire junior du CRLC « Horizons comparatistes ».•	2021- 2024 : Représentante titulaire des doctorant.e.s du CRLC•	2021- 2025 : Représentante titulaire des doctorant.e.s de l’ED 19 « Littératures françaises et comparées ».•	2021-2023 : Membre de l’équipe Philomel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Organisation de séminaires, journées d’étude et colloques</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•	2022 : Co-organisation d’un colloque interdisciplinaire et international à Sorbonne Université : « </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Genre et médicalisation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> » tenu les 28-29 novembre 2022.•	2021-2023 : Co-organisation du séminaire doctoral &amp;quot;</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Horizons comparatistes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">&amp;quot; du laboratoire junior du CRLC.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Compétences linguistiques</w:t>
       </w:r>
     </w:p>
@@ -700,956 +547,1051 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grands corpus : jeux d’échelles et enjeux méthodologiques en littérature comparée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">It's Time to Talk About Abortion: Shame, Fiction, and Legislative Change in Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Robison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
-[...11 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Literature and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (1), pp.201-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/lm.2025.a975550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le médecin et l’avorteuse : imaginaires genrés du soin et conflits de pouvoir au temps de l’avortement clandestin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532246v1</w:t>
+                <w:t xml:space="preserve">Carla Robison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 219 (3), pp.89-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/litt.219.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05286568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que peut la littérature pour la médecine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Robison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 219 (3), pp.106-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/litt.219.0106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05286579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Prendre corps, faire corpus : vers une histoire médicale du corps féminin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Abramovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Robison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 219 (3), pp.4-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/litt.219.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05286561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Arbre qui cache la forêt? Décrypter le &amp;quot;moment Ernaux&amp;quot; de la littérature d’avortement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Robison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'esprit créateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (3), pp.9-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/esp.2024.a941893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lefève, François Thoreau et Alexis Zimmer (dir.), Les Humanités médicales. L’engagement des sciences humaines et sociales en médecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Robison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.48573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désirée et Alain Frappier, Le Choix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Robison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.44022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lambrou, Disnarration and the Unmentioned in Fact and Fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Robison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.38573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Arrigoni, Le Théâtre contestataire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Robison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.23407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Prendre corps, faire corpus : vers une histoire médicale du corps féminin ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Abramovici</w:t>
+                <w:t xml:space="preserve">Grands corpus : jeux d’échelles et enjeux méthodologiques en littérature comparée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Robison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littérature</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05286561v1</w:t>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It's Time to Talk About Abortion: Shame, Fiction, and Legislative Change in Western Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Écrire, prescrire : l'invention du corps féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Abramovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Robison</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Carla Robison</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 219 (3), pp.89-105. </w:t>
-[...517 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, 2025/3 (219), pp.150, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.23407⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03995639v1</w:t>
+                <w:t xml:space="preserve">hal-05234798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1667,51 +1609,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les filles-mères sont des personnages tragiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Robison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clémence Helfter; Marie-Clémence Le Pape. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur les familles monoparentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1739,567 +1681,52 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...513 lines deleted...]
-    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2367,51 +1794,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C43B6A4"/>
+    <w:nsid w:val="A60832A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2598,51 +2025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carla-robison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6497-5870" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crlc.paris-sorbonne.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philomel.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://humanites-biomedicales.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://genrehubiomed.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labhoc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532246v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Turbiau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Robison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286561v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Abramovici" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.219.0004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399222v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lm.2025.a975550" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286568v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.219.0089" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286579v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Winckler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.219.0106" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2024.a941893" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.48573" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0TRC8HDJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.44022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-58P7LRBD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995636v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.38573" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995639v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23407" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/idees-recues-sur-les-familles-monoparentales--9791031806747-page-35.htm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.lepap.2024.01.0035" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535409v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995466v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995483v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995489v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995616v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carla-robison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6497-5870" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crlc.paris-sorbonne.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://textesetcultures.univ-artois.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://genrehubiomed.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labhoc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399222v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Robison" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lm.2025.a975550" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286568v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.219.0089" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286579v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Winckler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.219.0106" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286561v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Abramovici" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.219.0004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778694v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2024.a941893" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.48573" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0TRC8HDJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.44022" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-58P7LRBD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995636v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.38573" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995639v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23407" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Turbiau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234798v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/idees-recues-sur-les-familles-monoparentales--9791031806747-page-35.htm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.lepap.2024.01.0035" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>