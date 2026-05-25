--- v0 (2026-05-03)
+++ v1 (2026-05-25)
@@ -85,78 +85,99 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-7077-1175</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=V0Wcw9sAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Voir </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ma page sur le site du laboratoire Triangle </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -186,1515 +207,1515 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing Public Policies in Latin America. A Cognitive Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Guerra Tomazini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Rocha Lukic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge Scholars Publishing. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01811102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As ideias também importam: a abordagem cognitiva de políticas públicas no Brasil</w:t>
+                <w:t xml:space="preserve">L'analyse des politiques publiques au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carla Guerra Tomazini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Melina Rocha Lukic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L’Harmattan. 2013, Collection Logiques Politiques, 9782343019253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01918588v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01811224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse des politiques publiques au Brésil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">As ideias também importam: a abordagem cognitiva de políticas públicas no Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Rocha Lukic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Guerra Tomazini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">L’Harmattan. 2013, Collection Logiques Politiques, 9782343019253</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01811224v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01918588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dismantling or Drifting? The Politics of Bolsa Família’s Transformation under Brazil’s Far-Right Government</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Tomazini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberly Bolch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latin American Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, First published online April 5, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0094582X261433536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05590481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attacking gender education in Latin America: an ambiguous consensus?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Tomazini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globalizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22 (6), pp.1009-1026. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14747731.2025.2479332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05277973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Backlash politics in latin America: Challenges to sustainable development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Tomazini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catia Grisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 258, 23 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14bb1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de backlash et développement durable en Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Tomazini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catia Grisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 258, 297 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14bb9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pioneering anti-poverty policies in Brazil and Mexico: ambiguities and disagreements on conditional cash transfer programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Tomazini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sociology and Social Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 42 (1-2), pp.7-22. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJSSP-10-2020-0465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des coalitions au consensus politique ambigu : aux origines du revenu minimum au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Tomazini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 70 (3), pp.421. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.703.0421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02955435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esquiver les critiques: Les institutions financières internationales face aux politiques de lutte contre la pauvreté au Brésil et au Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Guerra Tomazini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 88 (3), pp.51-70. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.088.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État de littérature. Les rapports entre inégalités, politiques publiques et démocratie : trajectoires brésiliennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Tomazini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N°85 (4), pp.187. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.085.0187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02955437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre polarisation et politisation : Bolsa Família, talon d’Achille de Dilma Rousseff ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Tomazini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lusotopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, XVII (1), pp.69-87. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/17683084-12341712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As Análises Cognitivas De Políticas Públicas: Uma Agenda De Pesquisa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Guerra Tomazini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Política Hoje</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01956896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond consensus: ideas and advocacy coalitions around cash transfer programs in Brazil and Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Guerra Tomazini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Policy Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (1), pp.1 - 20. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19460171.2017.1352529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01811049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programa Fome Zero e o paradigma da segurança alimentar: ascensão e queda de uma coalizão?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Guerra Tomazini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiane Kerches da Silva Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Sociologia e Política</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (58), pp.13 - 30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/1678-987316245801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01742351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reviewed Work: Social Assistance in Developing Countries by Armando Barrientos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Guerra Tomazini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01811171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As coalizões de causa em torno das políticas de transferências condicionadas: olhar cruzado Brasil-México</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Guerra Tomazini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carta Internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (2), pp.37-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agenda sudamericana de Brasil. ¿Proyecto diplomático, sectorial o estratégico?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Sennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Guerra Tomazini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOREIGN AFFAIRS EN ESPAÑOL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01811210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1704,939 +1725,939 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeus Bolsa Família? Ambiguidades e (des)continuidade de uma política à deriva...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Tomazini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Instituto de Pesquisa Econômica Aplicada (Ipea). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desmonte e reconfiguração de políticas públicas (2016-2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, pp.75-98, 2023, 978-65-5635-049-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.38116/978-65-5635-049-3/capitulo3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les études de la gouvernance et de l'action publique en Amérique Latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Tomazini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Surel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louault, Frédéric; Parthenay, Kevin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique de l'Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.239-283, 2023, Science politique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05346647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une conjoncture critique pour les politiques sociales au Brésil ? L'ère post-PT et le gouvernement Temer (2016-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Tomazini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Andréani; Yoletty Bracho; Lucie Laplace; Thomas Posado. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternances critiques et dominations ordinaires en Amérique latine: crises, résistances et continuités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes; Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.27-38, 2022, 978-2753595309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12e9s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03856684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mudança de políticas públicas: a força das ideias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Tomazini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Escola Nacional de Administração Pública (ENAP). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologia política da ação pública: teorias, abordagens e conceitos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.201-223, 2021, 978-65-87791-17-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05326235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apparition d'une régulation des partis dans les organisations régionales : le cas du Parlasur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Tomazini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poirmeur, Yves. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La régulation des partis politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, pp.145-159, 2019, Systèmes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05346648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A disputa pela gestão e participação nas pol\'iticas de luta contra a pobreza nos primeiros anos Lula: o caso dos comitês gestores do Cartão Alimentação</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Tomazini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carlos, Euzenéia; Romão, Wagner de Mello; Porto, Osmany. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociedade civil e pol\'iticas públicas: Atores e instituições no Brasil contemporâneo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Argos, pp.265-298, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05346645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disputas em torno das pol\'iticas de transferências de renda no Brasil e México: coalizões de causa e a consolidação do paradigma capital humano</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les conflits autour des politiques de transferts monétaires : les coalitions de cause et le renforcement du paradigme ``capital humain'' au Brésil et au Mexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Tomazini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rocha Lukic, Melina; Tomazini, Carla. </w:t>
+              <w:t xml:space="preserve">Tomazini, Carla; Lukic, Melina Rocha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ideias Também Importam. As Abordagem Cognitiva e Pol\'iticas Públicas no Brasil.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Juruá, pp.115-144, 2013, Coleção FGV Direito Rio</w:t>
+              <w:t xml:space="preserve">L'analyse des politiques publiques au Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.151-189, 2013, Logiques politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05346646v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05346644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conflits autour des politiques de transferts monétaires : les coalitions de cause et le renforcement du paradigme ``capital humain'' au Brésil et au Mexique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analyser les politiques publiques au Brésil : l'approche cognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Tomazini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Rocha Lukic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tomazini, Carla; Lukic, Melina Rocha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'analyse des politiques publiques au Brésil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, l'Harmattan, pp.151-189, 2013, Logiques politiques</w:t>
+              <w:t xml:space="preserve">, l'Harmattan, pp.15-32, 2013, Logiques politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05346644v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05346643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les politiques publiques au Brésil : l'approche cognitive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Introdução. Ideias Também Importam. As Abordagem Cognitiva e Pol\'iticas Públicas no Brasil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Tomazini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Rocha Lukic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Tomazini, Carla; Lukic, Melina Rocha. </w:t>
+              <w:t xml:space="preserve">Rocha Lukic, Melina; Tomazini, Carla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'analyse des politiques publiques au Brésil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, l'Harmattan, pp.15-32, 2013, Logiques politiques</w:t>
+              <w:t xml:space="preserve">Ideias Também Importam. As Abordagem Cognitiva e Pol\'iticas Públicas no Brasil.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Juruá, pp.7-18, 2013, Coleção FGV Direito Rio</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05346643v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05346642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introdução. Ideias Também Importam. As Abordagem Cognitiva e Pol\'iticas Públicas no Brasil.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Disputas em torno das pol\'iticas de transferências de renda no Brasil e México: coalizões de causa e a consolidação do paradigma capital humano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Tomazini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melina Rocha Lukic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rocha Lukic, Melina; Tomazini, Carla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ideias Também Importam. As Abordagem Cognitiva e Pol\'iticas Públicas no Brasil.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Juruá, pp.7-18, 2013, Coleção FGV Direito Rio</w:t>
+              <w:t xml:space="preserve">, Juruá, pp.115-144, 2013, Coleção FGV Direito Rio</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05346642v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05346646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Tomazini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire politique de l’Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.472-478. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12tk9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2646,176 +2667,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu Candelaria (Garay) – Social Policy Expansion in Latin America. – New York, Cambridge University Press, 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Guerra Tomazini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01918589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Pascal Blanchard, Nicolas Bancel et Sandrine Lemaire. La fracture coloniale la société française au prisme de l’héritage colonial», Paris, La Découverte « Cahiers libres », 2005, 322 paginas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Tomazini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.227-236. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7147/GEO16.6349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05324758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2883,51 +2904,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="814A477A"/>
+    <w:nsid w:val="DEA0690B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3114,51 +3135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carla-tomazini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7077-1175" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article13420" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811102v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Guerra Tomazini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Rocha Lukic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918588v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590481v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Tomazini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Bolch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0094582X261433536" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277973v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2025.2479332" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Grisa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Coq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bb1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246413v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bb9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642660v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSSP-10-2020-0465" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955435v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.703.0421" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.088.0051" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.085.0187" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279280v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17683084-12341712" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956896v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19460171.2017.1352529" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742351v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Kerches da Silva Leite" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-987316245801" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778604v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sennes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38116/978-65-5635-049-3/capitulo3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346647v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856684v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/236643" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e9s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05326235v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346645v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346646v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346644v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279288v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tk9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918589v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324758v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7147/GEO16.6349" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carla-tomazini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7077-1175" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=V0Wcw9sAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article13420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811102v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Guerra Tomazini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Rocha Lukic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918588v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590481v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Tomazini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Bolch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0094582X261433536" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277973v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2025.2479332" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246412v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Grisa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Coq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bb1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246413v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bb9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642660v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSSP-10-2020-0465" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955435v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.703.0421" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032331v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.088.0051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955437v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.085.0187" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279280v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17683084-12341712" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811049v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19460171.2017.1352529" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742351v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Kerches da Silva Leite" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-987316245801" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811171v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778604v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sennes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279303v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38116/978-65-5635-049-3/capitulo3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346647v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/236643" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e9s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05326235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346648v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346644v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346646v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tk9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918589v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324758v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7147/GEO16.6349" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>