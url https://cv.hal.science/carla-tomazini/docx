--- v1 (2026-05-25)
+++ v2 (2026-05-26)
@@ -290,177 +290,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01811102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse des politiques publiques au Brésil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">As ideias também importam: a abordagem cognitiva de políticas públicas no Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Rocha Lukic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Guerra Tomazini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">L’Harmattan. 2013, Collection Logiques Politiques, 9782343019253</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01811224v1</w:t>
+                <w:t xml:space="preserve">halshs-01918588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As ideias também importam: a abordagem cognitiva de políticas públicas no Brasil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'analyse des politiques publiques au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Guerra Tomazini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Rocha Lukic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L’Harmattan. 2013, Collection Logiques Politiques, 9782343019253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01918588v1</w:t>
+                <w:t xml:space="preserve">halshs-01811224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -927,183 +927,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des coalitions au consensus politique ambigu : aux origines du revenu minimum au Brésil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carla Tomazini</w:t>
+                <w:t xml:space="preserve">Esquiver les critiques: Les institutions financières internationales face aux politiques de lutte contre la pauvreté au Brésil et au Mexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Guerra Tomazini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 70 (3), pp.421. </w:t>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 88 (3), pp.51-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.703.0421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/crii.088.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02955435v1</w:t>
+                <w:t xml:space="preserve">hal-03032331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esquiver les critiques: Les institutions financières internationales face aux politiques de lutte contre la pauvreté au Brésil et au Mexique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carla Guerra Tomazini</w:t>
+                <w:t xml:space="preserve">Des coalitions au consensus politique ambigu : aux origines du revenu minimum au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Tomazini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 88 (3), pp.51-70. </w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (3), pp.421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/crii.088.0051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.703.0421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032331v1</w:t>
+                <w:t xml:space="preserve">halshs-02955435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État de littérature. Les rapports entre inégalités, politiques publiques et démocratie : trajectoires brésiliennes</w:t>
               </w:r>
@@ -1733,195 +1733,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeus Bolsa Família? Ambiguidades e (des)continuidade de uma política à deriva...</w:t>
+                <w:t xml:space="preserve">Les études de la gouvernance et de l'action publique en Amérique Latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Tomazini</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Instituto de Pesquisa Econômica Aplicada (Ipea). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Surel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louault, Frédéric; Parthenay, Kevin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desmonte e reconfiguração de políticas públicas (2016-2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Politique de l'Amérique latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.239-283, 2023, Science politique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279303v1</w:t>
+                <w:t xml:space="preserve">halshs-05346647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les études de la gouvernance et de l'action publique en Amérique Latine</w:t>
+                <w:t xml:space="preserve">Adeus Bolsa Família? Ambiguidades e (des)continuidade de uma política à deriva...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Tomazini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Louault, Frédéric; Parthenay, Kevin. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Instituto de Pesquisa Econômica Aplicada (Ipea). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique de l'Amérique latine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Desmonte e reconfiguração de políticas públicas (2016-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.75-98, 2023, 978-65-5635-049-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.38116/978-65-5635-049-3/capitulo3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05346647v1</w:t>
+                <w:t xml:space="preserve">hal-05279303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une conjoncture critique pour les politiques sociales au Brésil ? L'ère post-PT et le gouvernement Temer (2016-2018)</w:t>
               </w:r>
@@ -2215,100 +2215,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05346645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conflits autour des politiques de transferts monétaires : les coalitions de cause et le renforcement du paradigme ``capital humain'' au Brésil et au Mexique</w:t>
+                <w:t xml:space="preserve">Disputas em torno das pol\'iticas de transferências de renda no Brasil e México: coalizões de causa e a consolidação do paradigma capital humano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Tomazini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Tomazini, Carla; Lukic, Melina Rocha. </w:t>
+              <w:t xml:space="preserve">Rocha Lukic, Melina; Tomazini, Carla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'analyse des politiques publiques au Brésil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, l'Harmattan, pp.151-189, 2013, Logiques politiques</w:t>
+              <w:t xml:space="preserve">Ideias Também Importam. As Abordagem Cognitiva e Pol\'iticas Públicas no Brasil.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Juruá, pp.115-144, 2013, Coleção FGV Direito Rio</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05346644v1</w:t>
+                <w:t xml:space="preserve">halshs-05346646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les politiques publiques au Brésil : l'approche cognitive</w:t>
               </w:r>
@@ -2374,186 +2374,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05346643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introdução. Ideias Também Importam. As Abordagem Cognitiva e Pol\'iticas Públicas no Brasil.</w:t>
+                <w:t xml:space="preserve">Les conflits autour des politiques de transferts monétaires : les coalitions de cause et le renforcement du paradigme ``capital humain'' au Brésil et au Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Tomazini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Rocha Lukic, Melina; Tomazini, Carla. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tomazini, Carla; Lukic, Melina Rocha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ideias Também Importam. As Abordagem Cognitiva e Pol\'iticas Públicas no Brasil.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Juruá, pp.7-18, 2013, Coleção FGV Direito Rio</w:t>
+              <w:t xml:space="preserve">L'analyse des politiques publiques au Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.151-189, 2013, Logiques politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05346642v1</w:t>
+                <w:t xml:space="preserve">halshs-05346644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disputas em torno das pol\'iticas de transferências de renda no Brasil e México: coalizões de causa e a consolidação do paradigma capital humano</w:t>
+                <w:t xml:space="preserve">Introdução. Ideias Também Importam. As Abordagem Cognitiva e Pol\'iticas Públicas no Brasil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Tomazini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Rocha Lukic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rocha Lukic, Melina; Tomazini, Carla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ideias Também Importam. As Abordagem Cognitiva e Pol\'iticas Públicas no Brasil.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Juruá, pp.115-144, 2013, Coleção FGV Direito Rio</w:t>
+              <w:t xml:space="preserve">, Juruá, pp.7-18, 2013, Coleção FGV Direito Rio</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05346646v1</w:t>
+                <w:t xml:space="preserve">halshs-05346642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2904,51 +2904,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DEA0690B"/>
+    <w:nsid w:val="B5BC1784"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3135,51 +3135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carla-tomazini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7077-1175" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=V0Wcw9sAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article13420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811102v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Guerra Tomazini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Rocha Lukic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918588v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590481v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Tomazini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Bolch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0094582X261433536" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277973v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2025.2479332" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246412v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Grisa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Coq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bb1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246413v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bb9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642660v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSSP-10-2020-0465" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955435v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.703.0421" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032331v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.088.0051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955437v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.085.0187" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279280v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17683084-12341712" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811049v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19460171.2017.1352529" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742351v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Kerches da Silva Leite" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-987316245801" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811171v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778604v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sennes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279303v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38116/978-65-5635-049-3/capitulo3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346647v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/236643" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e9s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05326235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346648v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346644v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346646v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tk9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918589v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324758v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7147/GEO16.6349" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carla-tomazini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7077-1175" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=V0Wcw9sAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article13420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811102v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Guerra Tomazini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Rocha Lukic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918588v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811224v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590481v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Tomazini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Bolch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0094582X261433536" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277973v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2025.2479332" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246412v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Grisa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Coq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bb1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246413v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bb9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642660v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSSP-10-2020-0465" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032331v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.088.0051" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955435v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.703.0421" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955437v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.085.0187" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279280v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17683084-12341712" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811049v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19460171.2017.1352529" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742351v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Kerches da Silva Leite" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-987316245801" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811171v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778604v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sennes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279303v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38116/978-65-5635-049-3/capitulo3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/236643" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e9s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05326235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346648v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346646v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346642v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tk9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918589v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324758v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7147/GEO16.6349" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>