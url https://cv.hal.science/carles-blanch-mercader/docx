--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -1005,433 +1005,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure and curvature control of the cell cycle in epithelia growing under spherical confinement.</w:t>
+                <w:t xml:space="preserve">Epithelial cells adapt to curvature induction via transient active osmotic swelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Di Meglio</w:t>
+                <w:t xml:space="preserve">Caterina Tomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasiya Trushko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pau Guillamat</w:t>
+                <w:t xml:space="preserve">Valeriy Luchnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Barberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57, pp.1257 - 1270.e5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.111227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2022.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403361v1</w:t>
+                <w:t xml:space="preserve">hal-03678923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epithelial cells adapt to curvature induction via transient active osmotic swelling</w:t>
+                <w:t xml:space="preserve">The emergence of spontaneous coordinated epithelial rotation on cylindrical curved surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Tomba</w:t>
+                <w:t xml:space="preserve">Alexandros Glentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeriy Luchnikov</w:t>
+                <w:t xml:space="preserve">Lakshmi Balasubramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Barberi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thuan Beng Saw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph d’Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2022.04.017⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (8(37)), pp.eabn5406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abn5406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678923v1</w:t>
+                <w:t xml:space="preserve">hal-03854086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emergence of spontaneous coordinated epithelial rotation on cylindrical curved surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandros Glentis</w:t>
+                <w:t xml:space="preserve">Pressure and curvature control of the cell cycle in epithelia growing under spherical confinement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Di Meglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiya Trushko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Guillamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph d’Alessandro</w:t>
+                <w:t xml:space="preserve">Shada Abuhattum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (8(37)), pp.eabn5406. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abn5406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.111227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03854086v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral Edge Current in Nematic Cell Monolayers</w:t>
               </w:r>
@@ -2010,103 +2010,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buckling of an Epithelium Growing under Spherical Confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiya Trushko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Di Meglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziza Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shada Abuhattum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 54 (5), pp.655-668.e6. </w:t>
@@ -2272,295 +2272,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macropinocytosis Overcomes Directional Bias in Dendritic Cells Due to Hydraulic Resistance and Facilitates Space Exploration</w:t>
+                <w:t xml:space="preserve">Collective stresses drive competition between monolayers of normal and Ras-transformed cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Moreau</w:t>
+                <w:t xml:space="preserve">Sarah Moitrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafaele Attia</w:t>
+                <w:t xml:space="preserve">Simon Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Maurin</w:t>
+                <w:t xml:space="preserve">Kristina Sliogeryte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahraa Alraies</w:t>
+                <w:t xml:space="preserve">Tobias Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 49 (2), pp.171-188.e5. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2019.03.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8SM01523F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378369v1</w:t>
+                <w:t xml:space="preserve">hal-02104416v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective stresses drive competition between monolayers of normal and Ras-transformed cells</w:t>
+                <w:t xml:space="preserve">Macropinocytosis Overcomes Directional Bias in Dendritic Cells Due to Hydraulic Resistance and Facilitates Space Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Moitrier</w:t>
+                <w:t xml:space="preserve">Hélène Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Garcia</w:t>
+                <w:t xml:space="preserve">Rafaele Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristina Sliogeryte</w:t>
+                <w:t xml:space="preserve">Mathieu Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Martin</w:t>
+                <w:t xml:space="preserve">Zahraa Alraies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (2), pp.171-188.e5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8SM01523F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2019.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104416v2</w:t>
+                <w:t xml:space="preserve">hal-02378369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: Spontaneous shear flow in confined cellular nematics</w:t>
               </w:r>
@@ -3314,334 +3314,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of multicellular assemblies measured by coherent light scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrodynamic instabilities, waves and turbulence in spreading epithelia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blanch-Mercader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Brunel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Casademunt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/aa7b0f⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (38), pp.6913 - 6928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7sm01128h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980283v1</w:t>
+                <w:t xml:space="preserve">hal-03374860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic instabilities, waves and turbulence in spreading epithelia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Blanch-Mercader</w:t>
+                <w:t xml:space="preserve">Structure and dynamics of multicellular assemblies measured by coherent light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Blanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanni Petrolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Casademunt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (38), pp.6913 - 6928. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7sm01128h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/aa7b0f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374860v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and dynamics of multicellular assemblies measured by coherent light scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Blanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanni Petrolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
@@ -3852,51 +3852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gadêlha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casademunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 107 (1), pp.18002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3955,51 +3955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and growth of polarized tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casademunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Joanny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4059,51 +4059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous Motility of Actin Lamellar Fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casademunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4390,77 +4390,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature sensing of epithelial cells under tubular confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Tomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Luchnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Barberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4837,77 +4837,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient active osmotic swelling of epithelium upon curvature induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Tomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriy Luchnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Barberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5120,51 +5120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lacroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Smeets" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl&#232;s Blanch-Mercader" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giuglaris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02510-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779444v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanch-Mercader" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berlyand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-025-00479-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781125v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Pricoupenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Marsigliesi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marcq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Blanch-Mercader" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00827H" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780983v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. G. Pearce" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thibault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chaboche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.018402" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281999v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dedenon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dessalles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Guillamat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Kruse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.15707" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268464v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinish Sarkar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Yashunsky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Br&#233;zin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Blanch Mercader" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Aryaksama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad034" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prasad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Obana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-Z. Lin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sakai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adf3345" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03403361v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Di Meglio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Trushko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shada Abuhattum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111227" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678923v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tomba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy Luchnikov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Barberi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2022.04.017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Glentis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Balasubramaniam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan Beng Saw" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph d&#8217;Alessandro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn5406" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03887262v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yashunsky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ascione" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Silberzan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.041017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374825v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-022-01194-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374807v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.012405" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.028101" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374813v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Orlandi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Casademunt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.012203" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026199v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Merzouki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2020.07.019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406488v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Alert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel G&#243;mez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kolodziej" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0279-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaele Attia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Alraies" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2019.03.024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02104416v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moitrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garcia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Sliogeryte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01523F" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299986v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duclos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salbreux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Joanny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-019-0544-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03373409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.122.088104" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185109v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Ennomani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiang Cao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique de La Cruz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1900416116" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324990v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaune" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douezan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Rodriguez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1811348115" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325003v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giomi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.208101" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325014v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0099-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980283v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brunel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Blanch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gourrier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanni Petrolli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa7b0f" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374860v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casademunt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm01128h" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525521v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406558v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vincent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bazelli&#232;res" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Serra-Picamal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Trepat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm02188c" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374875v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oriola" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gad&#234;lha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/18002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A8345BCA2D01159567AC806E81414E189E830F55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299979v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14041-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03373249v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.078102" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03375037v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Brugu&#233;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.061903" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799635v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ver Hulst" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13342228" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813543v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Luchnikov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393631v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumoulin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393657v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E Argento" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Varela" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurveer Singh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiana P Visnuk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binyamin Jacobovitz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393618v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barrasa-Ramos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul I Barakat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03403492v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lacroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Smeets" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl&#232;s Blanch-Mercader" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giuglaris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02510-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779444v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanch-Mercader" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berlyand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-025-00479-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781125v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Pricoupenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Marsigliesi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marcq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Blanch-Mercader" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00827H" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780983v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. G. Pearce" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thibault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chaboche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.018402" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281999v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dedenon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dessalles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Guillamat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Kruse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.15707" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268464v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinish Sarkar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Yashunsky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Br&#233;zin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Blanch Mercader" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Aryaksama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad034" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prasad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Obana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-Z. Lin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sakai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adf3345" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tomba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy Luchnikov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Barberi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2022.04.017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854086v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Glentis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Balasubramaniam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan Beng Saw" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph d&#8217;Alessandro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn5406" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03403361v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Di Meglio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Trushko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shada Abuhattum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111227" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03887262v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yashunsky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ascione" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Silberzan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.041017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374825v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-022-01194-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374807v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.012405" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.028101" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374813v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Orlandi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Casademunt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.012203" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026199v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Merzouki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2020.07.019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406488v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Alert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel G&#243;mez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kolodziej" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0279-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02104416v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moitrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Sliogeryte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Martin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01523F" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378369v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaele Attia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Alraies" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2019.03.024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299986v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duclos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salbreux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Joanny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-019-0544-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03373409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.122.088104" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185109v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Ennomani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiang Cao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique de La Cruz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1900416116" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324990v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaune" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douezan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Rodriguez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1811348115" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325003v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giomi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.208101" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325014v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0099-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374860v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casademunt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm01128h" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980283v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brunel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Blanch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gourrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanni Petrolli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa7b0f" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525521v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406558v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vincent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bazelli&#232;res" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Serra-Picamal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Trepat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm02188c" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374875v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oriola" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gad&#234;lha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/18002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A8345BCA2D01159567AC806E81414E189E830F55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299979v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14041-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03373249v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.078102" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03375037v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Brugu&#233;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.061903" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799635v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ver Hulst" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13342228" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813543v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Luchnikov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393631v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumoulin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393657v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E Argento" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Varela" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurveer Singh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiana P Visnuk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binyamin Jacobovitz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393618v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barrasa-Ramos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul I Barakat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03403492v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>