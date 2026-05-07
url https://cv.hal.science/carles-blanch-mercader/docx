--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -2272,295 +2272,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective stresses drive competition between monolayers of normal and Ras-transformed cells</w:t>
+                <w:t xml:space="preserve">Macropinocytosis Overcomes Directional Bias in Dendritic Cells Due to Hydraulic Resistance and Facilitates Space Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Moitrier</w:t>
+                <w:t xml:space="preserve">Hélène Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Garcia</w:t>
+                <w:t xml:space="preserve">Rafaele Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristina Sliogeryte</w:t>
+                <w:t xml:space="preserve">Mathieu Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Martin</w:t>
+                <w:t xml:space="preserve">Zahraa Alraies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (2), pp.171-188.e5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8SM01523F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2019.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104416v2</w:t>
+                <w:t xml:space="preserve">hal-02378369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macropinocytosis Overcomes Directional Bias in Dendritic Cells Due to Hydraulic Resistance and Facilitates Space Exploration</w:t>
+                <w:t xml:space="preserve">Collective stresses drive competition between monolayers of normal and Ras-transformed cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Moreau</w:t>
+                <w:t xml:space="preserve">Sarah Moitrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafaele Attia</w:t>
+                <w:t xml:space="preserve">Simon Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Maurin</w:t>
+                <w:t xml:space="preserve">Kristina Sliogeryte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahraa Alraies</w:t>
+                <w:t xml:space="preserve">Tobias Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 49 (2), pp.171-188.e5. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2019.03.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8SM01523F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378369v1</w:t>
+                <w:t xml:space="preserve">hal-02104416v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: Spontaneous shear flow in confined cellular nematics</w:t>
               </w:r>
@@ -5120,51 +5120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lacroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Smeets" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl&#232;s Blanch-Mercader" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giuglaris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02510-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779444v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanch-Mercader" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berlyand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-025-00479-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781125v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Pricoupenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Marsigliesi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marcq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Blanch-Mercader" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00827H" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780983v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. G. Pearce" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thibault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chaboche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.018402" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281999v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dedenon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dessalles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Guillamat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Kruse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.15707" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268464v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinish Sarkar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Yashunsky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Br&#233;zin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Blanch Mercader" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Aryaksama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad034" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prasad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Obana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-Z. Lin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sakai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adf3345" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tomba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy Luchnikov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Barberi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2022.04.017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854086v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Glentis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Balasubramaniam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan Beng Saw" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph d&#8217;Alessandro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn5406" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03403361v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Di Meglio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Trushko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shada Abuhattum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111227" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03887262v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yashunsky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ascione" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Silberzan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.041017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374825v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-022-01194-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374807v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.012405" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.028101" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374813v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Orlandi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Casademunt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.012203" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026199v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Merzouki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2020.07.019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406488v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Alert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel G&#243;mez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kolodziej" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0279-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02104416v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moitrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Sliogeryte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Martin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01523F" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378369v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaele Attia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Alraies" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2019.03.024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299986v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duclos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salbreux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Joanny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-019-0544-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03373409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.122.088104" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185109v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Ennomani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiang Cao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique de La Cruz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1900416116" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324990v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaune" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douezan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Rodriguez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1811348115" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325003v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giomi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.208101" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325014v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0099-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374860v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casademunt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm01128h" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980283v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brunel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Blanch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gourrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanni Petrolli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa7b0f" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525521v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406558v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vincent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bazelli&#232;res" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Serra-Picamal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Trepat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm02188c" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374875v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oriola" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gad&#234;lha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/18002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A8345BCA2D01159567AC806E81414E189E830F55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299979v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14041-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03373249v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.078102" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03375037v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Brugu&#233;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.061903" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799635v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ver Hulst" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13342228" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813543v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Luchnikov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393631v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumoulin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393657v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E Argento" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Varela" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurveer Singh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiana P Visnuk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binyamin Jacobovitz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393618v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barrasa-Ramos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul I Barakat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03403492v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lacroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Smeets" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl&#232;s Blanch-Mercader" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giuglaris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02510-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779444v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanch-Mercader" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berlyand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-025-00479-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781125v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Pricoupenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Marsigliesi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marcq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Blanch-Mercader" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00827H" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780983v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. G. Pearce" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thibault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chaboche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.018402" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281999v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dedenon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dessalles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Guillamat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Kruse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.15707" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268464v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinish Sarkar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Yashunsky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Br&#233;zin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Blanch Mercader" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Aryaksama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad034" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prasad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Obana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-Z. Lin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sakai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adf3345" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tomba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy Luchnikov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Barberi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2022.04.017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854086v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Glentis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Balasubramaniam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan Beng Saw" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph d&#8217;Alessandro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn5406" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03403361v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Di Meglio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Trushko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shada Abuhattum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111227" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03887262v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yashunsky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ascione" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Silberzan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.041017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374825v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-022-01194-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374807v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.012405" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.028101" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374813v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Orlandi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Casademunt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.012203" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026199v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Merzouki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2020.07.019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406488v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Alert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel G&#243;mez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kolodziej" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0279-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaele Attia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Alraies" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2019.03.024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02104416v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moitrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garcia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Sliogeryte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01523F" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299986v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duclos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salbreux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Joanny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-019-0544-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03373409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.122.088104" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185109v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Ennomani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiang Cao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique de La Cruz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1900416116" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324990v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaune" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douezan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Rodriguez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1811348115" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325003v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giomi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.208101" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325014v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0099-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374860v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casademunt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm01128h" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980283v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brunel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Blanch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gourrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanni Petrolli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa7b0f" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525521v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406558v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vincent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bazelli&#232;res" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Serra-Picamal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Trepat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm02188c" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374875v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oriola" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gad&#234;lha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/18002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A8345BCA2D01159567AC806E81414E189E830F55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299979v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14041-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03373249v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.078102" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03375037v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Brugu&#233;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.061903" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799635v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ver Hulst" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13342228" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813543v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Luchnikov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393631v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumoulin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393657v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E Argento" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Varela" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurveer Singh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiana P Visnuk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binyamin Jacobovitz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393618v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barrasa-Ramos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul I Barakat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03403492v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>