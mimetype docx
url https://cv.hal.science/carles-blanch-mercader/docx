--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -118,512 +118,512 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of bidirectional cell laning from collective contact guidance</w:t>
+                <w:t xml:space="preserve">Passive defect driven morphogenesis in nematic membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lacroix</w:t>
+                <w:t xml:space="preserve">D. J. G. Pearce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart Smeets</w:t>
+                <w:t xml:space="preserve">C. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlès Blanch-Mercader</w:t>
+                <w:t xml:space="preserve">Q. Chaboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bell</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Blanch-Mercader</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41567-024-02510-3⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 134 (1), pp.018402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.018402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589604v1</w:t>
+                <w:t xml:space="preserve">hal-04780983v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective viscosity of a two dimensional passive suspension in a liquid crystal solvent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergence of bidirectional cell laning from collective contact guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dang</w:t>
+                <w:t xml:space="preserve">Bart Smeets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Blanch-Mercader</w:t>
+                <w:t xml:space="preserve">Carlès Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Berlyand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giuglaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/s10189-025-00479-2⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-024-02510-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779444v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Src kinase slows collective rotation of confined epithelial cell monolayers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective viscosity of a two dimensional passive suspension in a liquid crystal solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavia Marsigliesi</w:t>
+                <w:t xml:space="preserve">S. Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marcq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bonnet</w:t>
+                <w:t xml:space="preserve">L. Berlyand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4SM00827H⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (4-5), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/s10189-025-00479-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781125v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive defect driven morphogenesis in nematic membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Src kinase slows collective rotation of confined epithelial cell monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nastassia Pricoupenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Marsigliesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. J. G. Pearce</w:t>
+                <w:t xml:space="preserve">Philippe Marcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Thibault</w:t>
+                <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Chaboche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Blanch-Mercader</w:t>
+                <w:t xml:space="preserve">Isabelle Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 134 (1), pp.018402. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (46), pp.9273-9285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.018402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4SM00827H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780983v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density-polarity coupling in confined active polar films: asters, spirals, and biphasic orientational phases</w:t>
               </w:r>
@@ -737,295 +737,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crisscross multilayering of cell sheets</w:t>
+                <w:t xml:space="preserve">Alcanivorax borkumensis Biofilms Enhance Oil Degradation By Interfacial Tubulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trinish Sarkar</w:t>
+                <w:t xml:space="preserve">M. Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Yashunsky</w:t>
+                <w:t xml:space="preserve">N. Obana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Brézin</w:t>
+                <w:t xml:space="preserve">S.-Z. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carles Blanch Mercader</w:t>
+                <w:t xml:space="preserve">S. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Aryaksama</w:t>
+                <w:t xml:space="preserve">K. Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNAS Nexus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 381 (6659), pp.748-753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgad034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adf3345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268464v2</w:t>
+                <w:t xml:space="preserve">hal-03820119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcanivorax borkumensis Biofilms Enhance Oil Degradation By Interfacial Tubulation</w:t>
+                <w:t xml:space="preserve">Crisscross multilayering of cell sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Prasad</w:t>
+                <w:t xml:space="preserve">Trinish Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Obana</w:t>
+                <w:t xml:space="preserve">Victor Yashunsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.-Z. Lin</w:t>
+                <w:t xml:space="preserve">Louis Brézin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Zhao</w:t>
+                <w:t xml:space="preserve">Carles Blanch Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sakai</w:t>
+                <w:t xml:space="preserve">Thibault Aryaksama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 381 (6659), pp.748-753. </w:t>
+              <w:t xml:space="preserve">PNAS Nexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adf3345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgad034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820119v1</w:t>
+                <w:t xml:space="preserve">hal-03268464v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epithelial cells adapt to curvature induction via transient active osmotic swelling</w:t>
               </w:r>
@@ -1050,51 +1050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriy Luchnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Barberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1135,359 +1135,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emergence of spontaneous coordinated epithelial rotation on cylindrical curved surfaces</w:t>
+                <w:t xml:space="preserve">Pressure and curvature control of the cell cycle in epithelia growing under spherical confinement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandros Glentis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ilaria Di Meglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiya Trushko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Guillamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuan Beng Saw</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph d’Alessandro</w:t>
+                <w:t xml:space="preserve">Shada Abuhattum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abn5406⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.111227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854086v1</w:t>
+                <w:t xml:space="preserve">hal-03403361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure and curvature control of the cell cycle in epithelia growing under spherical confinement.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The emergence of spontaneous coordinated epithelial rotation on cylindrical curved surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Glentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Di Meglio</w:t>
+                <w:t xml:space="preserve">Lakshmi Balasubramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasiya Trushko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
+                <w:t xml:space="preserve">Thuan Beng Saw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shada Abuhattum</w:t>
+                <w:t xml:space="preserve">Joseph d’Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (8(37)), pp.eabn5406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.111227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abn5406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03403361v1</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral Edge Current in Nematic Cell Monolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Yashunsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. J. G. Pearce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ascione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1564,51 +1564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integer topological defects organize stresses driving tissue morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pau Guillamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Kruse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1666,57 +1666,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integer topological defects of cell monolayers: Mechanics and flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Quantifying Material Properties of Cell Monolayers by Analyzing Integer Topological Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pau Guillamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1728,112 +1728,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Kruse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (1), </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.012405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.028101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374807v1</w:t>
+                <w:t xml:space="preserve">hal-03374801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Material Properties of Cell Monolayers by Analyzing Integer Topological Defects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Integer topological defects of cell monolayers: Mechanics and flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pau Guillamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1845,112 +1845,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Kruse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (2), </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.028101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.012405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374801v1</w:t>
+                <w:t xml:space="preserve">hal-03374807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the hidden complexity of quasideterministic ratchets: Random walks, graphs, and circle maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Orlandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2010,103 +2010,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buckling of an Epithelium Growing under Spherical Confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiya Trushko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Di Meglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziza Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shada Abuhattum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 54 (5), pp.655-668.e6. </w:t>
@@ -2138,338 +2138,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active wetting of epithelial tissues</w:t>
+                <w:t xml:space="preserve">Active cargo positioning in antiparallel transport networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Pérez-González</w:t>
+                <w:t xml:space="preserve">Mathieu Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricard Alert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
+                <w:t xml:space="preserve">Hajer Ennomani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Gómez-González</w:t>
+                <w:t xml:space="preserve">Wenxiang Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomasz Kolodziej</w:t>
+                <w:t xml:space="preserve">Enrique de La Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (1), pp.79-88. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (30), pp.14835-14842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41567-018-0279-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1900416116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406488v1</w:t>
+                <w:t xml:space="preserve">hal-02185109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macropinocytosis Overcomes Directional Bias in Dendritic Cells Due to Hydraulic Resistance and Facilitates Space Exploration</w:t>
+                <w:t xml:space="preserve">Active wetting of epithelial tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Moreau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Carlos Pérez-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard Alert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Maurin</w:t>
+                <w:t xml:space="preserve">Manuel Gómez-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahraa Alraies</w:t>
+                <w:t xml:space="preserve">Tomasz Kolodziej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 49 (2), pp.171-188.e5. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (1), pp.79-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2019.03.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41567-018-0279-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378369v1</w:t>
+                <w:t xml:space="preserve">hal-02406488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective stresses drive competition between monolayers of normal and Ras-transformed cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Moitrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2540,442 +2540,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104416v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Spontaneous shear flow in confined cellular nematics</w:t>
+                <w:t xml:space="preserve">Macropinocytosis Overcomes Directional Bias in Dendritic Cells Due to Hydraulic Resistance and Facilitates Space Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Duclos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Yashunsky</w:t>
+                <w:t xml:space="preserve">Hélène Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Salbreux</w:t>
+                <w:t xml:space="preserve">Rafaele Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Joanny</w:t>
+                <w:t xml:space="preserve">Mathieu Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahraa Alraies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41567-019-0544-2⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (2), pp.171-188.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2019.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299986v1</w:t>
+                <w:t xml:space="preserve">hal-02378369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Fingering Instability in Tissue Spreading</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Author Correction: Spontaneous shear flow in confined cellular nematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blanch-Mercader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Yashunsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Salbreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Joanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (8), pp.868-868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-019-0544-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.122.088104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03373409v1</w:t>
+                <w:t xml:space="preserve">hal-03299986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active cargo positioning in antiparallel transport networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Active Fingering Instability in Tissue Spreading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard Alert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Casademunt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 116 (30), pp.14835-14842. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1900416116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.122.088104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185109v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous migration of cellular aggregates from giant keratocytes to running spheroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Douezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3052,90 +3052,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent Dynamics of Epithelial Cell Cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Yashunsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3186,103 +3186,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous shear flow in confined cellular nematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Yashunsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Salbreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Joanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (7), pp.728-732. </w:t>
@@ -3314,520 +3314,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic instabilities, waves and turbulence in spreading epithelia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effective viscosity and dynamics of spreading epithelia: a solvable model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Casademunt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bazellières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Serra-Picamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Trepat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 13 (38), pp.6913 - 6928. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7sm01128h⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 13 (6), pp.1235-1243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6sm02188c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374860v1</w:t>
+                <w:t xml:space="preserve">hal-02406558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and dynamics of multicellular assemblies measured by coherent light scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Blanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanni Petrolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/aa7b0f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of multicellular assemblies measured by coherent light scattering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrodynamic instabilities, waves and turbulence in spreading epithelia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blanch-Mercader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casademunt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (38), pp.6913 - 6928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7sm01128h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525521v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective viscosity and dynamics of spreading epithelia: a solvable model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X. Trepat</w:t>
+                <w:t xml:space="preserve">Structure and dynamics of multicellular assemblies measured by coherent light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Blanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanni Petrolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (6), pp.1235-1243. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6sm02188c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406558v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subharmonic oscillations of collective molecular motors</w:t>
               </w:r>
@@ -3839,64 +3839,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gadêlha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casademunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 107 (1), pp.18002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3942,77 +3942,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and growth of polarized tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casademunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Joanny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37 (5), pp.41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4046,64 +4046,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous Motility of Actin Lamellar Fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casademunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4150,51 +4150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperativity of self-organized Brownian motors pulling on soft cargoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Orlandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Brugués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4299,51 +4299,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Tuning from Coupled Critical Oscillators in a Travelling-Wave Model of The Cochlea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Ver Hulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4429,51 +4429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Luchnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Barberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4537,321 +4537,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect states in compressible active polar fluids with turnover</w:t>
+                <w:t xml:space="preserve">A nematic framework for sprouting angiogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Dumoulin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Sara Barrasa-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karsten Kruse</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul I Barakat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393631v1</w:t>
+                <w:t xml:space="preserve">hal-05393618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional topological defects and quasi-long-range order in biological liquid crystals</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Defect states in compressible active polar fluids with turnover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Kruse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna E Argento</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-05393657v1</w:t>
+                <w:t xml:space="preserve">hal-05393631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nematic framework for sprouting angiogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional topological defects and quasi-long-range order in biological liquid crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna E Argento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria L Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurveer Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Barrasa-Ramos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
+                <w:t xml:space="preserve">Daiana P Visnuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdul I Barakat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Binyamin Jacobovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393618v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient active osmotic swelling of epithelium upon curvature induction</w:t>
               </w:r>
@@ -4876,51 +4876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriy Luchnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Barberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5120,51 +5120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lacroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Smeets" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl&#232;s Blanch-Mercader" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giuglaris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02510-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779444v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanch-Mercader" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berlyand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-025-00479-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781125v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Pricoupenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Marsigliesi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marcq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Blanch-Mercader" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00827H" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780983v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. G. Pearce" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thibault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chaboche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.018402" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281999v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dedenon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dessalles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Guillamat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Kruse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.15707" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268464v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinish Sarkar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Yashunsky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Br&#233;zin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Blanch Mercader" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Aryaksama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad034" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prasad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Obana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-Z. Lin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sakai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adf3345" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tomba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy Luchnikov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Barberi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2022.04.017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854086v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Glentis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Balasubramaniam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan Beng Saw" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph d&#8217;Alessandro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn5406" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03403361v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Di Meglio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Trushko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shada Abuhattum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111227" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03887262v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yashunsky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ascione" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Silberzan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.041017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374825v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-022-01194-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374807v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.012405" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.028101" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374813v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Orlandi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Casademunt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.012203" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026199v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Merzouki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2020.07.019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406488v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Alert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel G&#243;mez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kolodziej" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0279-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaele Attia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Alraies" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2019.03.024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02104416v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moitrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garcia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Sliogeryte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01523F" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299986v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duclos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salbreux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Joanny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-019-0544-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03373409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.122.088104" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185109v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Ennomani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiang Cao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique de La Cruz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1900416116" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324990v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaune" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douezan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Rodriguez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1811348115" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325003v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giomi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.208101" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325014v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0099-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374860v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casademunt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm01128h" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980283v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brunel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Blanch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gourrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanni Petrolli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa7b0f" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525521v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406558v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vincent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bazelli&#232;res" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Serra-Picamal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Trepat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm02188c" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374875v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oriola" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gad&#234;lha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/18002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A8345BCA2D01159567AC806E81414E189E830F55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299979v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14041-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03373249v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.078102" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03375037v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Brugu&#233;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.061903" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799635v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ver Hulst" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13342228" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813543v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Luchnikov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393631v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumoulin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393657v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E Argento" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Varela" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurveer Singh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiana P Visnuk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binyamin Jacobovitz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393618v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barrasa-Ramos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul I Barakat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03403492v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780983v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. G. Pearce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thibault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chaboche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanch-Mercader" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.018402" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589604v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lacroix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Smeets" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl&#232;s Blanch-Mercader" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giuglaris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02510-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779444v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berlyand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-025-00479-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781125v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Pricoupenko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Marsigliesi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marcq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Blanch-Mercader" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00827H" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281999v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dedenon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dessalles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Guillamat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Kruse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.15707" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prasad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Obana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-Z. Lin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sakai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adf3345" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268464v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinish Sarkar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Yashunsky" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Br&#233;zin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Blanch Mercader" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Aryaksama" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tomba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy Luchnikov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Barberi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2022.04.017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03403361v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Di Meglio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Trushko" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shada Abuhattum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111227" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Glentis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Balasubramaniam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan Beng Saw" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph d&#8217;Alessandro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn5406" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03887262v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yashunsky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ascione" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Silberzan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.041017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374825v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-022-01194-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374801v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.028101" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374807v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.012405" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374813v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Orlandi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Casademunt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.012203" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026199v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Merzouki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2020.07.019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185109v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Richard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Ennomani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiang Cao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique de La Cruz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1900416116" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406488v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Alert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel G&#243;mez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kolodziej" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0279-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02104416v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moitrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garcia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Sliogeryte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01523F" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378369v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaele Attia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Alraies" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2019.03.024" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duclos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salbreux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Joanny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-019-0544-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03373409v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.122.088104" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324990v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaune" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douezan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Rodriguez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1811348115" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325003v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giomi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.208101" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325014v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0099-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406558v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vincent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bazelli&#232;res" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Serra-Picamal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Trepat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm02188c" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980283v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brunel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Blanch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gourrier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanni Petrolli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa7b0f" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374860v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casademunt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm01128h" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525521v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374875v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oriola" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gad&#234;lha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/18002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A8345BCA2D01159567AC806E81414E189E830F55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299979v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14041-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03373249v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.078102" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03375037v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Brugu&#233;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.061903" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799635v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ver Hulst" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13342228" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813543v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Luchnikov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393618v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barrasa-Ramos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul I Barakat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393631v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumoulin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393657v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E Argento" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Varela" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurveer Singh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiana P Visnuk" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binyamin Jacobovitz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03403492v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>