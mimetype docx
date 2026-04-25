--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -3269,51 +3269,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B864B2D"/>
+    <w:nsid w:val="32FA5B4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>