--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -748,96 +748,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes et fonctions d'un roman impopulaire : Vogliamo tutto de Nanni Balestrini</w:t>
+                <w:t xml:space="preserve">Compte rendu Narrazioni della crisi. Proposte italiane per il nuovo millennio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Baghetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 35, pp.493-504</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01835732v1</w:t>
+                <w:t xml:space="preserve">hal-01742231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu Narrazioni della crisi. Proposte italiane per il nuovo millennio</w:t>
               </w:r>
@@ -853,133 +853,133 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Baghetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742231v1</w:t>
+                <w:t xml:space="preserve">hal-01728237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu Narrazioni della crisi. Proposte italiane per il nuovo millennio</w:t>
+                <w:t xml:space="preserve">Formes et fonctions d'un roman impopulaire : Vogliamo tutto de Nanni Balestrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Baghetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2017, 35, pp.493-504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728237v1</w:t>
+                <w:t xml:space="preserve">hal-01835732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Contarini, Maria Pia De Paulis, Ada Tosatti (a cura di), Nuovi realismi : il caso italiano. Definizioni, questioni, prospettive Massa, Transeuropa, 2016, 442 p.</w:t>
               </w:r>
@@ -1990,234 +1990,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Works by Vitaliano Trevisan and the representation of work in the neo- liberal age</w:t>
+                <w:t xml:space="preserve">« Il treno e i suoi significati nelle rappresentazioni del lavoro tra XIX e XXI secolo »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Baghetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A. Condello et T. Toracca (éds.), Law, Labour and the Humanities, Routledge, London, 2019, pp. 183-198.</w:t>
+              <w:t xml:space="preserve">Giovanni CAPECCHI, Maurizio PISTELLI (dir.), Binari, ferrovie e stazioni in Italia tra ‘800 e ‘900</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636887v1</w:t>
+                <w:t xml:space="preserve">hal-03168634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Da “vogliamo tutto” a “io non voglio niente”. Rappresentazioni letterarie del lavoro e impegno politico da Balestrini a Trevisan »</w:t>
+                <w:t xml:space="preserve">Works by Vitaliano Trevisan and the representation of work in the neo- liberal age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Baghetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carlo BAGHETTI, Alessandro CETERONI, Gerardo IANDOLI, Romano SUMMA (dir.), Il lavoro raccontato. Studi su letteratura e cinema italiani dal postmodernismo all’ipermodernismo, Franco Cesati, Firenze, 2020</w:t>
+              <w:t xml:space="preserve">A. Condello et T. Toracca (éds.), Law, Labour and the Humanities, Routledge, London, 2019, pp. 183-198.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03168635v1</w:t>
+                <w:t xml:space="preserve">hal-02636887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Il treno e i suoi significati nelle rappresentazioni del lavoro tra XIX e XXI secolo »</w:t>
+                <w:t xml:space="preserve">« Da “vogliamo tutto” a “io non voglio niente”. Rappresentazioni letterarie del lavoro e impegno politico da Balestrini a Trevisan »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Baghetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Giovanni CAPECCHI, Maurizio PISTELLI (dir.), Binari, ferrovie e stazioni in Italia tra ‘800 e ‘900</w:t>
+              <w:t xml:space="preserve">Carlo BAGHETTI, Alessandro CETERONI, Gerardo IANDOLI, Romano SUMMA (dir.), Il lavoro raccontato. Studi su letteratura e cinema italiani dal postmodernismo all’ipermodernismo, Franco Cesati, Firenze, 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03168634v1</w:t>
+                <w:t xml:space="preserve">hal-03168635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduzione</w:t>
               </w:r>
@@ -3269,51 +3269,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32FA5B4E"/>
+    <w:nsid w:val="E2507B24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3500,51 +3500,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlo-baghetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8373-4365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156374854" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905462v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baghetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636946v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.7739" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168630v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Zinato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Milanesi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168633v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636963v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636935v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.9460" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068534v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835732v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742231v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728237v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01829594v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Crocco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905350v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Candiloro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#160;luisa Mura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Chirumbolo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Carter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mimesisedizioni.it/libro/9791222300535" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546125v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636875v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202620v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ceteroni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Iandoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romano Summa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068544v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Comberiati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728239v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636887v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168635v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168634v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636902v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.francocesatieditore.com/catalogo/il-lavoro-raccontato/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068551v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068547v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068538v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laporte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636842v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636851v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728222v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728223v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168636v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlo-baghetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8373-4365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156374854" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905462v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baghetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636946v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.7739" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168630v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Zinato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Milanesi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168633v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636963v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636935v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.9460" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068534v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742231v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01829594v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Crocco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905350v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Candiloro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#160;luisa Mura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Chirumbolo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Carter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mimesisedizioni.it/libro/9791222300535" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546125v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636875v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202620v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ceteroni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Iandoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romano Summa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068544v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Comberiati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728239v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168634v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636887v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168635v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636902v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.francocesatieditore.com/catalogo/il-lavoro-raccontato/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068551v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068547v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068538v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laporte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636842v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636851v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728222v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728223v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168636v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>