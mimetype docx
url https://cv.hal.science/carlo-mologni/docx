--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carlo Mologni </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50-year seasonal variability in East African droughts and floods recorded in central Afar lake sediments (Ethiopia) and their connections with the El Niño-Southern Oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.1837-1860. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1837-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced continental weathering (δ7Li,εNd) during the rise of East African complex polities: an early large-scale anthropogenic forcing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (G2), pp.319-337. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-variations of climate and silicate weathering in the Nile Basin during the Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Lamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 264, pp.107012. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mousterian loess sequence La Combette (France) and its chronological framework: A re-investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (14), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2021v20a14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary processes and palaeoenvironments from La Combette sequence (southeastern France): climatic insights on the Last Interglacial/Glacial transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 576, pp.110503. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary processes and palaeoenvironments from La Combette sequence (southeastern France): climatic insights on the Last Interglacial/Glacial transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 576 (30), pp.110503. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene East African monsoonal variations recorded in wave-dominated clastic paleo-shorelines of Lake Abhe, Central Afar region (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 391, pp.107896. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency of exceptional Nile flood events as an indicator of Holocene hydro-climatic changes in the Ethiopian Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 247, pp.106543. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9000 years of human lakeside adaptation in the Ethiopian Afar: Fisher-foragers and the first pastoralists in the Lake Abhe basin during the African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.106459. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing taxonomic and isotopic approaches in charcoal analyses to reveal past climates. New perspectives in Paleobotany from the Paleolithic Neanderthal dwelling-site of La Combette (Vaucluse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thery-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 266, pp.52-60. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2019.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin du Pléistocène et début de l’Holocène dans la vallée du Jabron (Var, France) : les occupations humaines à la Baume de Monthiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Porraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tomasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (2), pp.390-393. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2018.14898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du Pléistocène et le début de l’Holocène dans la vallée du Jabron (Var, France) : une première note sur les occupations humaines à la Baume de Monthiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tomasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (2), pp.390-393. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2018.14898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Stress, Adaptation &amp; Innovation: Hunter-Gatherers to Early Farmers in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 27th Biennal Meeting: African Archeology, SAFA Society of Africanist Archaeologists, Cross Roads Trough Time, Session 18. Climate Change and Human Responses in Past African Societies: Lessons for a Changing World (July, 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Insight into the First Production Societies in the Horn of Africa (3rd Millenium BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 27th Biennal Meeting: African Archeology, SAFA Society of Africanist Archaeologists, Cross Roads Trough Time, Session 57. Beyond Traditional Labels: Multidisciplinary perspectives on transitions in Africa during the Late Pleistocene and Holocene (July, 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining the chrono-stratigraphy of the Middle Stone Age at Contrebandiers cave (Témara region)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslem Ben Arous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Xin Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Biennial meeting of the Society of Africanist Archaeologists (SAfA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Faro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpersonal violence among early food production societies in the horn of Africa : new evidences from Antakari 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Swiss Society of Anthropology Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vaduz, Liechtenstein</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depositional and cultural contexts of Late Pleistocene Homo sapiens fossils from Rabat-Témara caves in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Željko Režek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Amani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslem Ben Arous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology Society annual meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early agropastoralist societies in the Gobaad basin (Republic of Djibouti): biological diversity, funerary practices and prospects on humanenvironment interactions and societal transformations during the Middle Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd GDR Rift Interdisciplinary colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maasaï Mara University, May 2024, Narok, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echoes from Afar: Cultural transformations during the transition to agro-pastoralist societies in the Horn of Africa (3rd millennium BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Association of Archaeologist (EAA) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural transformations during the transition to pastoralism in the Horn of Africa (3rd millennium BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Society of Anthropology Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lac Abhé en République Djiboutienne : comparaison de la prospection sismique à haute résolution et d'une séquence sédimentaire sur les derniers 6500 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience de la mission de carottage et de sismique au sein du lac Abhé en République Djiboutienne en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de sédimentologie de France (Lille, France, Novembre 2024) - session Carottages continentaux : avancées technologiques, retours de mission, idées de mission.. (dir. Fabien Arnaud Edytem, CNRS, U-Alpes Grenoble ; Trevor Popp &amp; Doris Thuillier CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersions/isolement face aux réseaux hydrographiques et reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Grand Rift Africain, à la confluence des Temps, Hommage à Yves Coppens, Collège de France, Novembre 2023, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F.-X. Fauvelle, P. Descola, Y. Coppens, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seasonal East African droughts and flood magnitudes recorded in Central Afar lakes sediments (Ethiopia and Djibouti) and their connections with ENSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023, 28ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-controlled East African fluvial and lacustrine geomorphic systems during the Holocene: the cases of the Blue Nile River and Lake Abhe (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q13 sur le Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past microbial activity as an overlooked tracer of hydro-climatic changes in the East African Rift System: the case of the microbialites of paleo-lake Abhe (Ethiopia, Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations in the Lake Abhe area since the end of the Pleistocene (Djibouti): the transition from the last hunter-gatherers-fishers to the first herders in the Horn of Africa and their resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic change research summit : un chemin vers l’adaptation et la resilience, Inauguration de l’Observatoire Régional de Recherche pour l’Environnement et le Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORREC Djibouti, Oct 2022, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human adaptation in the Lake Abhe Basin (Ethiopian Afar) during the Early to Middle Holocene African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-climatic causes and environmental consequences of the Lake Abhe drying (Ethiopia & Djibouti): a lesson from the past 10,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21, the 23rd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles et monumentalisme : stratégie(s) sociale(s) face à la mort des Néolithiques du bassin du Gobaad (République de Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Rencontre annuelle du Gaaf 2020 (Groupe d’anthropologie et d’archéologie funéraire). Rencontre autour des funérailles. Des os et des larmes : préparer les corps, pleurer et honorer les morts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre le ciel, l’eau et la terre : changements climatiques et adaptation humaine dans le Rift Est Africain à l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement - Axe Transversal en Géoarchéologie : Approches Interdisciplinaires pour l’Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and human lakeside adaptation in the Central Afar Region (Lake Abhe basin, Ethiopia & Djibouti) during the Later Stone Age - Neolithic transition: a multi-scalar and multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly, held online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and paleolandscape evolution during the Later Stone Age to Neolithic transition in the Central Afar region (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalidi L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Q12 sur le Quaternaire, session 1 : Environnements quaternaires des occupations humaines : dynamiques, variabilités et mutations vs. adaptations, stratégies territoriales et modification de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPS STRESS : Le stress écologique, levier à l’émergence des premières sociétés de production dans la Corne de l’Afrique ?, Modélisation du régime paléohydrologique du lac Abhé (Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de restitution des programmes PEPS Projets Exploratoires Pluridisciplinaires de INEE, CNRS, PEPS TERRE, OCEANS, HOMMES-MILIEUX, INTERACTIONS, SPACIALISATION – TOHMIS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de l'Ecologie et de l'Environnement, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre stress écologiques et réponses adaptatives, innovations et trajectoires sociales et culturelles : une synthèse sur les premières sociétés de production dans la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Premières Sociétés de Production dans la Corne de l’Afrique, quels défis, enjeux et méthodes pour le programme PSPCA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre géomorphologique et environnemental des premières sociétés de production dans la Corne de l’Afrique. Variations climatiques et paléohydrologiques du Lac Abhé depuis la fin du Pléistocène, Djibouti et Éthiopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding abrupt arid events in north-east Africa over the last 5 ky BP. A multi-scale and multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Bouloubassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop The 4.2 ka BP event: an international workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti. Des Paysages & des Hommes. Regards sur le patrimoine archéologique du Lac Abhé. Préface d’Yves Coppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERD Centre d'Etudes et de Recherches. Editions du CERD, 215 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying short-term climatic changes through isotopic charcoal analyses Early Holocene warming and the “9.3 ky” event at the Mesolithic site of La Baume de Monthiver (Var, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume E Porraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tomasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">THÉRY-PARISOT I., DESCLAUX E., BALASSE M., NICOUD E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées Biodiversities, Environments and Societies since Prehistory : New Markers and Integrated Approaches (actes 41es rencontres internationales d'archéologie et d'histoire, Nice, Côte d'Azur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA - CEPAM, 2021, 978-2-904110-64-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération archéologique sur le site d’Antakari 3. In Cauliez J. (dir.) Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Rapport de la deuxième année de troisième quadriennale sur les travaux conduits en 2023 (sur financements 2022) et opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères; Centre national de la recherche scientifique (CNRS); Centre d'Etudes et de Recherche de Djibouti (CERD); Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); TRACES UMR 5608. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport SEEG Gobaad. Conditions environnementales et dynamiques de peuplement dans la Corne de l'Afrique de la fin du Pléistocène à l'Holocène moyen-récent. L'impact des évolutions lacustres du Lac Abbé sur les origines et la consolidation des premières sociétés productrices du bassin du Gobaad. Programme PSPCA Premières Sociétés de Production dans la Corne de l'Afrique 2014-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la troisième année de la deuxième quadriennale sur les travaux conduits en 2020 (sur financements 2019) + opération projetée. Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Deuxième quadriennale 2018-2021. Rapport de la deuxième année de la deuxième quadriennale sur les travaux conduits en 2019 (sur financements 2018) + Opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de République de Djibouti (IRAH); CERD (République de Djibouti); Ministère de l'Europe et des Affaires Etrangères. Commission Consultative des Recherches Archéologiques à l'étranger. Sous-commission Afrique - Arabie; UMR 5608 TRACES; Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti; CFEE – Centre Français des Etudes Ethiopiennes – Addis Abeba; Institut des Déserts et des Steppes. 2019, 187 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérouin S., Matu M., Cauliez J., Coudert L., Diaz A., Marquebieille B., Mologni C., Lesur J., 2019, Antakari 3 – Poursuite de la fouille du monument funéraire, in J. Cauliez (Dir) Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la deuxième année de la deuxième quadriennale sur les travaux conduits en 2019 (sur financements 2018) + opération projetée, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2019, p. 43-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Deuxième quadriennale 2018-2021 Rapport de la première année de deuxième quadriennale sur les travaux conduits en 2018 (sur financements 2017) + Opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); CERD (République de Djibouti); Ministère de l’Europe et des Affaires Étrangères (France); UMR 5608 TRACES; CFEE – Centre Français des Etudes Ethiopiennes (Addis Abeba); Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti. 2018, 181 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’évolution du paléolac Abhé, pour une cartographie prospective des implantations humaines et la reconnaissance de nouveaux sites archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2018, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report. Volcanological & Archaeological Program for Obsidian Research-Afar (Ethiopia). 5-24 April 2017 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semenew Asrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM; CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parcellaire gallo-romain de l’Étang de Griez, commune de Panossas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of hydro-climatic changes on paleolandscape evolution and on prehistoric settlement during the last humid-arid cycle in the horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Earth Sciences. Université Côte d'Azur, 2021. English. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021COAZ4040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03273316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carlo Mologni </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50-year seasonal variability in East African droughts and floods recorded in central Afar lake sediments (Ethiopia) and their connections with the El Niño-Southern Oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.1837-1860. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1837-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced continental weathering (δ7Li,εNd) during the rise of East African complex polities: an early large-scale anthropogenic forcing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (G2), pp.319-337. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary processes and palaeoenvironments from La Combette sequence (southeastern France): climatic insights on the Last Interglacial/Glacial transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 576, pp.110503. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary processes and palaeoenvironments from La Combette sequence (southeastern France): climatic insights on the Last Interglacial/Glacial transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 576 (30), pp.110503. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene East African monsoonal variations recorded in wave-dominated clastic paleo-shorelines of Lake Abhe, Central Afar region (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 391, pp.107896. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mousterian loess sequence La Combette (France) and its chronological framework: A re-investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (14), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2021v20a14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-variations of climate and silicate weathering in the Nile Basin during the Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Lamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 264, pp.107012. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency of exceptional Nile flood events as an indicator of Holocene hydro-climatic changes in the Ethiopian Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 247, pp.106543. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9000 years of human lakeside adaptation in the Ethiopian Afar: Fisher-foragers and the first pastoralists in the Lake Abhe basin during the African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.106459. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing taxonomic and isotopic approaches in charcoal analyses to reveal past climates. New perspectives in Paleobotany from the Paleolithic Neanderthal dwelling-site of La Combette (Vaucluse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thery-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 266, pp.52-60. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2019.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du Pléistocène et le début de l’Holocène dans la vallée du Jabron (Var, France) : une première note sur les occupations humaines à la Baume de Monthiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tomasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (2), pp.390-393. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2018.14898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin du Pléistocène et début de l’Holocène dans la vallée du Jabron (Var, France) : les occupations humaines à la Baume de Monthiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Porraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tomasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (2), pp.390-393. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2018.14898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Insight into the First Production Societies in the Horn of Africa (3rd Millenium BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 27th Biennal Meeting: African Archeology, SAFA Society of Africanist Archaeologists, Cross Roads Trough Time, Session 57. Beyond Traditional Labels: Multidisciplinary perspectives on transitions in Africa during the Late Pleistocene and Holocene (July, 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining the chrono-stratigraphy of the Middle Stone Age at Contrebandiers cave (Témara region)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslem Ben Arous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Xin Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Biennial meeting of the Society of Africanist Archaeologists (SAfA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Faro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpersonal violence among early food production societies in the horn of Africa : new evidences from Antakari 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Swiss Society of Anthropology Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vaduz, Liechtenstein</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Stress, Adaptation &amp; Innovation: Hunter-Gatherers to Early Farmers in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 27th Biennal Meeting: African Archeology, SAFA Society of Africanist Archaeologists, Cross Roads Trough Time, Session 18. Climate Change and Human Responses in Past African Societies: Lessons for a Changing World (July, 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early agropastoralist societies in the Gobaad basin (Republic of Djibouti): biological diversity, funerary practices and prospects on humanenvironment interactions and societal transformations during the Middle Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd GDR Rift Interdisciplinary colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maasaï Mara University, May 2024, Narok, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depositional and cultural contexts of Late Pleistocene Homo sapiens fossils from Rabat-Témara caves in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Željko Režek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Amani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslem Ben Arous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology Society annual meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echoes from Afar: Cultural transformations during the transition to agro-pastoralist societies in the Horn of Africa (3rd millennium BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Association of Archaeologist (EAA) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural transformations during the transition to pastoralism in the Horn of Africa (3rd millennium BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Society of Anthropology Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lac Abhé en République Djiboutienne : comparaison de la prospection sismique à haute résolution et d'une séquence sédimentaire sur les derniers 6500 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience de la mission de carottage et de sismique au sein du lac Abhé en République Djiboutienne en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de sédimentologie de France (Lille, France, Novembre 2024) - session Carottages continentaux : avancées technologiques, retours de mission, idées de mission.. (dir. Fabien Arnaud Edytem, CNRS, U-Alpes Grenoble ; Trevor Popp &amp; Doris Thuillier CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersions/isolement face aux réseaux hydrographiques et reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Grand Rift Africain, à la confluence des Temps, Hommage à Yves Coppens, Collège de France, Novembre 2023, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F.-X. Fauvelle, P. Descola, Y. Coppens, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seasonal East African droughts and flood magnitudes recorded in Central Afar lakes sediments (Ethiopia and Djibouti) and their connections with ENSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023, 28ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-controlled East African fluvial and lacustrine geomorphic systems during the Holocene: the cases of the Blue Nile River and Lake Abhe (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q13 sur le Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past microbial activity as an overlooked tracer of hydro-climatic changes in the East African Rift System: the case of the microbialites of paleo-lake Abhe (Ethiopia, Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations in the Lake Abhe area since the end of the Pleistocene (Djibouti): the transition from the last hunter-gatherers-fishers to the first herders in the Horn of Africa and their resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic change research summit : un chemin vers l’adaptation et la resilience, Inauguration de l’Observatoire Régional de Recherche pour l’Environnement et le Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORREC Djibouti, Oct 2022, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles et monumentalisme : stratégie(s) sociale(s) face à la mort des Néolithiques du bassin du Gobaad (République de Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Rencontre annuelle du Gaaf 2020 (Groupe d’anthropologie et d’archéologie funéraire). Rencontre autour des funérailles. Des os et des larmes : préparer les corps, pleurer et honorer les morts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-climatic causes and environmental consequences of the Lake Abhe drying (Ethiopia & Djibouti): a lesson from the past 10,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21, the 23rd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human adaptation in the Lake Abhe Basin (Ethiopian Afar) during the Early to Middle Holocene African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre le ciel, l’eau et la terre : changements climatiques et adaptation humaine dans le Rift Est Africain à l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement - Axe Transversal en Géoarchéologie : Approches Interdisciplinaires pour l’Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and paleolandscape evolution during the Later Stone Age to Neolithic transition in the Central Afar region (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalidi L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Q12 sur le Quaternaire, session 1 : Environnements quaternaires des occupations humaines : dynamiques, variabilités et mutations vs. adaptations, stratégies territoriales et modification de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPS STRESS : Le stress écologique, levier à l’émergence des premières sociétés de production dans la Corne de l’Afrique ?, Modélisation du régime paléohydrologique du lac Abhé (Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de restitution des programmes PEPS Projets Exploratoires Pluridisciplinaires de INEE, CNRS, PEPS TERRE, OCEANS, HOMMES-MILIEUX, INTERACTIONS, SPACIALISATION – TOHMIS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de l'Ecologie et de l'Environnement, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and human lakeside adaptation in the Central Afar Region (Lake Abhe basin, Ethiopia & Djibouti) during the Later Stone Age - Neolithic transition: a multi-scalar and multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly, held online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre stress écologiques et réponses adaptatives, innovations et trajectoires sociales et culturelles : une synthèse sur les premières sociétés de production dans la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Premières Sociétés de Production dans la Corne de l’Afrique, quels défis, enjeux et méthodes pour le programme PSPCA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre géomorphologique et environnemental des premières sociétés de production dans la Corne de l’Afrique. Variations climatiques et paléohydrologiques du Lac Abhé depuis la fin du Pléistocène, Djibouti et Éthiopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding abrupt arid events in north-east Africa over the last 5 ky BP. A multi-scale and multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Bouloubassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop The 4.2 ka BP event: an international workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti. Des Paysages & des Hommes. Regards sur le patrimoine archéologique du Lac Abhé. Préface d’Yves Coppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERD Centre d'Etudes et de Recherches. Editions du CERD, 215 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying short-term climatic changes through isotopic charcoal analyses Early Holocene warming and the “9.3 ky” event at the Mesolithic site of La Baume de Monthiver (Var, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume E Porraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tomasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">THÉRY-PARISOT I., DESCLAUX E., BALASSE M., NICOUD E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées Biodiversities, Environments and Societies since Prehistory : New Markers and Integrated Approaches (actes 41es rencontres internationales d'archéologie et d'histoire, Nice, Côte d'Azur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA - CEPAM, 2021, 978-2-904110-64-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération archéologique sur le site d’Antakari 3. In Cauliez J. (dir.) Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Rapport de la deuxième année de troisième quadriennale sur les travaux conduits en 2023 (sur financements 2022) et opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères; Centre national de la recherche scientifique (CNRS); Centre d'Etudes et de Recherche de Djibouti (CERD); Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); TRACES UMR 5608. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport SEEG Gobaad. Conditions environnementales et dynamiques de peuplement dans la Corne de l'Afrique de la fin du Pléistocène à l'Holocène moyen-récent. L'impact des évolutions lacustres du Lac Abbé sur les origines et la consolidation des premières sociétés productrices du bassin du Gobaad. Programme PSPCA Premières Sociétés de Production dans la Corne de l'Afrique 2014-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la troisième année de la deuxième quadriennale sur les travaux conduits en 2020 (sur financements 2019) + opération projetée. Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérouin S., Matu M., Cauliez J., Coudert L., Diaz A., Marquebieille B., Mologni C., Lesur J., 2019, Antakari 3 – Poursuite de la fouille du monument funéraire, in J. Cauliez (Dir) Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la deuxième année de la deuxième quadriennale sur les travaux conduits en 2019 (sur financements 2018) + opération projetée, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2019, p. 43-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Deuxième quadriennale 2018-2021. Rapport de la deuxième année de la deuxième quadriennale sur les travaux conduits en 2019 (sur financements 2018) + Opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de République de Djibouti (IRAH); CERD (République de Djibouti); Ministère de l'Europe et des Affaires Etrangères. Commission Consultative des Recherches Archéologiques à l'étranger. Sous-commission Afrique - Arabie; UMR 5608 TRACES; Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti; CFEE – Centre Français des Etudes Ethiopiennes – Addis Abeba; Institut des Déserts et des Steppes. 2019, 187 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Deuxième quadriennale 2018-2021 Rapport de la première année de deuxième quadriennale sur les travaux conduits en 2018 (sur financements 2017) + Opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); CERD (République de Djibouti); Ministère de l’Europe et des Affaires Étrangères (France); UMR 5608 TRACES; CFEE – Centre Français des Etudes Ethiopiennes (Addis Abeba); Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti. 2018, 181 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’évolution du paléolac Abhé, pour une cartographie prospective des implantations humaines et la reconnaissance de nouveaux sites archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2018, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parcellaire gallo-romain de l’Étang de Griez, commune de Panossas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report. Volcanological & Archaeological Program for Obsidian Research-Afar (Ethiopia). 5-24 April 2017 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semenew Asrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM; CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of hydro-climatic changes on paleolandscape evolution and on prehistoric settlement during the last humid-arid cycle in the horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Earth Sciences. Université Côte d'Azur, 2021. English. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021COAZ4040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03273316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1837-2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bastian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.169" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405906v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Lamb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2021v20a14" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585835v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110503" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386578v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107896" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929747v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106543" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911601v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106459" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282885v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thery-Parisot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2019.04.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389140v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Porraz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mologni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Audiard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Hoareau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14898" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195761v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hoareau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288993v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Desideri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472995v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ziani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Xin Zhao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hublin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418443v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Mariam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473413v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Re&#382;ek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Amani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raymond" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861751v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861653v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861781v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861668v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861642v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310179v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310203v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056153v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056039v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427262v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452797v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4634" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452760v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Matu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585857v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452812v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10806" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02525946v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalidi L." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056212v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02525928v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376226v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116997v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381725v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarashi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843943v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ricci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442322v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442890v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452820v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377386v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864644v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011682v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120080v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011717v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semenew Asrat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Capellari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460751v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lassus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03273316v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021COAZ4040" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1837-2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bastian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.169" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585835v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110503" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255484v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386578v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107896" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191805v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2021v20a14" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Lamb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929747v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106543" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911601v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106459" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282885v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thery-Parisot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2019.04.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195761v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hoareau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14898" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389140v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Porraz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mologni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Audiard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Hoareau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Desideri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472995v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ziani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Xin Zhao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hublin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418443v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Mariam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288980v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473413v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Re&#382;ek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Amani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raymond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861653v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861781v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861668v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861642v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310179v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310203v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056153v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056039v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452760v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Matu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452797v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4634" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585857v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02525946v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalidi L." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056212v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02525928v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10806" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376226v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376228v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116997v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381725v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarashi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843943v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ricci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442322v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442890v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452820v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864644v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377386v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011682v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120080v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460751v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lassus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011717v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semenew Asrat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Capellari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03273316v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021COAZ4040" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>