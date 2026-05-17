--- v1 (2026-04-06)
+++ v2 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carlo Mologni </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50-year seasonal variability in East African droughts and floods recorded in central Afar lake sediments (Ethiopia) and their connections with the El Niño-Southern Oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.1837-1860. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1837-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced continental weathering (δ7Li,εNd) during the rise of East African complex polities: an early large-scale anthropogenic forcing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (G2), pp.319-337. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary processes and palaeoenvironments from La Combette sequence (southeastern France): climatic insights on the Last Interglacial/Glacial transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 576, pp.110503. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary processes and palaeoenvironments from La Combette sequence (southeastern France): climatic insights on the Last Interglacial/Glacial transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 576 (30), pp.110503. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene East African monsoonal variations recorded in wave-dominated clastic paleo-shorelines of Lake Abhe, Central Afar region (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 391, pp.107896. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mousterian loess sequence La Combette (France) and its chronological framework: A re-investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (14), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2021v20a14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-variations of climate and silicate weathering in the Nile Basin during the Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Lamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 264, pp.107012. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency of exceptional Nile flood events as an indicator of Holocene hydro-climatic changes in the Ethiopian Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 247, pp.106543. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9000 years of human lakeside adaptation in the Ethiopian Afar: Fisher-foragers and the first pastoralists in the Lake Abhe basin during the African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.106459. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing taxonomic and isotopic approaches in charcoal analyses to reveal past climates. New perspectives in Paleobotany from the Paleolithic Neanderthal dwelling-site of La Combette (Vaucluse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thery-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 266, pp.52-60. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2019.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du Pléistocène et le début de l’Holocène dans la vallée du Jabron (Var, France) : une première note sur les occupations humaines à la Baume de Monthiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tomasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (2), pp.390-393. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2018.14898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin du Pléistocène et début de l’Holocène dans la vallée du Jabron (Var, France) : les occupations humaines à la Baume de Monthiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Porraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tomasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (2), pp.390-393. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2018.14898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Insight into the First Production Societies in the Horn of Africa (3rd Millenium BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 27th Biennal Meeting: African Archeology, SAFA Society of Africanist Archaeologists, Cross Roads Trough Time, Session 57. Beyond Traditional Labels: Multidisciplinary perspectives on transitions in Africa during the Late Pleistocene and Holocene (July, 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining the chrono-stratigraphy of the Middle Stone Age at Contrebandiers cave (Témara region)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslem Ben Arous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Xin Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Biennial meeting of the Society of Africanist Archaeologists (SAfA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Faro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpersonal violence among early food production societies in the horn of Africa : new evidences from Antakari 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Swiss Society of Anthropology Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vaduz, Liechtenstein</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Stress, Adaptation &amp; Innovation: Hunter-Gatherers to Early Farmers in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 27th Biennal Meeting: African Archeology, SAFA Society of Africanist Archaeologists, Cross Roads Trough Time, Session 18. Climate Change and Human Responses in Past African Societies: Lessons for a Changing World (July, 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early agropastoralist societies in the Gobaad basin (Republic of Djibouti): biological diversity, funerary practices and prospects on humanenvironment interactions and societal transformations during the Middle Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd GDR Rift Interdisciplinary colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maasaï Mara University, May 2024, Narok, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depositional and cultural contexts of Late Pleistocene Homo sapiens fossils from Rabat-Témara caves in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Željko Režek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Amani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslem Ben Arous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology Society annual meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echoes from Afar: Cultural transformations during the transition to agro-pastoralist societies in the Horn of Africa (3rd millennium BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Association of Archaeologist (EAA) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural transformations during the transition to pastoralism in the Horn of Africa (3rd millennium BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Society of Anthropology Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lac Abhé en République Djiboutienne : comparaison de la prospection sismique à haute résolution et d'une séquence sédimentaire sur les derniers 6500 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience de la mission de carottage et de sismique au sein du lac Abhé en République Djiboutienne en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de sédimentologie de France (Lille, France, Novembre 2024) - session Carottages continentaux : avancées technologiques, retours de mission, idées de mission.. (dir. Fabien Arnaud Edytem, CNRS, U-Alpes Grenoble ; Trevor Popp &amp; Doris Thuillier CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersions/isolement face aux réseaux hydrographiques et reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Grand Rift Africain, à la confluence des Temps, Hommage à Yves Coppens, Collège de France, Novembre 2023, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F.-X. Fauvelle, P. Descola, Y. Coppens, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seasonal East African droughts and flood magnitudes recorded in Central Afar lakes sediments (Ethiopia and Djibouti) and their connections with ENSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023, 28ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-controlled East African fluvial and lacustrine geomorphic systems during the Holocene: the cases of the Blue Nile River and Lake Abhe (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q13 sur le Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past microbial activity as an overlooked tracer of hydro-climatic changes in the East African Rift System: the case of the microbialites of paleo-lake Abhe (Ethiopia, Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations in the Lake Abhe area since the end of the Pleistocene (Djibouti): the transition from the last hunter-gatherers-fishers to the first herders in the Horn of Africa and their resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic change research summit : un chemin vers l’adaptation et la resilience, Inauguration de l’Observatoire Régional de Recherche pour l’Environnement et le Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORREC Djibouti, Oct 2022, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles et monumentalisme : stratégie(s) sociale(s) face à la mort des Néolithiques du bassin du Gobaad (République de Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Rencontre annuelle du Gaaf 2020 (Groupe d’anthropologie et d’archéologie funéraire). Rencontre autour des funérailles. Des os et des larmes : préparer les corps, pleurer et honorer les morts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-climatic causes and environmental consequences of the Lake Abhe drying (Ethiopia & Djibouti): a lesson from the past 10,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21, the 23rd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human adaptation in the Lake Abhe Basin (Ethiopian Afar) during the Early to Middle Holocene African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre le ciel, l’eau et la terre : changements climatiques et adaptation humaine dans le Rift Est Africain à l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement - Axe Transversal en Géoarchéologie : Approches Interdisciplinaires pour l’Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and paleolandscape evolution during the Later Stone Age to Neolithic transition in the Central Afar region (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalidi L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Q12 sur le Quaternaire, session 1 : Environnements quaternaires des occupations humaines : dynamiques, variabilités et mutations vs. adaptations, stratégies territoriales et modification de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPS STRESS : Le stress écologique, levier à l’émergence des premières sociétés de production dans la Corne de l’Afrique ?, Modélisation du régime paléohydrologique du lac Abhé (Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de restitution des programmes PEPS Projets Exploratoires Pluridisciplinaires de INEE, CNRS, PEPS TERRE, OCEANS, HOMMES-MILIEUX, INTERACTIONS, SPACIALISATION – TOHMIS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de l'Ecologie et de l'Environnement, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and human lakeside adaptation in the Central Afar Region (Lake Abhe basin, Ethiopia & Djibouti) during the Later Stone Age - Neolithic transition: a multi-scalar and multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly, held online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre stress écologiques et réponses adaptatives, innovations et trajectoires sociales et culturelles : une synthèse sur les premières sociétés de production dans la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Premières Sociétés de Production dans la Corne de l’Afrique, quels défis, enjeux et méthodes pour le programme PSPCA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre géomorphologique et environnemental des premières sociétés de production dans la Corne de l’Afrique. Variations climatiques et paléohydrologiques du Lac Abhé depuis la fin du Pléistocène, Djibouti et Éthiopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding abrupt arid events in north-east Africa over the last 5 ky BP. A multi-scale and multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Bouloubassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop The 4.2 ka BP event: an international workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti. Des Paysages & des Hommes. Regards sur le patrimoine archéologique du Lac Abhé. Préface d’Yves Coppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERD Centre d'Etudes et de Recherches. Editions du CERD, 215 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying short-term climatic changes through isotopic charcoal analyses Early Holocene warming and the “9.3 ky” event at the Mesolithic site of La Baume de Monthiver (Var, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume E Porraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tomasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">THÉRY-PARISOT I., DESCLAUX E., BALASSE M., NICOUD E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées Biodiversities, Environments and Societies since Prehistory : New Markers and Integrated Approaches (actes 41es rencontres internationales d'archéologie et d'histoire, Nice, Côte d'Azur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA - CEPAM, 2021, 978-2-904110-64-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération archéologique sur le site d’Antakari 3. In Cauliez J. (dir.) Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Rapport de la deuxième année de troisième quadriennale sur les travaux conduits en 2023 (sur financements 2022) et opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères; Centre national de la recherche scientifique (CNRS); Centre d'Etudes et de Recherche de Djibouti (CERD); Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); TRACES UMR 5608. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport SEEG Gobaad. Conditions environnementales et dynamiques de peuplement dans la Corne de l'Afrique de la fin du Pléistocène à l'Holocène moyen-récent. L'impact des évolutions lacustres du Lac Abbé sur les origines et la consolidation des premières sociétés productrices du bassin du Gobaad. Programme PSPCA Premières Sociétés de Production dans la Corne de l'Afrique 2014-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la troisième année de la deuxième quadriennale sur les travaux conduits en 2020 (sur financements 2019) + opération projetée. Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérouin S., Matu M., Cauliez J., Coudert L., Diaz A., Marquebieille B., Mologni C., Lesur J., 2019, Antakari 3 – Poursuite de la fouille du monument funéraire, in J. Cauliez (Dir) Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la deuxième année de la deuxième quadriennale sur les travaux conduits en 2019 (sur financements 2018) + opération projetée, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2019, p. 43-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Deuxième quadriennale 2018-2021. Rapport de la deuxième année de la deuxième quadriennale sur les travaux conduits en 2019 (sur financements 2018) + Opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de République de Djibouti (IRAH); CERD (République de Djibouti); Ministère de l'Europe et des Affaires Etrangères. Commission Consultative des Recherches Archéologiques à l'étranger. Sous-commission Afrique - Arabie; UMR 5608 TRACES; Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti; CFEE – Centre Français des Etudes Ethiopiennes – Addis Abeba; Institut des Déserts et des Steppes. 2019, 187 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Deuxième quadriennale 2018-2021 Rapport de la première année de deuxième quadriennale sur les travaux conduits en 2018 (sur financements 2017) + Opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); CERD (République de Djibouti); Ministère de l’Europe et des Affaires Étrangères (France); UMR 5608 TRACES; CFEE – Centre Français des Etudes Ethiopiennes (Addis Abeba); Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti. 2018, 181 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’évolution du paléolac Abhé, pour une cartographie prospective des implantations humaines et la reconnaissance de nouveaux sites archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2018, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parcellaire gallo-romain de l’Étang de Griez, commune de Panossas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report. Volcanological & Archaeological Program for Obsidian Research-Afar (Ethiopia). 5-24 April 2017 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semenew Asrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM; CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of hydro-climatic changes on paleolandscape evolution and on prehistoric settlement during the last humid-arid cycle in the horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Earth Sciences. Université Côte d'Azur, 2021. English. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021COAZ4040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03273316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carlo Mologni </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50-year seasonal variability in East African droughts and floods recorded in central Afar lake sediments (Ethiopia) and their connections with the El Niño-Southern Oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.1837-1860. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1837-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced continental weathering (δ7Li,εNd) during the rise of East African complex polities: an early large-scale anthropogenic forcing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (G2), pp.319-337. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mousterian loess sequence La Combette (France) and its chronological framework: A re-investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (14), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2021v20a14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-variations of climate and silicate weathering in the Nile Basin during the Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Lamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 264, pp.107012. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary processes and palaeoenvironments from La Combette sequence (southeastern France): climatic insights on the Last Interglacial/Glacial transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 576 (30), pp.110503. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary processes and palaeoenvironments from La Combette sequence (southeastern France): climatic insights on the Last Interglacial/Glacial transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 576, pp.110503. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene East African monsoonal variations recorded in wave-dominated clastic paleo-shorelines of Lake Abhe, Central Afar region (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 391, pp.107896. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency of exceptional Nile flood events as an indicator of Holocene hydro-climatic changes in the Ethiopian Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 247, pp.106543. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9000 years of human lakeside adaptation in the Ethiopian Afar: Fisher-foragers and the first pastoralists in the Lake Abhe basin during the African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.106459. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing taxonomic and isotopic approaches in charcoal analyses to reveal past climates. New perspectives in Paleobotany from the Paleolithic Neanderthal dwelling-site of La Combette (Vaucluse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thery-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 266, pp.52-60. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2019.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin du Pléistocène et début de l’Holocène dans la vallée du Jabron (Var, France) : les occupations humaines à la Baume de Monthiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Porraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tomasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (2), pp.390-393. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2018.14898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du Pléistocène et le début de l’Holocène dans la vallée du Jabron (Var, France) : une première note sur les occupations humaines à la Baume de Monthiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tomasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (2), pp.390-393. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2018.14898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Stress, Adaptation &amp; Innovation: Hunter-Gatherers to Early Farmers in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 27th Biennal Meeting: African Archeology, SAFA Society of Africanist Archaeologists, Cross Roads Trough Time, Session 18. Climate Change and Human Responses in Past African Societies: Lessons for a Changing World (July, 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Insight into the First Production Societies in the Horn of Africa (3rd Millenium BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 27th Biennal Meeting: African Archeology, SAFA Society of Africanist Archaeologists, Cross Roads Trough Time, Session 57. Beyond Traditional Labels: Multidisciplinary perspectives on transitions in Africa during the Late Pleistocene and Holocene (July, 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpersonal violence among early food production societies in the horn of Africa : new evidences from Antakari 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Swiss Society of Anthropology Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vaduz, Liechtenstein</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining the chrono-stratigraphy of the Middle Stone Age at Contrebandiers cave (Témara region)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslem Ben Arous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Xin Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Biennial meeting of the Society of Africanist Archaeologists (SAfA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Faro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early agropastoralist societies in the Gobaad basin (Republic of Djibouti): biological diversity, funerary practices and prospects on humanenvironment interactions and societal transformations during the Middle Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd GDR Rift Interdisciplinary colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maasaï Mara University, May 2024, Narok, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depositional and cultural contexts of Late Pleistocene Homo sapiens fossils from Rabat-Témara caves in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Željko Režek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Amani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslem Ben Arous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology Society annual meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echoes from Afar: Cultural transformations during the transition to agro-pastoralist societies in the Horn of Africa (3rd millennium BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Association of Archaeologist (EAA) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lac Abhé en République Djiboutienne : comparaison de la prospection sismique à haute résolution et d'une séquence sédimentaire sur les derniers 6500 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural transformations during the transition to pastoralism in the Horn of Africa (3rd millennium BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Society of Anthropology Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience de la mission de carottage et de sismique au sein du lac Abhé en République Djiboutienne en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de sédimentologie de France (Lille, France, Novembre 2024) - session Carottages continentaux : avancées technologiques, retours de mission, idées de mission.. (dir. Fabien Arnaud Edytem, CNRS, U-Alpes Grenoble ; Trevor Popp &amp; Doris Thuillier CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersions/isolement face aux réseaux hydrographiques et reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Grand Rift Africain, à la confluence des Temps, Hommage à Yves Coppens, Collège de France, Novembre 2023, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F.-X. Fauvelle, P. Descola, Y. Coppens, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seasonal East African droughts and flood magnitudes recorded in Central Afar lakes sediments (Ethiopia and Djibouti) and their connections with ENSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023, 28ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-controlled East African fluvial and lacustrine geomorphic systems during the Holocene: the cases of the Blue Nile River and Lake Abhe (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q13 sur le Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations in the Lake Abhe area since the end of the Pleistocene (Djibouti): the transition from the last hunter-gatherers-fishers to the first herders in the Horn of Africa and their resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic change research summit : un chemin vers l’adaptation et la resilience, Inauguration de l’Observatoire Régional de Recherche pour l’Environnement et le Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORREC Djibouti, Oct 2022, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past microbial activity as an overlooked tracer of hydro-climatic changes in the East African Rift System: the case of the microbialites of paleo-lake Abhe (Ethiopia, Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles et monumentalisme : stratégie(s) sociale(s) face à la mort des Néolithiques du bassin du Gobaad (République de Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Rencontre annuelle du Gaaf 2020 (Groupe d’anthropologie et d’archéologie funéraire). Rencontre autour des funérailles. Des os et des larmes : préparer les corps, pleurer et honorer les morts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-climatic causes and environmental consequences of the Lake Abhe drying (Ethiopia & Djibouti): a lesson from the past 10,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21, the 23rd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human adaptation in the Lake Abhe Basin (Ethiopian Afar) during the Early to Middle Holocene African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre le ciel, l’eau et la terre : changements climatiques et adaptation humaine dans le Rift Est Africain à l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement - Axe Transversal en Géoarchéologie : Approches Interdisciplinaires pour l’Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and human lakeside adaptation in the Central Afar Region (Lake Abhe basin, Ethiopia & Djibouti) during the Later Stone Age - Neolithic transition: a multi-scalar and multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly, held online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and paleolandscape evolution during the Later Stone Age to Neolithic transition in the Central Afar region (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalidi L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Q12 sur le Quaternaire, session 1 : Environnements quaternaires des occupations humaines : dynamiques, variabilités et mutations vs. adaptations, stratégies territoriales et modification de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPS STRESS : Le stress écologique, levier à l’émergence des premières sociétés de production dans la Corne de l’Afrique ?, Modélisation du régime paléohydrologique du lac Abhé (Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de restitution des programmes PEPS Projets Exploratoires Pluridisciplinaires de INEE, CNRS, PEPS TERRE, OCEANS, HOMMES-MILIEUX, INTERACTIONS, SPACIALISATION – TOHMIS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de l'Ecologie et de l'Environnement, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre stress écologiques et réponses adaptatives, innovations et trajectoires sociales et culturelles : une synthèse sur les premières sociétés de production dans la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Premières Sociétés de Production dans la Corne de l’Afrique, quels défis, enjeux et méthodes pour le programme PSPCA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre géomorphologique et environnemental des premières sociétés de production dans la Corne de l’Afrique. Variations climatiques et paléohydrologiques du Lac Abhé depuis la fin du Pléistocène, Djibouti et Éthiopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding abrupt arid events in north-east Africa over the last 5 ky BP. A multi-scale and multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Bouloubassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop The 4.2 ka BP event: an international workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti. Des Paysages & des Hommes. Regards sur le patrimoine archéologique du Lac Abhé. Préface d’Yves Coppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERD Centre d'Etudes et de Recherches. Editions du CERD, 215 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying short-term climatic changes through isotopic charcoal analyses Early Holocene warming and the “9.3 ky” event at the Mesolithic site of La Baume de Monthiver (Var, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume E Porraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tomasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">THÉRY-PARISOT I., DESCLAUX E., BALASSE M., NICOUD E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées Biodiversities, Environments and Societies since Prehistory : New Markers and Integrated Approaches (actes 41es rencontres internationales d'archéologie et d'histoire, Nice, Côte d'Azur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA - CEPAM, 2021, 978-2-904110-64-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération archéologique sur le site d’Antakari 3. In Cauliez J. (dir.) Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Rapport de la deuxième année de troisième quadriennale sur les travaux conduits en 2023 (sur financements 2022) et opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères; Centre national de la recherche scientifique (CNRS); Centre d'Etudes et de Recherche de Djibouti (CERD); Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); TRACES UMR 5608. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport SEEG Gobaad. Conditions environnementales et dynamiques de peuplement dans la Corne de l'Afrique de la fin du Pléistocène à l'Holocène moyen-récent. L'impact des évolutions lacustres du Lac Abbé sur les origines et la consolidation des premières sociétés productrices du bassin du Gobaad. Programme PSPCA Premières Sociétés de Production dans la Corne de l'Afrique 2014-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la troisième année de la deuxième quadriennale sur les travaux conduits en 2020 (sur financements 2019) + opération projetée. Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérouin S., Matu M., Cauliez J., Coudert L., Diaz A., Marquebieille B., Mologni C., Lesur J., 2019, Antakari 3 – Poursuite de la fouille du monument funéraire, in J. Cauliez (Dir) Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la deuxième année de la deuxième quadriennale sur les travaux conduits en 2019 (sur financements 2018) + opération projetée, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2019, p. 43-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Deuxième quadriennale 2018-2021. Rapport de la deuxième année de la deuxième quadriennale sur les travaux conduits en 2019 (sur financements 2018) + Opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de République de Djibouti (IRAH); CERD (République de Djibouti); Ministère de l'Europe et des Affaires Etrangères. Commission Consultative des Recherches Archéologiques à l'étranger. Sous-commission Afrique - Arabie; UMR 5608 TRACES; Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti; CFEE – Centre Français des Etudes Ethiopiennes – Addis Abeba; Institut des Déserts et des Steppes. 2019, 187 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Deuxième quadriennale 2018-2021 Rapport de la première année de deuxième quadriennale sur les travaux conduits en 2018 (sur financements 2017) + Opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); CERD (République de Djibouti); Ministère de l’Europe et des Affaires Étrangères (France); UMR 5608 TRACES; CFEE – Centre Français des Etudes Ethiopiennes (Addis Abeba); Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti. 2018, 181 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’évolution du paléolac Abhé, pour une cartographie prospective des implantations humaines et la reconnaissance de nouveaux sites archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2018, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parcellaire gallo-romain de l’Étang de Griez, commune de Panossas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report. Volcanological & Archaeological Program for Obsidian Research-Afar (Ethiopia). 5-24 April 2017 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semenew Asrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM; CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of hydro-climatic changes on paleolandscape evolution and on prehistoric settlement during the last humid-arid cycle in the horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Earth Sciences. Université Côte d'Azur, 2021. English. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021COAZ4040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03273316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1837-2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bastian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.169" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585835v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110503" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255484v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386578v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107896" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191805v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2021v20a14" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Lamb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929747v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106543" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911601v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106459" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282885v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thery-Parisot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2019.04.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195761v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hoareau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14898" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389140v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Porraz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mologni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Audiard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Hoareau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Desideri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472995v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ziani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Xin Zhao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hublin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418443v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Mariam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288980v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473413v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Re&#382;ek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Amani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raymond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861653v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861781v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861668v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861642v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310179v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310203v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056153v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056039v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452760v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Matu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452797v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4634" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585857v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02525946v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalidi L." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056212v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02525928v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10806" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376226v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376228v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116997v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381725v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarashi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843943v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ricci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442322v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442890v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452820v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864644v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377386v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011682v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120080v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460751v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lassus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011717v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semenew Asrat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Capellari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03273316v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021COAZ4040" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1837-2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bastian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.169" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191805v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2021v20a14" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405906v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Lamb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255484v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110503" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585835v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386578v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107896" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929747v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106543" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911601v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106459" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282885v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thery-Parisot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2019.04.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389140v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Porraz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mologni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Audiard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Hoareau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14898" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195761v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hoareau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288993v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Desideri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418443v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Mariam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472995v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ziani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Xin Zhao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hublin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473413v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Re&#382;ek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Amani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raymond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861653v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861668v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861781v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861642v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310179v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310203v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056122v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056153v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056039v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452760v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Matu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452797v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4634" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585857v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452812v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10806" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02525946v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalidi L." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056212v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02525928v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376226v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116997v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381725v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarashi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843943v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ricci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442322v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442890v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452820v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864644v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377386v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011682v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120080v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460751v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lassus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011717v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semenew Asrat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Capellari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03273316v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021COAZ4040" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>