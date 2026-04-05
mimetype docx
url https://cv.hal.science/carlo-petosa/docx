--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -368,161 +368,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective approach for expanding the three‐dimensional space of tetrahydroquinoline to develop bet bromodomain inhibitors</w:t>
+                <w:t xml:space="preserve">Binding stoichiometry and structural model of the HIV-1 Rev/Importin β complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐ange Lespinasse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kaiyao Wei</w:t>
+                <w:t xml:space="preserve">Didier Spittler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Perrin</w:t>
+                <w:t xml:space="preserve">Rose-Laure Indorato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Boeri Erba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Winkler</w:t>
+                <w:t xml:space="preserve">Elise Delaforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sieme Hamaidia</w:t>
+                <w:t xml:space="preserve">Luca Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (64), pp.e202202293. </w:t>
+              <w:t xml:space="preserve">Life Science Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202202293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26508/lsa.202201431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806738v1</w:t>
+                <w:t xml:space="preserve">hal-03453423v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural basis of DNA methylation-dependent site selectivity of the Epstein–Barr virus lytic switch protein ZEBRA/Zta/BZLF1</w:t>
               </w:r>
@@ -636,161 +636,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding stoichiometry and structural model of the HIV-1 Rev/Importin β complex</w:t>
+                <w:t xml:space="preserve">Enantioselective approach for expanding the three‐dimensional space of tetrahydroquinoline to develop bet bromodomain inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Spittler</w:t>
+                <w:t xml:space="preserve">Marie‐ange Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiyao Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose-Laure Indorato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabetta Boeri Erba</w:t>
+                <w:t xml:space="preserve">Justine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Delaforge</w:t>
+                <w:t xml:space="preserve">Matthias Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Signor</w:t>
+                <w:t xml:space="preserve">Sieme Hamaidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Science Alliance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (64), pp.e202202293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26508/lsa.202201431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202202293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453423v2</w:t>
+                <w:t xml:space="preserve">hal-03806738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward more potent imidazopyridine inhibitors of Candida albicans Bdf1: Modeling the role of structural waters in selective ligand binding</w:t>
               </w:r>
@@ -1038,451 +1038,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the structure and dynamics of macromolecular complexes by native mass spectrometry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase-plate cryo-EM structure of the Widom 601 CENP-A nucleosome core particle reveals differential flexibility of the DNA ends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Petosa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ramachandran Boopathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radostin Danev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Khoshouei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyit Kale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunil Nahata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2020.103799⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (10), pp.5735-5748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864550v1</w:t>
+                <w:t xml:space="preserve">hal-03007422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-plate cryo-EM structure of the Widom 601 CENP-A nucleosome core particle reveals differential flexibility of the DNA ends</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Cryo-electron microscopy of the chromatin fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramachandran Boopathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunil Nahata</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stefan Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Petosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bednar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa246⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64, pp.97-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbi.2020.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007422v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryo-electron microscopy of the chromatin fiber</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Exploring the structure and dynamics of macromolecular complexes by native mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Boeri Erba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Petosa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Bednar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Structural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 64, pp.97-103. </w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 222, pp.103799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sbi.2020.06.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2020.103799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947617v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphomimetic mutations modulate the ability of HIV-1 Rev to bind human Importin β &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ben Fadhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Petosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Noirclerc-Savoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1523,273 +1523,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hope to fight invasive fungal infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Characterizing Intact Macromolecular Complexes Using Native Mass Spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Boeri Erba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mizar Francesca Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Hans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Petosa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flore Mietton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (2), pp.123 - 125. </w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1764, pp.133-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20183402007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7759-8_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726209v1</w:t>
+                <w:t xml:space="preserve">hal-01807803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Intact Macromolecular Complexes Using Native Mass Spectrometry.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luca Signor</w:t>
+                <w:t xml:space="preserve">A new hope to fight invasive fungal infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Petosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mizar Francesca Oliva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carlo Petosa</w:t>
+                <w:t xml:space="preserve">Flore Mietton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (2), pp.123 - 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20183402007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7759-8_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01807803v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of an H1-Bound 6-Nucleosome Array Reveals an Untwisted Two-Start Chromatin Fiber Conformation</w:t>
               </w:r>
@@ -1801,51 +1801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Garcia-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Menoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramachandran Boopathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manu Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1903,969 +1903,969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective BET bromodomain inhibition as an antifungal therapeutic strategy.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flore Mietton</w:t>
+                <w:t xml:space="preserve">Structure and Dynamics of a 197 bp Nucleosome in Complex with Linker Histone H1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bednar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Garcia-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramachandran Boopathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Ferri</w:t>
+                <w:t xml:space="preserve">Amber R Cutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Champleboux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Danièle Maubon</w:t>
+                <w:t xml:space="preserve">Gabor Papai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms15482⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (5), pp.729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2017.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537809v1</w:t>
+                <w:t xml:space="preserve">hal-01537811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Dynamics of a 197 bp Nucleosome in Complex with Linker Histone H1.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ramachandran Boopathi</w:t>
+                <w:t xml:space="preserve">Selective BET bromodomain inhibition as an antifungal therapeutic strategy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Mietton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Champleboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amber R Cutter</w:t>
+                <w:t xml:space="preserve">Ninon Zala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabor Papai</w:t>
+                <w:t xml:space="preserve">Danièle Maubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 66 (5), pp.729. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.15482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2017.05.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms15482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537811v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bromodomains: Structure, function and pharmacology of inhibition.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fusion to a homo-oligomeric scaffold allows cryo-EM analysis of a small protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles E Mckenna</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francesca Coscia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro F Estrozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Hans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Noirclerc-Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.30909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep30909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256715v1</w:t>
+                <w:t xml:space="preserve">hal-01396217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Competing Histone H4 K5K8 Acetylation and Butyrylation Are Hallmarks of Highly Active Gene Promoters.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data publication with the structural biology data grid supports live analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Barral</w:t>
+                <w:t xml:space="preserve">Peter A. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oh Kwang Kwon</w:t>
+                <w:t xml:space="preserve">Stephanie Socias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Key</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Ransey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily C. Tjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2016.03.014⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms10882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341099v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion to a homo-oligomeric scaffold allows cryo-EM analysis of a small protein</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Noirclerc-Savoye</w:t>
+                <w:t xml:space="preserve">Atad2 is a generalist facilitator of chromatin dynamics in embryonic stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Morozumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Boussouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minjia Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apirat Chaikuad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahya Jamshidikia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep30909⟩</w:t>
+              <w:t xml:space="preserve">Journal of molecular cell biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (4), pp.349 - 362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jmcb/mjv060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396217v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atad2 is a generalist facilitator of chromatin dynamics in embryonic stem cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bromodomains: Structure, function and pharmacology of inhibition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Petosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles E Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of molecular cell biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106, pp.1-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415782v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data publication with the structural biology data grid supports live analysis</w:t>
+                <w:t xml:space="preserve">Dynamic Competing Histone H4 K5K8 Acetylation and Butyrylation Are Hallmarks of Highly Active Gene Promoters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter A. Meyer</w:t>
+                <w:t xml:space="preserve">Afsaneh Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Socias</w:t>
+                <w:t xml:space="preserve">Di Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Key</w:t>
+                <w:t xml:space="preserve">He Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Ransey</w:t>
+                <w:t xml:space="preserve">Sophie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily C. Tjon</w:t>
+                <w:t xml:space="preserve">Oh Kwang Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, </w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62 (2), pp.169-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms10882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2016.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299025v1</w:t>
+                <w:t xml:space="preserve">hal-01341099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emerging role of native mass spectrometry in characterizing the structure and dynamics of macromolecular complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Boeri Erba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Petosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10.1002, pro.2661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3072,51 +3072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bernaudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mizar Francesca Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Fornerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3344,51 +3344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Rybin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph W Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Petosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (2), pp.e17011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3568,51 +3568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Basis of Lytic Cycle Activation by the Epstein-Barr Virus ZEBRA Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Petosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3702,51 +3702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture of CRM1/Exportin1 Suggests How Cooperativity Is Achieved during Formation of a Nuclear Export Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Petosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Schoehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3862,51 +3862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatice Akarsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm Pascal Burmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Petosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Petit-Hartlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4006,77 +4006,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrahydroquinoline (THQ) compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jílková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Emadali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Petosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yung-Sing Wong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4276,51 +4276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyao Wei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arlotto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Overhulse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan&#8208;anh Dinh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingsheng Zhou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202404260" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Iuso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garcia-Saez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Yamaryo-Bott&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Boeri Erba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh0140" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ange Lespinasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Winkler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieme Hamaidia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202293" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03518161v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bernaudat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Gustems" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes G&#252;nther" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizar Oliva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Buschle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab1183" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453423v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Spittler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Laure Indorato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Delaforge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Signor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201431" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806660v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dupper" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchun Guo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kashemirov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26997" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359419v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perazza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Boussouar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bougdour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101151" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02864550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Petosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103799" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007422v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramachandran Boopathi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radostin Danev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Khoshouei" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyit Kale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Nahata" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa246" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02947617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dimitrov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bednar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2020.06.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270755v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Fadhel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Noirclerc-Savoye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19185/matters.201903000032" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726209v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Govin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Mietton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183402007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-L7S8Z6WV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807803v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizar Francesca Oliva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hans" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7759-8_9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393274v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Menoni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Shukla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Soueidan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.09.027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01537809v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ferri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Champleboux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Zala" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Maubon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15482" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01537811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber R Cutter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Papai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2017.05.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01256715v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Mckenna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01341099v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Goudarzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Huang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barral" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Kwang Kwon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2016.03.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01396217v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Coscia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro F Estrozi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30909" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415782v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Morozumi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjia Tan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apirat Chaikuad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahya Jamshidikia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmcb/mjv060" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299025v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Meyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Socias" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Key" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ransey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C. Tjon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10882" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01164101v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.2661" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00852222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Emadali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Bruder-Costa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rome" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201202034" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01322366v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Langer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Fornerod" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01322388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montellier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buchou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.220095.113" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00605750v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Rybin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph W M&#252;ller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00909643v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Morini&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Steuerwald" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Soler-L&#243;pez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Curtet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08397" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-ZSCRF07T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285174v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baudin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Moulin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Artero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2006.01.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285202v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Askjaer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Bauer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2004.11.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285814v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Akarsu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Pascal Burmeister" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit-Hartlein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph W. M&#252;ller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864504v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek J&#237;lkov&#225;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Sing Wong" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyao Wei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arlotto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Overhulse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan&#8208;anh Dinh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingsheng Zhou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202404260" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Iuso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garcia-Saez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Yamaryo-Bott&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Boeri Erba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh0140" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453423v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Spittler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Laure Indorato" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Delaforge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Signor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201431" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03518161v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bernaudat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Gustems" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes G&#252;nther" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizar Oliva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Buschle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab1183" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ange Lespinasse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Winkler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieme Hamaidia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202293" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806660v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dupper" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchun Guo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kashemirov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26997" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359419v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perazza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Boussouar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bougdour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101151" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramachandran Boopathi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radostin Danev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Khoshouei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyit Kale" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Nahata" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa246" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02947617v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dimitrov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Petosa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bednar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2020.06.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02864550v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103799" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270755v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Fadhel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Noirclerc-Savoye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19185/matters.201903000032" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizar Francesca Oliva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hans" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7759-8_9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726209v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Govin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Mietton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183402007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-L7S8Z6WV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393274v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Menoni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Shukla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Soueidan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.09.027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01537811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber R Cutter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Papai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2017.05.018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01537809v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ferri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Champleboux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Zala" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Maubon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15482" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01396217v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Coscia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro F Estrozi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30909" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299025v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Meyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Socias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Key" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ransey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C. Tjon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10882" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415782v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Morozumi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjia Tan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apirat Chaikuad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahya Jamshidikia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmcb/mjv060" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01256715v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Mckenna" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01341099v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Goudarzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Huang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barral" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Kwang Kwon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2016.03.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01164101v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.2661" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00852222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Emadali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Bruder-Costa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rome" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201202034" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01322366v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Langer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Fornerod" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01322388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montellier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buchou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.220095.113" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00605750v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Rybin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph W M&#252;ller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00909643v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Morini&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Steuerwald" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Soler-L&#243;pez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Curtet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08397" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-ZSCRF07T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285174v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baudin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Moulin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Artero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2006.01.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285202v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Askjaer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Bauer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2004.11.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285814v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Akarsu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Pascal Burmeister" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit-Hartlein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph W. M&#252;ller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864504v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek J&#237;lkov&#225;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Sing Wong" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>