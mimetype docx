--- v1 (2026-04-05)
+++ v2 (2026-04-28)
@@ -2305,295 +2305,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data publication with the structural biology data grid supports live analysis</w:t>
+                <w:t xml:space="preserve">Atad2 is a generalist facilitator of chromatin dynamics in embryonic stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter A. Meyer</w:t>
+                <w:t xml:space="preserve">Yuichi Morozumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Boussouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Socias</w:t>
+                <w:t xml:space="preserve">Minjia Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Key</w:t>
+                <w:t xml:space="preserve">Apirat Chaikuad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Ransey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emily C. Tjon</w:t>
+                <w:t xml:space="preserve">Mahya Jamshidikia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms10882⟩</w:t>
+              <w:t xml:space="preserve">Journal of molecular cell biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (4), pp.349 - 362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jmcb/mjv060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299025v1</w:t>
+                <w:t xml:space="preserve">hal-01415782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atad2 is a generalist facilitator of chromatin dynamics in embryonic stem cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data publication with the structural biology data grid supports live analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter A. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuichi Morozumi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Boussouar</w:t>
+                <w:t xml:space="preserve">Stephanie Socias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minjia Tan</w:t>
+                <w:t xml:space="preserve">Jason Key</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apirat Chaikuad</w:t>
+                <w:t xml:space="preserve">Elizabeth Ransey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahya Jamshidikia</w:t>
+                <w:t xml:space="preserve">Emily C. Tjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of molecular cell biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (4), pp.349 - 362. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jmcb/mjv060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms10882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415782v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bromodomains: Structure, function and pharmacology of inhibition.</w:t>
               </w:r>
@@ -4276,51 +4276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyao Wei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arlotto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Overhulse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan&#8208;anh Dinh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingsheng Zhou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202404260" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Iuso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garcia-Saez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Yamaryo-Bott&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Boeri Erba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh0140" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453423v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Spittler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Laure Indorato" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Delaforge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Signor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201431" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03518161v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bernaudat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Gustems" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes G&#252;nther" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizar Oliva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Buschle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab1183" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ange Lespinasse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Winkler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieme Hamaidia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202293" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806660v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dupper" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchun Guo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kashemirov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26997" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359419v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perazza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Boussouar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bougdour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101151" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramachandran Boopathi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radostin Danev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Khoshouei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyit Kale" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Nahata" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa246" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02947617v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dimitrov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Petosa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bednar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2020.06.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02864550v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103799" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270755v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Fadhel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Noirclerc-Savoye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19185/matters.201903000032" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizar Francesca Oliva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hans" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7759-8_9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726209v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Govin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Mietton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183402007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-L7S8Z6WV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393274v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Menoni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Shukla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Soueidan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.09.027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01537811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber R Cutter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Papai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2017.05.018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01537809v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ferri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Champleboux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Zala" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Maubon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15482" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01396217v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Coscia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro F Estrozi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30909" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299025v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Meyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Socias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Key" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ransey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C. Tjon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10882" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415782v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Morozumi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjia Tan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apirat Chaikuad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahya Jamshidikia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmcb/mjv060" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01256715v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Mckenna" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01341099v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Goudarzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Huang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barral" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Kwang Kwon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2016.03.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01164101v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.2661" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00852222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Emadali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Bruder-Costa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rome" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201202034" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01322366v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Langer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Fornerod" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01322388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montellier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buchou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.220095.113" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00605750v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Rybin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph W M&#252;ller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00909643v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Morini&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Steuerwald" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Soler-L&#243;pez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Curtet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08397" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-ZSCRF07T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285174v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baudin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Moulin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Artero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2006.01.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285202v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Askjaer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Bauer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2004.11.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285814v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Akarsu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Pascal Burmeister" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit-Hartlein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph W. M&#252;ller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864504v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek J&#237;lkov&#225;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Sing Wong" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyao Wei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arlotto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Overhulse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan&#8208;anh Dinh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingsheng Zhou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202404260" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Iuso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garcia-Saez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Yamaryo-Bott&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Boeri Erba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh0140" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453423v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Spittler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Laure Indorato" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Delaforge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Signor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201431" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03518161v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bernaudat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Gustems" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes G&#252;nther" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizar Oliva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Buschle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab1183" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ange Lespinasse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Winkler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieme Hamaidia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202293" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806660v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dupper" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchun Guo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kashemirov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26997" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359419v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perazza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Boussouar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bougdour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101151" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramachandran Boopathi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radostin Danev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Khoshouei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyit Kale" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Nahata" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa246" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02947617v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dimitrov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Petosa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bednar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2020.06.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02864550v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103799" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270755v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Fadhel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Noirclerc-Savoye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19185/matters.201903000032" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizar Francesca Oliva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hans" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7759-8_9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726209v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Govin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Mietton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183402007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-L7S8Z6WV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393274v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Menoni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Shukla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Soueidan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.09.027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01537811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber R Cutter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Papai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2017.05.018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01537809v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ferri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Champleboux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Zala" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Maubon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15482" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01396217v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Coscia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro F Estrozi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30909" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415782v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Morozumi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjia Tan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apirat Chaikuad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahya Jamshidikia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmcb/mjv060" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299025v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Meyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Socias" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Key" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ransey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C. Tjon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10882" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01256715v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Mckenna" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01341099v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Goudarzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Huang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barral" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Kwang Kwon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2016.03.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01164101v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.2661" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00852222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Emadali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Bruder-Costa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rome" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201202034" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01322366v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Langer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Fornerod" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01322388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montellier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buchou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.220095.113" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00605750v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Rybin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph W M&#252;ller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00909643v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Morini&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Steuerwald" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Soler-L&#243;pez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Curtet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08397" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-ZSCRF07T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285174v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baudin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Moulin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Artero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2006.01.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285202v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Askjaer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Bauer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2004.11.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285814v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Akarsu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Pascal Burmeister" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit-Hartlein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph W. M&#252;ller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864504v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek J&#237;lkov&#225;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Sing Wong" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>