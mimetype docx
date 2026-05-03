--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -2604,51 +2604,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1088360C"/>
+    <w:nsid w:val="4C60F4A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>