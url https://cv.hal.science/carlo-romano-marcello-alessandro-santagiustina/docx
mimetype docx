--- v1 (2026-05-03)
+++ v2 (2026-05-27)
@@ -128,53 +128,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">santagiustina_c_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">iyR9o7AAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/JBJ-5808-2023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -297,481 +318,481 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressing Political Identity Online: Differential issue-based self-identification across the Left–Right spectrum</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The geometry of online conversations and the causal antecedents of conflictual discourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Romano Marcello Alessandro Santagiustina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Cruciani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Romano Marcello Alessandro Santagiustina</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04874311v3</w:t>
+                <w:t xml:space="preserve">hal-05485944v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geometry of online conversations and the causal antecedents of conflictual discourse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Expressing Political Identity Online: Differential issue-based self-identification across the Left–Right spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Romano Marcello Alessandro Santagiustina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Cruciani</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485944v2</w:t>
+                <w:t xml:space="preserve">hal-04874311v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation, Political Discontent and e-Petitions: How economic ideology and anti-elitism drive online petitioning in the EU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Romano Marcello Alessandro Santagiustina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where's the beef? Institutional (de)legitimation of cultured meat in France and Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Colapinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Plechero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Romano Marcello Alessandro Santagiustina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940187v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affordances for expressing collective identities - The case of the 2024 French parliamentary elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Willaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckehard Olbrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Romano Marcello Alessandro Santagiustina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Zech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Babnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935873v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -781,1366 +802,1366 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the e-petition ecosystem through Social Media: mobilization in the EU across issues and ideologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Romano Marcello Alessandro Santagiustina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Description: Digital Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 6, pp.1-34. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51685/jqd.2026.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264876v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LDA2Net Digging under the surface of COVID-19 scientific literature topics via a network-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Minello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Romano Marcello Alessandro Santagiustina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Warglien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (4), pp.33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0300194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The AquaGranda digital community memory: activating awareness about climate risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Paladini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Romano Marcello Alessandro Santagiustina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Sartoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Saya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Schiavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artnodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7238/artnodes.v0i33.417840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The present and future of sustainability disclosure in equity investment funds’ pre-contractual documents: Mapping ESG discourse through STM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Cruciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Romano Marcello Alessandro Santagiustina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 58, pp.104033. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.frl.2023.104033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The architecture of partisan debates: The online controversy on the no-deal Brexit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Romano Marcello Alessandro Santagiustina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Warglien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (6), pp.e0270236. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0270236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the “mementum” of meme stocks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filtering the Intensity of Public Concern from Social Media Count Data with Jumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Iacopini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Romano Marcello Alessandro Santagiustina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 207, pp.110021. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series A Statistics in Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 184 (4), pp.1283-1302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.econlet.2021.110021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/rssa.12704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874781v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering the Intensity of Public Concern from Social Media Count Data with Jumps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the “mementum” of meme stocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Costola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Iacopini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Romano Marcello Alessandro Santagiustina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series A Statistics in Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/rssa.12704⟩</w:t>
+              <w:t xml:space="preserve">Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 207, pp.110021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econlet.2021.110021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494229v1</w:t>
+                <w:t xml:space="preserve">hal-04874781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Google search volumes and the financial markets during the COVID-19 outbreak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Costola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Iacopini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Romano Marcello Alessandro Santagiustina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42, pp.101884. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.frl.2020.101884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrative-based Understanding of Society</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mapping and Exploring the Dynamics of Inequality Narratives Through Social Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Spillner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Romano Marcello Alessandro Santagiustina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mildner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Porzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc Steels; Frank van Harmelen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narrative-based Understanding of Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15093258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Steels</w:t>
-[...64 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-05031924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05031951v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Narrative Economics to Economists' Narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Romano Marcello Alessandro Santagiustina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc Steels. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foundations for Meaning and Understanding in Human-centric AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9791281087002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6666820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and Exploring the Dynamics of Inequality Narratives Through Social Media</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Narrative-based Understanding of Society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Steels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank van Harmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bateman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Fornetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15093258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Spillner</w:t>
-[...166 lines deleted...]
-                <w:t xml:space="preserve">hal-04879342v1</w:t>
+                <w:t xml:space="preserve">hal-05031951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey on experiments about trust and collaborative vs conflictual language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Cruciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Romano Marcello Alessandro Santagiustina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Sartoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Warglien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2150,393 +2171,393 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OKG: A Knowledge Graph for Fine-grained Understanding of Social Media Discourse on Inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Stork</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Spillner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Romano Marcello Alessandro Santagiustina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">K-CAP '23: Knowledge Capture Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Pensacola, United States. ACM, pp.166 - 174, 2023, 979-8-4007-0141-2/23/12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3587259.3627557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrativizing Knowledge Graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Towards Conflictual Narrative Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Spillner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Romano Marcello Alessandro Santagiustina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mildner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Porzel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Knowledge Graph Summarization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Hangzhou (Chine), China. 2022</w:t>
+              <w:t xml:space="preserve">IJCAI 2022: Workshop on semantic techniques for narrative-based understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921991v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Conflictual Narrative Mechanics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Narrativizing Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Porzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Pomarlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Spillner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bateman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mildner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2022: Workshop on semantic techniques for narrative-based understanding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria. 2022</w:t>
+              <w:t xml:space="preserve">International Workshop on Knowledge Graph Summarization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Hangzhou (Chine), China. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922105v1</w:t>
+                <w:t xml:space="preserve">hal-04921991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2604,51 +2625,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C60F4A7"/>
+    <w:nsid w:val="69ED07BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2835,51 +2856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlo-romano-marcello-alessandro-santagiustina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3253-1263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/santagiustina_c_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/JBJ-5808-2023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874311v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Romano Marcello Alessandro Santagiustina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ramaciotti Morales" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485944v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Cruciani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389645v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940187v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Colapinto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Plechero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935873v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Willaert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Olbrich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zech" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Babnik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264876v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51685/jqd.2026.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874518v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Minello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Warglien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300194" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921935v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paladini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Sartoris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Saya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavinato" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7238/artnodes.v0i33.417840" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2023.104033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874686v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270236" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874781v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Costola" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Iacopini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2021.110021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494229v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssa.12704" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031929v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2020.101884" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031951v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Steels" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Harmelen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bateman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Blin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Fornetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15093258" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Spillner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mildner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Porzel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879342v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6666820" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922031v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Stork" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587259.3627557" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921991v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Pomarlan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922105v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlo-romano-marcello-alessandro-santagiustina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3253-1263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/santagiustina_c_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=iyR9o7AAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/JBJ-5808-2023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485944v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Romano Marcello Alessandro Santagiustina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Cruciani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874311v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ramaciotti Morales" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389645v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940187v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Colapinto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Plechero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935873v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Willaert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Olbrich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zech" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Babnik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264876v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51685/jqd.2026.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874518v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Minello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Warglien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300194" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paladini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Sartoris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Saya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavinato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7238/artnodes.v0i33.417840" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2023.104033" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270236" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494229v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Iacopini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssa.12704" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874781v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Costola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2021.110021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031929v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2020.101884" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031924v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Spillner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mildner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Porzel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15093258" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879342v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6666820" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031951v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Steels" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Harmelen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bateman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Blin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Fornetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922031v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922075v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Stork" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587259.3627557" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Pomarlan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>