--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -3029,325 +3029,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drag reduction of a 3D bluff body using coherent streamwise streaks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Depardon</w:t>
+                <w:t xml:space="preserve">Linear non-normal energy amplification of harmonic and stochastic forcing in the turbulent channel flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongyun Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-010-0857-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 664 (December), pp.51-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0022112010003629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020631v1</w:t>
+                <w:t xml:space="preserve">hal-01020668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear non-normal energy amplification of harmonic and stochastic forcing in the turbulent channel flow</w:t>
+                <w:t xml:space="preserve">Amplification of coherent streaks in the turbulent Couette flow: an input-output analysis at low Reynolds number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongyun Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 664 (December), pp.51-73. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 643, pp.333-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0022112009992151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0022112010003629⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01020668v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification of coherent streaks in the turbulent Couette flow: an input-output analysis at low Reynolds number</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yongyun Hwang</w:t>
+                <w:t xml:space="preserve">Drag reduction of a 3D bluff body using coherent streamwise streaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pujals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Depardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0022112009992151⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (5), pp.1085-1094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-010-0857-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002542v1</w:t>
+                <w:t xml:space="preserve">hal-01020631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-sustained process at large scales in turbulent channel flow</w:t>
               </w:r>
@@ -7394,268 +7394,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition and control in rotating-disk boundary-layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secondary optimal growth and subcritical transition in the plane Poiseuille flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Ehtisham Siddiqui</w:t>
+                <w:t xml:space="preserve">Mattias Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Pier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dan S. Henningson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromech Fluid Mechanics Conference 8</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seventh Iutam Symposium On Laminar-turbulent Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Stockholm, Sweden. pp.129-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-90-481-3723-7_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632327v1</w:t>
+                <w:t xml:space="preserve">hal-01025984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary optimal growth and subcritical transition in the plane Poiseuille flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition and control in rotating-disk boundary-layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ehtisham Siddiqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukund Vasudevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian F. Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh Iutam Symposium On Laminar-turbulent Transition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Euromech Fluid Mechanics Conference 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bad Reichenhall, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025984v1</w:t>
+                <w:t xml:space="preserve">hal-00632327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent structures in fully-developed pipe turbulence</w:t>
               </w:r>
@@ -8487,51 +8487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan S. Henningson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Physical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Chicago, United States. pp.vol. 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9371,51 +9371,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB074D12"/>
+    <w:nsid w:val="F61AFF08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9602,51 +9602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlocossu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0876-6302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150624565" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-3933-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774903v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouhourd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cossu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119653" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153025v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.074601" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739812v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.585" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-6-663-2021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167275v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-6-377-2021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2577" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Semeraro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Henningson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111454v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Morra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onofrio Semeraro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan S Henningson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.196" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.925" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pujals" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.05.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongyun Hwang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554173v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riols" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rincon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Ogilvie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629285" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley P. Willis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.470" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhandu Rawat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rincon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.12.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518810v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Riols" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon I. Ogilvie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424324" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042732v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rincon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.550" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520550v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo del Guercio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.347" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466726v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026482" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011933v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866043" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011323v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.619" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819668v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Herault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.317" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915603v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junho Park" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.10.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ogilvie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.036321" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913029v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3599157" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042784v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brandt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shervin Bagheri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3614480" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910819v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lombardi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm-Cille P. Caulfield" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana I. Pesci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond E. Goldstein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010005574" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020631v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Depardon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0857-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020668v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112010003629" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002542v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112009992151" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3EB948A65CE4DB6730BC5F088F601FACF4C0F31B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925804v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.044505" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937392v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.036321" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020663v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pujals" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Depardon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2010.494607" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021124v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garc&#237;a-Villalba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Depardon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3068760" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021125v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hollands" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.03.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9D4R5WX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002600v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112008004370" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392445v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. I. Ogilvie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. E. Proctor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ASNA.200811010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01022809v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Landel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Caulfield" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3026747" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Henningson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2736678" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066544" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023352v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.M. Fransson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talamelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brandt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.96.064501" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023375v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lauga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2032267" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023376v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.02.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5BRMT6K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023377v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1897377" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024954v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1773493" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024941v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2004.05.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X79S6NGQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024920v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chomaz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huerre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112003004427" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2771844582DEB8B5239C1FC117D04AEA23B6CC9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024915v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1493791" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morino" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfls.1999.0261" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6M1FTV1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025362v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1011489309543" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K319NPQF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025368v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.870375" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025367v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sipp" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cosssu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.870325" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042797v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Morino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004660050243" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7KTN305P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042814v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M Chomaz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868798v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Azimi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M Schneider" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868821v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868875v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868887v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868851v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465334v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869020v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2017.03.013" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868919v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868906v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868936v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868944v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Sung Park" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Graham" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869034v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pastor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Marchal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869094v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongyun Yongyun@ladhyx.Polytechnique.Fr Hwang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869100v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020001v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019878v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632327v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ehtisham Siddiqui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukund Vasudevan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian F. Scott" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025984v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Chevalier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan S. Henningson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3723-7_19" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D1C196T9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053652v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Willis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hwang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053667v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01058597v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025992v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pujals" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7-137" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025999v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7-155" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026013v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talameli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71992-2_9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8VWD4S3W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026017v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Chevalier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72604-3_42" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z8CNNXD2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026021v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017838v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018158v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017961v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017843v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brandt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026063v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Costa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023357v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4159-4_41" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GHHKTKH7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023364v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024964v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4049-0_14" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FPCCBDGR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlocossu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0876-6302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150624565" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-3933-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774903v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouhourd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cossu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119653" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153025v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.074601" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739812v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.585" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-6-663-2021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167275v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-6-377-2021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2577" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Semeraro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Henningson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111454v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Morra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onofrio Semeraro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan S Henningson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.196" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.925" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pujals" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.05.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongyun Hwang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554173v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riols" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rincon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Ogilvie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629285" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley P. Willis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.470" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhandu Rawat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rincon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.12.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518810v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Riols" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon I. Ogilvie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424324" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042732v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rincon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.550" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520550v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo del Guercio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.347" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466726v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026482" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011933v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866043" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011323v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.619" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819668v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Herault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.317" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915603v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junho Park" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.10.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ogilvie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.036321" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913029v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3599157" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042784v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brandt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shervin Bagheri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3614480" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910819v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lombardi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm-Cille P. Caulfield" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana I. Pesci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond E. Goldstein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010005574" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020668v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112010003629" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112009992151" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3EB948A65CE4DB6730BC5F088F601FACF4C0F31B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020631v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Depardon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0857-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925804v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.044505" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937392v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.036321" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020663v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pujals" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Depardon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2010.494607" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021124v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garc&#237;a-Villalba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Depardon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3068760" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021125v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hollands" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.03.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9D4R5WX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002600v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112008004370" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392445v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. I. Ogilvie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. E. Proctor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ASNA.200811010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01022809v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Landel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Caulfield" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3026747" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Henningson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2736678" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066544" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023352v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.M. Fransson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talamelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brandt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.96.064501" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023375v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lauga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2032267" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023376v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.02.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5BRMT6K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023377v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1897377" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024954v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1773493" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024941v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2004.05.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X79S6NGQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024920v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chomaz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huerre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112003004427" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2771844582DEB8B5239C1FC117D04AEA23B6CC9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024915v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1493791" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morino" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfls.1999.0261" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6M1FTV1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025362v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1011489309543" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K319NPQF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025368v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.870375" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025367v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sipp" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cosssu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.870325" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042797v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Morino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004660050243" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7KTN305P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042814v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M Chomaz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868798v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Azimi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M Schneider" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868821v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868875v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868887v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868851v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465334v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869020v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2017.03.013" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868919v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868906v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868936v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868944v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Sung Park" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Graham" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869034v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pastor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Marchal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869094v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongyun Yongyun@ladhyx.Polytechnique.Fr Hwang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869100v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020001v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019878v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025984v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Chevalier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan S. Henningson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3723-7_19" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D1C196T9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632327v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ehtisham Siddiqui" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukund Vasudevan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian F. Scott" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053652v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Willis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hwang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053667v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01058597v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025992v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pujals" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7-137" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025999v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7-155" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026013v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talameli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71992-2_9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8VWD4S3W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026017v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Chevalier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72604-3_42" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z8CNNXD2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026021v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017838v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018158v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017961v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017843v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brandt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026063v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Costa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023357v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4159-4_41" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GHHKTKH7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023364v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024964v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4049-0_14" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FPCCBDGR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>