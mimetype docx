--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -3029,325 +3029,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear non-normal energy amplification of harmonic and stochastic forcing in the turbulent channel flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yongyun Hwang</w:t>
+                <w:t xml:space="preserve">Drag reduction of a 3D bluff body using coherent streamwise streaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pujals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Depardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0022112010003629⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (5), pp.1085-1094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-010-0857-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020668v1</w:t>
+                <w:t xml:space="preserve">hal-01020631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification of coherent streaks in the turbulent Couette flow: an input-output analysis at low Reynolds number</w:t>
+                <w:t xml:space="preserve">Linear non-normal energy amplification of harmonic and stochastic forcing in the turbulent channel flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongyun Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 643, pp.333-348. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 664 (December), pp.51-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0022112010003629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0022112009992151⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01002542v1</w:t>
+                <w:t xml:space="preserve">hal-01020668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drag reduction of a 3D bluff body using coherent streamwise streaks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Depardon</w:t>
+                <w:t xml:space="preserve">Amplification of coherent streaks in the turbulent Couette flow: an input-output analysis at low Reynolds number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongyun Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 643, pp.333-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0022112009992151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-010-0857-5⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020631v1</w:t>
+                <w:t xml:space="preserve">hal-01002542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-sustained process at large scales in turbulent channel flow</w:t>
               </w:r>
@@ -7394,268 +7394,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary optimal growth and subcritical transition in the plane Poiseuille flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition and control in rotating-disk boundary-layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ehtisham Siddiqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukund Vasudevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian F. Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh Iutam Symposium On Laminar-turbulent Transition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Euromech Fluid Mechanics Conference 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bad Reichenhall, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025984v1</w:t>
+                <w:t xml:space="preserve">hal-00632327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition and control in rotating-disk boundary-layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secondary optimal growth and subcritical transition in the plane Poiseuille flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Ehtisham Siddiqui</w:t>
+                <w:t xml:space="preserve">Mattias Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Pier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dan S. Henningson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromech Fluid Mechanics Conference 8</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seventh Iutam Symposium On Laminar-turbulent Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Stockholm, Sweden. pp.129-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-90-481-3723-7_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632327v1</w:t>
+                <w:t xml:space="preserve">hal-01025984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent structures in fully-developed pipe turbulence</w:t>
               </w:r>
@@ -8487,51 +8487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan S. Henningson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Physical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Chicago, United States. pp.vol. 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9371,51 +9371,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F61AFF08"/>
+    <w:nsid w:val="385C19EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9602,51 +9602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlocossu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0876-6302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150624565" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-3933-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774903v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouhourd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cossu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119653" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153025v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.074601" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739812v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.585" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-6-663-2021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167275v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-6-377-2021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2577" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Semeraro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Henningson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111454v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Morra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onofrio Semeraro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan S Henningson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.196" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.925" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pujals" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.05.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongyun Hwang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554173v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riols" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rincon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Ogilvie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629285" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley P. Willis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.470" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhandu Rawat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rincon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.12.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518810v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Riols" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon I. Ogilvie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424324" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042732v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rincon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.550" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520550v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo del Guercio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.347" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466726v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026482" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011933v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866043" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011323v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.619" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819668v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Herault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.317" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915603v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junho Park" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.10.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ogilvie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.036321" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913029v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3599157" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042784v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brandt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shervin Bagheri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3614480" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910819v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lombardi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm-Cille P. Caulfield" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana I. Pesci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond E. Goldstein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010005574" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020668v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112010003629" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112009992151" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3EB948A65CE4DB6730BC5F088F601FACF4C0F31B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020631v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Depardon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0857-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925804v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.044505" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937392v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.036321" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020663v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pujals" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Depardon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2010.494607" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021124v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garc&#237;a-Villalba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Depardon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3068760" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021125v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hollands" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.03.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9D4R5WX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002600v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112008004370" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392445v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. I. Ogilvie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. E. Proctor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ASNA.200811010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01022809v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Landel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Caulfield" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3026747" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Henningson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2736678" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066544" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023352v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.M. Fransson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talamelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brandt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.96.064501" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023375v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lauga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2032267" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023376v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.02.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5BRMT6K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023377v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1897377" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024954v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1773493" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024941v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2004.05.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X79S6NGQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024920v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chomaz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huerre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112003004427" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2771844582DEB8B5239C1FC117D04AEA23B6CC9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024915v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1493791" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morino" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfls.1999.0261" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6M1FTV1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025362v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1011489309543" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K319NPQF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025368v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.870375" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025367v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sipp" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cosssu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.870325" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042797v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Morino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004660050243" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7KTN305P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042814v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M Chomaz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868798v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Azimi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M Schneider" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868821v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868875v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868887v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868851v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465334v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869020v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2017.03.013" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868919v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868906v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868936v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868944v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Sung Park" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Graham" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869034v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pastor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Marchal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869094v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongyun Yongyun@ladhyx.Polytechnique.Fr Hwang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869100v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020001v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019878v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025984v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Chevalier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan S. Henningson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3723-7_19" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D1C196T9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632327v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ehtisham Siddiqui" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukund Vasudevan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian F. Scott" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053652v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Willis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hwang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053667v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01058597v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025992v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pujals" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7-137" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025999v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7-155" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026013v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talameli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71992-2_9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8VWD4S3W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026017v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Chevalier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72604-3_42" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z8CNNXD2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026021v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017838v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018158v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017961v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017843v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brandt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026063v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Costa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023357v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4159-4_41" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GHHKTKH7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023364v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024964v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4049-0_14" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FPCCBDGR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlocossu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0876-6302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150624565" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-3933-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774903v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouhourd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cossu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119653" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153025v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.074601" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739812v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.585" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-6-663-2021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167275v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-6-377-2021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2577" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Semeraro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Henningson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111454v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Morra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onofrio Semeraro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan S Henningson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.196" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.925" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pujals" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.05.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongyun Hwang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554173v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riols" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rincon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Ogilvie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629285" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley P. Willis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.470" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhandu Rawat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rincon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.12.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518810v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Riols" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon I. Ogilvie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424324" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042732v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rincon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.550" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520550v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo del Guercio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.347" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466726v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026482" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011933v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866043" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011323v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.619" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819668v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Herault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.317" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915603v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junho Park" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.10.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ogilvie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.036321" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913029v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3599157" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042784v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brandt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shervin Bagheri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3614480" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910819v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lombardi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm-Cille P. Caulfield" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana I. Pesci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond E. Goldstein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010005574" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020631v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Depardon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0857-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020668v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112010003629" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002542v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112009992151" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3EB948A65CE4DB6730BC5F088F601FACF4C0F31B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925804v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.044505" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937392v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.036321" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020663v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pujals" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Depardon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2010.494607" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021124v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garc&#237;a-Villalba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Depardon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3068760" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021125v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hollands" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.03.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9D4R5WX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002600v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112008004370" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392445v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. I. Ogilvie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. E. Proctor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ASNA.200811010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01022809v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Landel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Caulfield" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3026747" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Henningson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2736678" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066544" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023352v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.M. Fransson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talamelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brandt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.96.064501" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023375v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lauga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2032267" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023376v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.02.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5BRMT6K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023377v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1897377" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024954v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1773493" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024941v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2004.05.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X79S6NGQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024920v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chomaz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huerre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112003004427" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2771844582DEB8B5239C1FC117D04AEA23B6CC9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024915v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1493791" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morino" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfls.1999.0261" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6M1FTV1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025362v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1011489309543" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K319NPQF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025368v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.870375" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025367v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sipp" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cosssu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.870325" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042797v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Morino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004660050243" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7KTN305P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042814v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M Chomaz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868798v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Azimi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M Schneider" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868821v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868875v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868887v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868851v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465334v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869020v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2017.03.013" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868919v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868906v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868936v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868944v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Sung Park" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Graham" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869034v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pastor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Marchal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869094v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongyun Yongyun@ladhyx.Polytechnique.Fr Hwang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869100v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020001v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019878v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632327v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ehtisham Siddiqui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukund Vasudevan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian F. Scott" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025984v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Chevalier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan S. Henningson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3723-7_19" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D1C196T9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053652v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Willis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hwang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053667v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01058597v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025992v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pujals" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7-137" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025999v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7-155" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026013v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talameli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71992-2_9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8VWD4S3W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026017v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Chevalier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72604-3_42" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z8CNNXD2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026021v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017838v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018158v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017961v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017843v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brandt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026063v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Costa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023357v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4159-4_41" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GHHKTKH7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023364v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024964v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4049-0_14" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FPCCBDGR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>