--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -3029,325 +3029,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drag reduction of a 3D bluff body using coherent streamwise streaks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Depardon</w:t>
+                <w:t xml:space="preserve">Linear non-normal energy amplification of harmonic and stochastic forcing in the turbulent channel flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongyun Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-010-0857-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 664 (December), pp.51-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0022112010003629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020631v1</w:t>
+                <w:t xml:space="preserve">hal-01020668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear non-normal energy amplification of harmonic and stochastic forcing in the turbulent channel flow</w:t>
+                <w:t xml:space="preserve">Amplification of coherent streaks in the turbulent Couette flow: an input-output analysis at low Reynolds number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongyun Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 664 (December), pp.51-73. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 643, pp.333-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0022112009992151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0022112010003629⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01020668v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification of coherent streaks in the turbulent Couette flow: an input-output analysis at low Reynolds number</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yongyun Hwang</w:t>
+                <w:t xml:space="preserve">Drag reduction of a 3D bluff body using coherent streamwise streaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pujals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Depardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0022112009992151⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (5), pp.1085-1094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-010-0857-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002542v1</w:t>
+                <w:t xml:space="preserve">hal-01020631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-sustained process at large scales in turbulent channel flow</w:t>
               </w:r>
@@ -7394,268 +7394,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition and control in rotating-disk boundary-layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secondary optimal growth and subcritical transition in the plane Poiseuille flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Ehtisham Siddiqui</w:t>
+                <w:t xml:space="preserve">Mattias Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Pier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dan S. Henningson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromech Fluid Mechanics Conference 8</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seventh Iutam Symposium On Laminar-turbulent Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Stockholm, Sweden. pp.129-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-90-481-3723-7_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632327v1</w:t>
+                <w:t xml:space="preserve">hal-01025984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary optimal growth and subcritical transition in the plane Poiseuille flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition and control in rotating-disk boundary-layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ehtisham Siddiqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukund Vasudevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian F. Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh Iutam Symposium On Laminar-turbulent Transition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Euromech Fluid Mechanics Conference 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bad Reichenhall, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025984v1</w:t>
+                <w:t xml:space="preserve">hal-00632327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent structures in fully-developed pipe turbulence</w:t>
               </w:r>
@@ -8487,51 +8487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan S. Henningson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Physical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Chicago, United States. pp.vol. 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9371,51 +9371,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="385C19EE"/>
+    <w:nsid w:val="8693DC15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9602,51 +9602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlocossu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0876-6302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150624565" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-3933-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774903v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouhourd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cossu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119653" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153025v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.074601" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739812v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.585" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-6-663-2021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167275v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-6-377-2021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2577" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Semeraro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Henningson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111454v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Morra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onofrio Semeraro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan S Henningson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.196" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.925" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pujals" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.05.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongyun Hwang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554173v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riols" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rincon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Ogilvie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629285" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley P. Willis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.470" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhandu Rawat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rincon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.12.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518810v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Riols" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon I. Ogilvie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424324" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042732v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rincon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.550" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520550v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo del Guercio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.347" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466726v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026482" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011933v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866043" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011323v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.619" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819668v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Herault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.317" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915603v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junho Park" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.10.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ogilvie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.036321" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913029v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3599157" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042784v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brandt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shervin Bagheri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3614480" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910819v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lombardi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm-Cille P. Caulfield" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana I. Pesci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond E. Goldstein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010005574" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020631v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Depardon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0857-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020668v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112010003629" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002542v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112009992151" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3EB948A65CE4DB6730BC5F088F601FACF4C0F31B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925804v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.044505" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937392v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.036321" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020663v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pujals" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Depardon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2010.494607" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021124v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garc&#237;a-Villalba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Depardon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3068760" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021125v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hollands" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.03.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9D4R5WX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002600v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112008004370" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392445v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. I. Ogilvie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. E. Proctor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ASNA.200811010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01022809v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Landel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Caulfield" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3026747" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Henningson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2736678" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066544" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023352v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.M. Fransson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talamelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brandt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.96.064501" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023375v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lauga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2032267" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023376v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.02.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5BRMT6K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023377v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1897377" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024954v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1773493" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024941v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2004.05.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X79S6NGQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024920v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chomaz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huerre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112003004427" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2771844582DEB8B5239C1FC117D04AEA23B6CC9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024915v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1493791" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morino" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfls.1999.0261" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6M1FTV1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025362v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1011489309543" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K319NPQF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025368v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.870375" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025367v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sipp" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cosssu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.870325" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042797v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Morino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004660050243" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7KTN305P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042814v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M Chomaz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868798v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Azimi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M Schneider" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868821v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868875v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868887v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868851v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465334v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869020v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2017.03.013" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868919v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868906v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868936v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868944v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Sung Park" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Graham" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869034v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pastor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Marchal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869094v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongyun Yongyun@ladhyx.Polytechnique.Fr Hwang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869100v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020001v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019878v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632327v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ehtisham Siddiqui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukund Vasudevan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian F. Scott" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025984v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Chevalier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan S. Henningson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3723-7_19" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D1C196T9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053652v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Willis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hwang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053667v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01058597v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025992v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pujals" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7-137" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025999v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7-155" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026013v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talameli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71992-2_9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8VWD4S3W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026017v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Chevalier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72604-3_42" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z8CNNXD2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026021v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017838v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018158v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017961v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017843v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brandt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026063v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Costa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023357v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4159-4_41" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GHHKTKH7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023364v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024964v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4049-0_14" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FPCCBDGR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlocossu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0876-6302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150624565" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-3933-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774903v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouhourd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cossu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119653" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153025v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.074601" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739812v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.585" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-6-663-2021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167275v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-6-377-2021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2577" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Semeraro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Henningson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111454v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Morra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onofrio Semeraro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan S Henningson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.196" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.925" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pujals" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.05.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongyun Hwang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554173v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riols" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rincon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Ogilvie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629285" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley P. Willis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.470" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhandu Rawat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rincon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.12.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518810v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Riols" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon I. Ogilvie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424324" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042732v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rincon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.550" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520550v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo del Guercio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.347" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466726v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026482" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011933v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866043" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011323v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.619" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819668v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Herault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.317" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915603v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junho Park" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.10.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ogilvie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.036321" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913029v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3599157" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042784v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brandt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shervin Bagheri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3614480" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910819v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lombardi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm-Cille P. Caulfield" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana I. Pesci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond E. Goldstein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010005574" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020668v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112010003629" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112009992151" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3EB948A65CE4DB6730BC5F088F601FACF4C0F31B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020631v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Depardon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0857-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925804v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.044505" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937392v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.036321" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020663v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pujals" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Depardon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2010.494607" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021124v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garc&#237;a-Villalba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Depardon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3068760" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021125v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hollands" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.03.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9D4R5WX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002600v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112008004370" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392445v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. I. Ogilvie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. E. Proctor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ASNA.200811010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01022809v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Landel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Caulfield" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3026747" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Henningson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2736678" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066544" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023352v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.M. Fransson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talamelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brandt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.96.064501" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023375v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lauga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2032267" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023376v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.02.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5BRMT6K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023377v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1897377" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024954v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1773493" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024941v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2004.05.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X79S6NGQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024920v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chomaz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huerre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112003004427" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2771844582DEB8B5239C1FC117D04AEA23B6CC9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024915v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1493791" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morino" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfls.1999.0261" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6M1FTV1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025362v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1011489309543" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K319NPQF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025368v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.870375" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025367v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sipp" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cosssu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.870325" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042797v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Morino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004660050243" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7KTN305P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042814v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M Chomaz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868798v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Azimi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M Schneider" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868821v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868875v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868887v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868851v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465334v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869020v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2017.03.013" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868919v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868906v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868936v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868944v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Sung Park" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Graham" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869034v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pastor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Marchal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869094v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongyun Yongyun@ladhyx.Polytechnique.Fr Hwang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869100v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020001v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019878v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025984v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Chevalier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan S. Henningson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3723-7_19" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D1C196T9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632327v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ehtisham Siddiqui" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukund Vasudevan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian F. Scott" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053652v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Willis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hwang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053667v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01058597v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025992v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pujals" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7-137" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025999v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7-155" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026013v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talameli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71992-2_9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8VWD4S3W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026017v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Chevalier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72604-3_42" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z8CNNXD2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026021v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017838v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018158v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017961v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017843v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brandt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026063v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Costa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023357v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4159-4_41" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GHHKTKH7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023364v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024964v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4049-0_14" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FPCCBDGR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>