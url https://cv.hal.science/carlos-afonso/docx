--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carlos Afonso </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (156)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth analysis of Strychnos innocua Delile using UHPLC-MS/MS metabolomics tools consolidated with advanced separative techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mawaté Florance Brukum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Elomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kafui Kpegba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.101217. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nexres.2025.101217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed Molecular Composition of Wood Pyrolysis Bio-Oils Revealed by HPLC-FT-ICR MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Chacón-Patiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Frye-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissa Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winston Robbins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Salvato Vallverdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (7), pp.3575-3588. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.4c05674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of DOM diversity and molecular composition in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Bouchachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2025.104562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical Profile, Biological Activities and Potential Involvement of Opioid Receptors in Antinociceptive Effects of a Canarium Schweinfurthii Engl. Stem Bark Aqueous Extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ericka Lorleil Mayindza Ekaghba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noreen Orianna Koumba Madingou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Gandolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plant, Animal and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26502/ijpaes.4490177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing conditions in online RPLC × SFC for the analysis of complex samples containing neutral compounds: Solving injection issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1739, pp.465518. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2024.465518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolite Variations during the First Weeks of Growth of Immature Citrus sinensis and Citrus reticulata by Untargeted Liquid Chromatography–Mass Spectrometry/Mass Spectrometry Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Durand-Hulak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Castagnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (16), pp.3718. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29163718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipidome of Acinetobacter baumannii antibiotic persister cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vergoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Schaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1869 (7), pp.159539. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbalip.2024.159539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Supercritical Fluid Chromatography Hyphenated to Fourier Transform Ion Cyclotron Resonance Mass Spectrometry with Quadrupole Detection for Microalgae Bio-Oil Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barrère-Mangote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Heinisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.4c01779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildfire plume ageing in the Photochemical Large Aerosol Chamber (PHOTO-LAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendryk Czech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Popovicheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitriy Chernov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kozlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.35-55. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3em00280b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Nitrogen on the Structure and Composition of Primordial Organic Matter Analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (7), pp.1281-1295. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct analysis by ultra-high-resolution mass spectrometry of lipid A and phospholipids from Acinetobacter baumannii cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vergoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Schaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria van Agthoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Martí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2024.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplatform comparison between three ion mobility techniques for human plasma lipid collision cross sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Colsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1304, pp.342535. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2024.342535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Source Complementarity for Characterization of Complex Organic Mixtures Using Fourier Transform Mass Spectrometry: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Paul Rüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass Spectrometry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mas.21910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Source Conditions on Collision Cross Section Determination by Trapped Ion Mobility Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Colsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (4), pp.696-704. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jasms.3c00361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis and Antidiarrheal Activity of Stem Bark Decoctions of Pentadesma butyracea Sabine (Clusiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ericka Lorleil Mayindza Ekaghba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Gandolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29235789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur Implantation into Water Ice with Propane: Implications for Organic Chemistry on the Surface of Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cíntia Aparecida Pires da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Rothard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Domaracka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (4), pp.102. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ad3204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of modified methylaluminoxane by ion mobility spectrometry mass spectrometry and ultra-high resolution Fourier-transform ion cyclotron resonance mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Naim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Cirriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Welle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Vantomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, New Journal of Chemistry, 47 (46), pp.21244-21252. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3nj03877g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective characterization of petroporphyrins in shipping fuels and their corresponding emissions using electron-transfer matrix-assisted laser desorption/ionization Fourier transform ion cyclotron resonance mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Rüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 332, pp.126283. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2022.126283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Characterization of Aged Bitumen with Selective and Nonselective Ionization Methods by Fourier Transform Ion Cyclotron Resonance Mass Spectrometry. 3. Investigation on Molecular Fractions Obtained by Gel Permeation Chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Lacroix-Andrivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Guillemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Luiza Mendes Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, pp.4267-4279. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.2c04012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct introduction MALDI FTICR MS based on dried droplet deposition applied to non-targeted metabolomics on Pisum Sativum root exudates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.123901. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PyC2MC: An Open-Source Software Solution for Visualization and Treatment of High-Resolution Mass Spectrometry Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Lacroix-Andrivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Rüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jasms.2c00323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennard-Jones interaction parameters of Mo and W in He and N2 from collision cross-sections of Lindqvist and Keggin polyoxometalate anions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Renaudineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (26), pp.16156-16166. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CP00823H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Interlaboratory DI-FT-ICR MS Comparability Study Employing Various Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Forcisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basem Kanawati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Uhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (12), pp.2203-2214. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jasms.2c00082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A re-calibration procedure for interoperable lipid collision cross section values measured by traveling wave ion mobility spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Colsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1226, pp.340236. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2022.340236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a standardized in vitro approach to evaluate microphysical, chemical, and toxicological properties of combustion-derived fine and ultrafine particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Teresa Juarez-Facio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113, pp.104-117. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2021.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Crude Oil Molecules Adsorbed onto Carbonate Rock Surface Using LDI FT-ICR MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Terra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Ligiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (12), pp.6159-6166. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.2c00840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization and identification of single meteoritic organic molecules by atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien F. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iago Pozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57, pp.644-656. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.13784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractionation by flash chromatography and molecular characterization of bio-oil by ultra-high-resolution mass spectrometry and NMR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmine Hertzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 166, pp.105611. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2022.105611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Matrix-Assisted Laser Desorption/Ionization Fourier Transform Ion Cyclotron Resonance Mass Spectrometry of oxaliplatin derivatives in human tissue sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Sgarbura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 237, pp.122915. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2021.122915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromium Determination in Leather and Other Matrices: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (7), pp.1537-1556. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408347.2021.1890545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane phospholipid composition of Pseudomonas aeruginosa grown in a cystic fibrosis mucus-mimicking medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Schaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1863 (1), pp.183482. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2020.183482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Heavy Products from Lignocellulosic Biomass Pyrolysis by Chromatography and Fourier Transform Mass Spectrometry: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmine Hertzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (22), pp.17979-18007. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c02098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolome Exploration by High-Resolution Mass Spectrometry Methodologies of Two New Yeast Species: Starmerella reginensis and Starmerella kourouensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (38), pp.11502-11511. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.1c03201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petroleomics at the National High Magnetic Field Laboratory: A Pictorial History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Rodgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Bouyssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giusti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (22), pp.17973-17978. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c03604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative extraction of chromium VI and III from tanned leather: a comparative study of pretreatment methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leather Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (1), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s42825-021-00071-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of UHPLC-MS/MS-molecular networking approach and FTICR-MS for the metabolic profiling of Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Casaregola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 195, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpba.2020.113857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of N-glycan oligomannoside isomers in the diatom Phaeodactylum tricornutum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Walet-Balieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mareck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 259, pp.117660. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.117660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances and Challenges in the Molecular Characterization of Petroporphyrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy M Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha L Chacón-Patiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Vallverdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Bouyssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (22), pp.18056-18077. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c02002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitogenomic phylogeny of mud snails of the mostly Atlantic/ Mediterranean genus Tritia (Gastropoda: Nassariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J Tenorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Puillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (5), pp.571-591. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zsc.12489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suggested plausible structures for Titan's haze analogs using tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 358 (April), pp.114181. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2020.114181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02982671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Biocrudes Obtained via Hydrothermal Liquefaction (HTL) of Wild Alga Consortium under Different Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barrère-Mangote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Bouyssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmine Hertzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (9), pp.1494. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9091494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Titan’s Organic Haze at Atomic Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 908, L13(11pp). </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/abd93e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03141605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Catalytic Regio- and Stereoselective Synthesis of 1,6-Diazabicyclo[4.3.0]nonane-2,7-diones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lebrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 86 (13), pp.8600-8609. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.1c00252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion mobility mass spectrometry of in situ generated biomass pyrolysis products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Rüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 156, pp.105164. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2021.105164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle metabolic remodelling patterns in Duchenne muscular dystrophy revealed by ultra-high-resolution mass spectrometry imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-81090-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprecedented Molecular Diversity Revealed in Meteoritic Insoluble Organic Matter: The Paris Meteorite's Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmine Hertzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilissa Vinogradoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (3), 55 (18pp). </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/abb60f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02982054v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Inlet Probe Atmospheric Pressure Photo and Chemical Ionization Coupled to Ultrahigh Resolution Mass Spectrometry for the Description of Lignocellulosic Biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Rüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (4), pp.822-831. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jasms.9b00091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of Metals in Asphaltenes by High-Performance Thin-Layer Chromatography and Solid–Liquid Extraction Hyphenated with Elemental and Molecular Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Moulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Chacón-Patiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Lacroix-Andrivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mounicou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Luiza Mendes Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (10), pp.12449-12456. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c02525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of ion trajectories in a dynamically harmonized Fourier‐Transform Ion Cyclotron Resonance cell using a Design of Experiments strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher P. Rüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumeya Bekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (7), pp.e8659. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.8659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02395300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple xylosyltransferases heterogeneously xylosylate protein N-linked glycans in Chlamydomonas reinhardtii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mathieu-Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C T Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Oltmanns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (2), pp.230-245. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.14620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regio- and stereo-specific chemical depolymerization of high molecular weight polybutadiene and polyisoprene for their analysis by high resolution FTICR mass spectrometry. Comparison with Py-GC×GC-MS, ASAP & DIP-APCI MS and IMS-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Claude Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.0c02650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization Using Different Analytical Techniques to Understand Processes: The Case of the Paraffinic Base Oil Production Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Moulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Rodgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Bouyssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr8111472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraffin-Inert Atmospheric Solid Analysis Probe: A Fast and Easy Approach To Characterize Extremely Air-Sensitive Organometallic Complexes by Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Farenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chavagnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Cirriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92 (4), pp.2922-2925. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.9b04478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural elucidation of soluble organic matter: Application to Titan's haze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 340, pp.113627. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02436390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the structure of itaconate‐based unsaturated polyester resins by high resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (11), pp.1140-1151. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.6049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate inorganic salts and trace element emissions of a domestic boiler fed with five commercial brands of wood pellets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Merlet-Machour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carrasco-Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.18221-18231. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-08329-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision Cross Sections of Phosphoric Acid Cluster Anions in Helium Measured by Drift Tube Ion Mobility Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gabelica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (4), pp.969-981. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jasms.0c00034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐resolution mass spectrometry for future space missions: Comparative analysis of complex organic matter with LAb‐CosmOrbitrap and laser desorption/ionization Fourier transform ion cyclotron resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Selliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabe Cherville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thirkell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (10), pp.e8645. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.8645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02343359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base-Assisted Intramolecular C–N Coupling Reaction from NH 2 -Bound Cyclopalladated L -Phenylalanine to Indoline-2-carboxylic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jacquin-Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Coufourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Tamion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (5), pp.767-773. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.organomet.0c00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium-catalyzed allylic substitution between C-based nucleophiles and 6-azabicyclo[3.1.0]-hex-3-en-2-oxy derivatives: A new selectivity paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João A.C. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gredy Kiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Siopa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 76 (51), pp.131182. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2020.131182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Mucopolysaccharidosis Type VI through Integrative Functional Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Tebani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïg Abily-Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Piraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ausseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (2), pp.446. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20020446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Petroporphyrin Identification in Crude Oils Using Highly Selective Electron Transfer Reactions in MALDI-FTICR-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ramírez-Pradilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Blanco-Tirado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (5), pp.3899-3907. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.8b04325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion mobility-mass spectrometry analysis of diarylquinoline diastereomers: Drugs used for tuberculosis treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Domalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quéguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (3), pp.291-299. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1469066718813226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desiccation tolerance in plants: Structural characterization of the cell wall hemicellulosic polysaccharides in three Selaginella species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Plancot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gügi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharathchandra Ramasandra Govind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 208, pp.180-190. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.12.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for reporting ion mobility Mass Spectrometry measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gabelica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A Shvartsburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perdita Barran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin L P Benesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass Spectrometry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 38 (3), pp.291-320. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mas.21585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining and visualisation: general discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Barrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony n. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Delsuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Ebbels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 218, pp.354-371. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9FD90044F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution techniques: general discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Adair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholle Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony n. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Delsuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 218, pp.247-267. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9fd90045d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the collision cross sections of cardiolipins and phospholipids from Pseudomonas aeruginosa by traveling wave ion mobility spectrometry-mass spectrometry using a novel correction strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Schaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 411 (30), pp.8123-8131. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-019-02194-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision cross sections of negative cluster ions of phosphoric acid in N2 determined by drift tube ion mobility and their use in travelling wave ion mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Groessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 442, pp.14-22. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2019.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Study of Analogues of Titan’s Haze by Trapped Ion Mobility Coupled with a Fourier Transform Ion Cyclotron Mass Spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher P. Rüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ridgeway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (7), pp.1169-1173. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-019-02205-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02123537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new optimization strategy for MALDI FTICR MS tissue analysis for untargeted metabolomics using experimental design and data modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Laquérriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 411 (17), pp.3891-3903. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-019-01863-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of heavy oil fractions after hydrodenitrogenation by high-resolution tandem mass spectrometry and ion mobility spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher P. Rüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 218, pp.417-430. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8fd00239h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling metabolic remodeling in mucopolysaccharidosis type III through integrative metabolomics and pathway analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Tebani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïg Abily-Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Heron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Piraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.248. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12967-018-1625-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unique (3+2) Annulation Reaction between Meldrum's Acid and Nitrones: Mechanistic Insight by ESI-IMS-MS and DFT Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lespes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (16), pp.4086-4093. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201705714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, APPI Mass-Spectrometric Characterization, and Polymerization Studies of Group 4 Dinuclear Bis(ansa-metallocene) Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Schnee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Farenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Bitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Vantomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Welle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.558. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal8110558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General rules of fragmentation evidencing lasso structures in CID and ETD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jeanne Dit Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian D. Hegemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher D. Fage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143 (5), pp.1157-1170. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7an02052j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Solid Analysis Probe Coupled to Ion Mobility Spectrometry-Mass Spectrometry, a Fast and Simple Method for Polyalphaolefin Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Mendes Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beaumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (8), pp.1678-1687. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-018-1991-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An orthogonal system for heterologous expression of actinobacterial lasso peptides in Streptomyces hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Mevaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga N. Sekurova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-L. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.8232. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-26620-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Fingerprints and Speciation of Crude Oils and Heavy Fractions Revealed by Molecular and Elemental Mass Spectrometry: Keystone between Petroleomics, Metallopetroleomics, and Petrointeractomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gutierrez Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Farenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barrère-Mangote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryszard Lobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.4593-4605. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.7b03218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User‑friendly extraction and multistage tandem mass spectrometry based analysis of lipid‑linked oligosaccharides in microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Mareck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.e107. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-018-0374-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in metabolome information retrieval: turning chemistry into biology. Part I: analytical chemistry of the metabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tebani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bekri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inherited Metabolic Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (3), pp.379-391. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10545-017-0074-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in metabolome information retrieval: turning chemistry into biology. Part II: biological information recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Tebani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumeya Bekri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inherited Metabolic Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (3), pp.393-406. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10545-017-0080-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of soluble and insoluble organic matter in analogues of Titan's aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 495, pp.185-191. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2018.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01802505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calibration framework for the determination of accurate collision cross sections of polyanions using polyoxometalate standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Renaudineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Izzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (19), pp.1703-1710. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.8230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of polyalphaolefins using halogen anion attachment in atmospheric pressure photoionization coupled with ion mobility spectrometry-mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Mendes Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beaumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143 (16), pp.3934-3940. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8an00920a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18th International Conference on Petroleum Phase Behavior and Fouling [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Bouyssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (3), pp.2641. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.8b00610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiol-ene chemistry of vegetable oils and their derivatives under UV and air: a model study by using infrared spectroscopy and mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.H. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lecamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vuluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (6), pp.3343-3352. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ra25633c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterologous expression of the N-acetylglucosaminyltransferase I dictates a reinvestigation of the N-glycosylation pathway in Chlamydomonas reinhardtii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Vanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Plasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.10156-10156. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-10698-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Effect on the Formation of Polyoxometalate-Based Supramolecular Polygons Driven by Metal Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (14), pp.8490-8496. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an untargeted liquid chromatography ion mobility-mass spectrometry-based metabolomics method for inherited metabolic diseases investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Tebani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïg Abily-Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas N. Rutledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120 (1-2), pp.130-131. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymgme.2016.11.343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where Does the Electron Go? Stable and Metastable Peptide Cation Radicals Formed by Electron Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Layton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Turecek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), pp.164-181. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-016-1512-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urinary metabolic phenotyping of mucopolysaccharidosis type I combining untargeted and targeted strategies with data modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Tebani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïg Abily-Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Piraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 475, pp.7-14. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cca.2017.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Ion Mobility Peak Width as a New Isomeric Descriptor for the Untargeted Analysis of Complex Mixtures Using Ion Mobility-Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Farenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Riches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (11), pp.2476-2482. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-017-1749-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures of Mechanically Interlocked Topology of Lasso Peptides by Ion Mobility - Mass Spectrometry: Lessons from a Collection of Representatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jeanne Dit Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian D. Hegemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (2), pp.315-322. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-016-1524-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Polyolefin Pyrolysis Species Produced Under Ambient Conditions by Fourier Transform Ion Cyclotron Resonance Mass Spectrometry and Ion Mobility-Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Farenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Witt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Craven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barrère-Mangote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (3), pp.507-514. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-016-1572-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Metabolomics: The New Metabolic Window for Inborn Errors of Metabolism Investigations in the Post-Genomic Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Tebani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïg Abily-Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumeya Bekri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (7), pp.1167. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms17071167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a liquid chromatography ion mobility-mass spectrometry method for untargeted metabolomics using experimental design and multivariate data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Tebani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Rutledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumeya Bekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 913, pp.55-62. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2016.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readily functionalizable phosphonium-tagged fluorescent coumarins for enhanced detection of conjugates by mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lizzul-Jurse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (32), pp.7777-7791. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ob01080f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of gonyautoxins by ion mobility-mass spectrometry: A cationization study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Enche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 402, pp.20-28. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2016.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of an anti-inflammatory protein from Faecalibacterium prausnitzii, a commensal bacterium deficient in Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quévrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Maubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (3), pp.415-425. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2014-307649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omics-Based Strategies in Precision Medicine: Toward a Paradigm Shift in Inborn Errors of Metabolism Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Tebani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumeya Bekri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (9), pp.1555. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms17091555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Atmospheric Pressure Ionization for the Analysis of Heavy Petroleum Fractions with Ion Mobility-Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Farenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.E. Corilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Riches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P. Rodgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (11), pp.8896-8903. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b01191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRMPD Spectroscopy: Evidence of Hydrogen Bonding in the Gas Phase Conformations of Lasso Peptides and their Branched-Cyclic Topoisomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jeanne Dit Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rebuffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (21), pp.3810-3816. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.6b04496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Rational Design of Highly Folded Peptide Cation Conformations. 3D Gas-Phase Ion Structures and Ion Mobility Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Laszlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Bush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (10), pp.1647-1660. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-016-1437-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and separation of saxitoxins using hydrophilic interaction liquid chromatography coupled to traveling wave ion mobility-mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Coadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mondeguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Enche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (1), pp.175-181. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric solid analysis probe mass spectrometry vs electrospray tandem mass spectrometry of polydimethylsiloxanes in positive and negative ionization modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barrère-Mangote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Farenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Giusti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (10), pp.982-986. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Mobility–Mass Spectrometry of Lasso Peptides: Signature of a Rotaxane Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jeanne Dit Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian D. Hegemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87 (2), pp.1166-1172. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac503772n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Solid Analysis Probe-Ion Mobility Mass Spectrometry: An Original Approach to Characterize Grafting on Cyclic Olefin Copolymer Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fioresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (48), pp.13138-13144. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase conformations of capistruin - comparison of lasso, branched-cyclic and linear topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jeanne Dit Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rebuffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (15), pp.1411-1419. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Multimodal Isotopic Distributions: The Case of a (15)N Labeled Protein Produced into Hairy Roots.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guilhaudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Plasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87 (12), pp.5938-5946. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.5b01558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-Directed Self-Assembly of a Polyoxometalate-Based Molecular Triangle: Using Powerful Analytical Tools to Probe the Chemical Structure of Complex Supramolecular Assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Izzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Macdonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Rinfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Renaudineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (52), pp.19010-19015. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201503363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of atmospheric solid analysis probe ionization coupled to ion mobility mass spectrometry for characterization of poly(ether ether ketone) polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cossoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Churlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 856, pp.46-53. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2014.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron detachment/photodetachment dissociation of lasso peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pérot‐taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dugourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 390, pp.91-100. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2015.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacuum Ultraviolet Photoionization Study of Gas Phase Vitamins A and B1 Using Aerosol Thermodesorption and Synchrotron Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Dossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Schwarzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pérot‐taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (47), pp.11185-11192. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp507050y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct TLC/MALDI–MS coupling for modified polyamidoamine dendrimers analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma-Dune Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin C. Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 808, pp.144-150. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2013.09.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycine-modified polyamidoamine dendrimers: synthesis and structural characterization using nuclear magnetic resonance, ion-mobility mass spectrometry and capillary electrophoresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma-Dune Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Christopher Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (4), pp.1744-1753. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3RA43939A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantiomeric differentiation of aromatic amino acids using traveling wave ion mobility-mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Domalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (8), pp.2041-6520. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4sc00443d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of polyamide structure-property relationships by matrix-assisted laser desorption/ionization time-of-flight mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Rejaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Curat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (15), pp.1697-1704. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.6939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid analysis of lubricants by atmospheric solid analysis probe-ion mobility mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Racaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (8), pp.709-715. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Dendriplexes by Ion Mobility-Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma-Dune Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (12), pp.20731-20750. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules191220731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of arabinoxylans from two African plant species Eragrostis nindensis and Eragrostis tef using various mass spectrometric methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Plancot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Vanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bardor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (8), pp.908-916. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.6859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem mass spectrometry of low solubility polyamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Rejaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 808, pp.3-9. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2013.03.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of transition metals to improve the diastereomers differentiation by ion mobility and mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Domalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (5), pp.423-427. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traveling Wave Ion Mobility Mass Spectrometry and Ab Initio Calculations of Phosphoric Acid Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (4), pp.572-580. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-013-0818-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid analysis of polyester and polyethylene blends by ion mobility-mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budagwa Assumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Photochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (11), pp.3576-3582. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4py00164h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penning ionization-FT-ICR: Application to diesel fuel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Le Vot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 367, pp.35-42. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2014.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of cationization and multimers formation for diastereomers differentiation by ion mobility-mass spectrometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Domalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (9), pp.1437-1445. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-013-0690-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of ion series using ion mobility mass spectrometry: the example of alkyl-benzothiophene and alkyl-dibenzothiophene ions in diesel fuels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Neeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Denny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mccullagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 85 (11), pp.5530-5534. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac400731d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prompt and slow electron-detachment-dissociation/electron-photodetachment-dissociation of a 21-mer Peptide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pérot-Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (1), pp.350-357. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201202578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumental dependent dissociations of n-propyl/isopropyl phosphonate isomers: evaluation of resonant and non-resonant vibrational activations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafia Bennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bossée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (8), pp.1260-1270. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-013-0656-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical evaluation of kinetic method measurements: possible origins of nonlinear effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie-Laure Zins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (3), pp.365-380. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-012-0554-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution mass spectrometry and partial de novo sequencing constitute a useful approach for determining the profile of chemokine secretion following the stimulation of human intestinal epithelial cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Maubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Quévrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Capton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (19), pp.2179-2187. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.6680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase doubly charged complexes of cyclic peptides with copper in +1, +2 and +3 formal oxidation states: formation, structures and electron capture dissociation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Tureček</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (2), pp.208-20. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.2956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and Characterization of Gaseous Adducts of Carbon Dioxide to Magnesium, (CO(2) )MgX(-) (X=OH, Cl, Br).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Dossmann Soldi-Lose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einar Uggerud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (28), pp.6938-6941. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201108477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric solid analysis probe-ion mobility mass spectrometry of polypropylene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giusti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 84 (21), pp.9349-9354. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac302109q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Peptide Topology through Time-Resolved Double-Resonance under Electron Capture Dissociation Conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pérot-Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rebuffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Linne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed A Marahiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 84 (11), pp.4957-4964. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac300607y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of enantioselective reduction of quaternary copper D,L amino acid complexes under vibrational activation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabet Jean-Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 312, pp.185-194. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2011.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of collision-induced dissociation and electron-induced dissociation of singly charged mononucleotides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 316-318, pp.140-146. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2012.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elegant Approach to the Synthesis of a Unique Heteroleptic Cyclometalated Iridium(III)-Polyoxometalate Conjugate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Chamoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.35--38. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om200910p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Effects of 11β Substituted 17β-Estradiol Derivatives and Instrumental Effects on the Relative Gas Phase Acidity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie-Laure Zins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (12), pp.2167-2177. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-012-0486-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible conformational change within the desolvated and cationized sBBI/trypsin non-covalent complex during the collision-induced dissociation process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunalini Saravanamuthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Gut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (12), pp.1725-34. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.5039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topoisomer Differentiation of Molecular Knots by FTICR MS: Lessons from Class II Lasso Peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Linne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Knappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed A Marahiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22, pp.467-479. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-010-0028-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calmodulin association with the synthetic ER&17p peptide investigated by mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fournier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jacquot,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Leclercq,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 305, pp.87- 94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereochemical effects during [M-H]- dissociations of epimeric 11-OH-17beta-estradiols and distant electronic effects of substituents at C(11) position on gas phase acidity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie-Laure Zins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (12), pp.2318-33. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasms.2009.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas phase self-association of Eudistomin U controlled by gas phase acidity and origin of its interaction with nucleobases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaochun Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 286 (2-3), pp.43 - 52. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2009.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic sulfogalactosylceramide (sulfatide) and its use for the mass spectrometric quantitative urinary determination in metachromatic leukodystrophies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Curi,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Colsh,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baumann,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Tabet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glycoconjugate Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (2), pp.147-55. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10719-007-9067-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of double-stranded DNA/drug interaction by ESI/FT ICR: orientation of dissociations relates to stabilizing salt bridges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ren Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (11), pp.1531-44. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can cluster structure affect kinetic method measurements? The curious case of glutamic acid's gas-phase acidity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide E Fagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Gronert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (12), pp.1887-96. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasms.2008.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased Lewis Acidity in Hafnium-Substituted Polyoxotungstates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Boglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Micoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernold Hasenknopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Thorimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (19), pp.5426-5432. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200700010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and Reactions of Organic-Soluble Lanthanide Complexes of the Monolacunary Dawson [α 1 -P 2 W 17 O 61 ] 10 - Polyoxotungstate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Boglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guyard-Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernold Hasenknopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (3), pp.1389-1398. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic051679g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionally different pools of Shiga toxin receptor, globotriaosyl ceramide, in HeLa cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Falguières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfried Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 273 (22), pp.5205 - 5218. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1742-4658.2006.05516.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05570670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereomeric differentiation of peptides with CuII and FeII complexation in an ion trap mass spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bossée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41 (8), pp.1073-1085. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic sulfated glucuronosyl paragloboside (SGPG) and its use for the detection of autoimmune peripheral neuropathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Colsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62, pp.563-577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for zinc ion sharing in metallothionein dimers provided by collision-induced dissociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yetrib Hathout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fenselau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 231, pp.207-211. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2003.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of thermolysin cleaved microcin J25: extreme stability of a two-chain antimicrobial peptide devoid of covalent links.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Johan Rosengren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rebuffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (16), pp.4696-702. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi0361261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siderophore peptide, a new type of post-translationally modified antibacterial peptide with potent activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 279 (27), pp.28233-42. </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M400228200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId734"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carlos Afonso </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (156)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth analysis of Strychnos innocua Delile using UHPLC-MS/MS metabolomics tools consolidated with advanced separative techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mawaté Florance Brukum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Elomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kafui Kpegba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.101217. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nexres.2025.101217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of DOM diversity and molecular composition in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Bouchachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2025.104562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed Molecular Composition of Wood Pyrolysis Bio-Oils Revealed by HPLC-FT-ICR MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Chacón-Patiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Frye-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissa Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winston Robbins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Salvato Vallverdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (7), pp.3575-3588. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.4c05674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical Profile, Biological Activities and Potential Involvement of Opioid Receptors in Antinociceptive Effects of a Canarium Schweinfurthii Engl. Stem Bark Aqueous Extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ericka Lorleil Mayindza Ekaghba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noreen Orianna Koumba Madingou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Gandolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plant, Animal and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26502/ijpaes.4490177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing conditions in online RPLC × SFC for the analysis of complex samples containing neutral compounds: Solving injection issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1739, pp.465518. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2024.465518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolite Variations during the First Weeks of Growth of Immature Citrus sinensis and Citrus reticulata by Untargeted Liquid Chromatography–Mass Spectrometry/Mass Spectrometry Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Durand-Hulak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Castagnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (16), pp.3718. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29163718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipidome of Acinetobacter baumannii antibiotic persister cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vergoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Schaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1869 (7), pp.159539. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbalip.2024.159539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildfire plume ageing in the Photochemical Large Aerosol Chamber (PHOTO-LAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendryk Czech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Popovicheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitriy Chernov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kozlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.35-55. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3em00280b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Supercritical Fluid Chromatography Hyphenated to Fourier Transform Ion Cyclotron Resonance Mass Spectrometry with Quadrupole Detection for Microalgae Bio-Oil Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barrère-Mangote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Heinisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.4c01779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Nitrogen on the Structure and Composition of Primordial Organic Matter Analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (7), pp.1281-1295. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct analysis by ultra-high-resolution mass spectrometry of lipid A and phospholipids from Acinetobacter baumannii cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vergoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Schaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria van Agthoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Martí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2024.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplatform comparison between three ion mobility techniques for human plasma lipid collision cross sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Colsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1304, pp.342535. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2024.342535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Source Conditions on Collision Cross Section Determination by Trapped Ion Mobility Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Colsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (4), pp.696-704. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jasms.3c00361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis and Antidiarrheal Activity of Stem Bark Decoctions of Pentadesma butyracea Sabine (Clusiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ericka Lorleil Mayindza Ekaghba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Gandolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29235789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Source Complementarity for Characterization of Complex Organic Mixtures Using Fourier Transform Mass Spectrometry: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Paul Rüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass Spectrometry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mas.21910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur Implantation into Water Ice with Propane: Implications for Organic Chemistry on the Surface of Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cíntia Aparecida Pires da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Rothard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Domaracka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (4), pp.102. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ad3204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective characterization of petroporphyrins in shipping fuels and their corresponding emissions using electron-transfer matrix-assisted laser desorption/ionization Fourier transform ion cyclotron resonance mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Rüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 332, pp.126283. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2022.126283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Characterization of Aged Bitumen with Selective and Nonselective Ionization Methods by Fourier Transform Ion Cyclotron Resonance Mass Spectrometry. 3. Investigation on Molecular Fractions Obtained by Gel Permeation Chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Lacroix-Andrivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Guillemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Luiza Mendes Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, pp.4267-4279. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.2c04012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of modified methylaluminoxane by ion mobility spectrometry mass spectrometry and ultra-high resolution Fourier-transform ion cyclotron resonance mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Naim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Cirriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Welle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Vantomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, New Journal of Chemistry, 47 (46), pp.21244-21252. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3nj03877g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct introduction MALDI FTICR MS based on dried droplet deposition applied to non-targeted metabolomics on Pisum Sativum root exudates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.123901. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PyC2MC: An Open-Source Software Solution for Visualization and Treatment of High-Resolution Mass Spectrometry Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Lacroix-Andrivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Rüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jasms.2c00323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennard-Jones interaction parameters of Mo and W in He and N2 from collision cross-sections of Lindqvist and Keggin polyoxometalate anions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Renaudineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (26), pp.16156-16166. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CP00823H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A re-calibration procedure for interoperable lipid collision cross section values measured by traveling wave ion mobility spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Colsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1226, pp.340236. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2022.340236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a standardized in vitro approach to evaluate microphysical, chemical, and toxicological properties of combustion-derived fine and ultrafine particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Teresa Juarez-Facio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113, pp.104-117. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2021.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Interlaboratory DI-FT-ICR MS Comparability Study Employing Various Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Forcisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basem Kanawati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Uhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (12), pp.2203-2214. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jasms.2c00082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Crude Oil Molecules Adsorbed onto Carbonate Rock Surface Using LDI FT-ICR MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Terra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Ligiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (12), pp.6159-6166. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.2c00840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractionation by flash chromatography and molecular characterization of bio-oil by ultra-high-resolution mass spectrometry and NMR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmine Hertzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 166, pp.105611. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2022.105611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization and identification of single meteoritic organic molecules by atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien F. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iago Pozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57, pp.644-656. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.13784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromium Determination in Leather and Other Matrices: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (7), pp.1537-1556. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408347.2021.1890545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Matrix-Assisted Laser Desorption/Ionization Fourier Transform Ion Cyclotron Resonance Mass Spectrometry of oxaliplatin derivatives in human tissue sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Sgarbura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 237, pp.122915. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2021.122915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane phospholipid composition of Pseudomonas aeruginosa grown in a cystic fibrosis mucus-mimicking medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Schaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1863 (1), pp.183482. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2020.183482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Heavy Products from Lignocellulosic Biomass Pyrolysis by Chromatography and Fourier Transform Mass Spectrometry: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmine Hertzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (22), pp.17979-18007. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c02098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of UHPLC-MS/MS-molecular networking approach and FTICR-MS for the metabolic profiling of Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Casaregola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 195, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpba.2020.113857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of N-glycan oligomannoside isomers in the diatom Phaeodactylum tricornutum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Walet-Balieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mareck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 259, pp.117660. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.117660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petroleomics at the National High Magnetic Field Laboratory: A Pictorial History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Rodgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Bouyssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giusti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (22), pp.17973-17978. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c03604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative extraction of chromium VI and III from tanned leather: a comparative study of pretreatment methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leather Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (1), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s42825-021-00071-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances and Challenges in the Molecular Characterization of Petroporphyrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy M Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha L Chacón-Patiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Vallverdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Bouyssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (22), pp.18056-18077. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c02002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolome Exploration by High-Resolution Mass Spectrometry Methodologies of Two New Yeast Species: Starmerella reginensis and Starmerella kourouensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (38), pp.11502-11511. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.1c03201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suggested plausible structures for Titan's haze analogs using tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 358 (April), pp.114181. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2020.114181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02982671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitogenomic phylogeny of mud snails of the mostly Atlantic/ Mediterranean genus Tritia (Gastropoda: Nassariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J Tenorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Puillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (5), pp.571-591. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zsc.12489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Titan’s Organic Haze at Atomic Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 908, L13(11pp). </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/abd93e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03141605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Catalytic Regio- and Stereoselective Synthesis of 1,6-Diazabicyclo[4.3.0]nonane-2,7-diones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lebrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 86 (13), pp.8600-8609. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.1c00252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Biocrudes Obtained via Hydrothermal Liquefaction (HTL) of Wild Alga Consortium under Different Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barrère-Mangote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Bouyssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmine Hertzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (9), pp.1494. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9091494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion mobility mass spectrometry of in situ generated biomass pyrolysis products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Rüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 156, pp.105164. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2021.105164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle metabolic remodelling patterns in Duchenne muscular dystrophy revealed by ultra-high-resolution mass spectrometry imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-81090-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprecedented Molecular Diversity Revealed in Meteoritic Insoluble Organic Matter: The Paris Meteorite's Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmine Hertzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilissa Vinogradoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (3), 55 (18pp). </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/abb60f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02982054v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Inlet Probe Atmospheric Pressure Photo and Chemical Ionization Coupled to Ultrahigh Resolution Mass Spectrometry for the Description of Lignocellulosic Biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Rüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (4), pp.822-831. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jasms.9b00091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regio- and stereo-specific chemical depolymerization of high molecular weight polybutadiene and polyisoprene for their analysis by high resolution FTICR mass spectrometry. Comparison with Py-GC×GC-MS, ASAP & DIP-APCI MS and IMS-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Claude Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.0c02650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization Using Different Analytical Techniques to Understand Processes: The Case of the Paraffinic Base Oil Production Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Moulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Rodgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Bouyssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr8111472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraffin-Inert Atmospheric Solid Analysis Probe: A Fast and Easy Approach To Characterize Extremely Air-Sensitive Organometallic Complexes by Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Farenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chavagnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Cirriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92 (4), pp.2922-2925. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.9b04478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the structure of itaconate‐based unsaturated polyester resins by high resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (11), pp.1140-1151. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.6049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural elucidation of soluble organic matter: Application to Titan's haze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 340, pp.113627. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02436390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate inorganic salts and trace element emissions of a domestic boiler fed with five commercial brands of wood pellets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Merlet-Machour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carrasco-Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.18221-18231. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-08329-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision Cross Sections of Phosphoric Acid Cluster Anions in Helium Measured by Drift Tube Ion Mobility Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gabelica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (4), pp.969-981. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jasms.0c00034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple xylosyltransferases heterogeneously xylosylate protein N-linked glycans in Chlamydomonas reinhardtii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mathieu-Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C T Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Oltmanns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (2), pp.230-245. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.14620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of Metals in Asphaltenes by High-Performance Thin-Layer Chromatography and Solid–Liquid Extraction Hyphenated with Elemental and Molecular Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Moulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Chacón-Patiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Lacroix-Andrivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mounicou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Luiza Mendes Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (10), pp.12449-12456. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c02525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of ion trajectories in a dynamically harmonized Fourier‐Transform Ion Cyclotron Resonance cell using a Design of Experiments strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher P. Rüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumeya Bekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (7), pp.e8659. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.8659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02395300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐resolution mass spectrometry for future space missions: Comparative analysis of complex organic matter with LAb‐CosmOrbitrap and laser desorption/ionization Fourier transform ion cyclotron resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Selliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabe Cherville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thirkell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (10), pp.e8645. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.8645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02343359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base-Assisted Intramolecular C–N Coupling Reaction from NH 2 -Bound Cyclopalladated L -Phenylalanine to Indoline-2-carboxylic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jacquin-Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Coufourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Tamion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (5), pp.767-773. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.organomet.0c00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium-catalyzed allylic substitution between C-based nucleophiles and 6-azabicyclo[3.1.0]-hex-3-en-2-oxy derivatives: A new selectivity paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João A.C. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gredy Kiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Siopa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 76 (51), pp.131182. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2020.131182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion mobility-mass spectrometry analysis of diarylquinoline diastereomers: Drugs used for tuberculosis treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Domalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quéguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (3), pp.291-299. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1469066718813226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Petroporphyrin Identification in Crude Oils Using Highly Selective Electron Transfer Reactions in MALDI-FTICR-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ramírez-Pradilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Blanco-Tirado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (5), pp.3899-3907. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.8b04325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining and visualisation: general discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Barrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony n. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Delsuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Ebbels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 218, pp.354-371. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9FD90044F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for reporting ion mobility Mass Spectrometry measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gabelica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A Shvartsburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perdita Barran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin L P Benesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass Spectrometry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 38 (3), pp.291-320. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mas.21585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desiccation tolerance in plants: Structural characterization of the cell wall hemicellulosic polysaccharides in three Selaginella species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Plancot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gügi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharathchandra Ramasandra Govind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 208, pp.180-190. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.12.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution techniques: general discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Adair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholle Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony n. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Delsuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 218, pp.247-267. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9fd90045d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Mucopolysaccharidosis Type VI through Integrative Functional Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Tebani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïg Abily-Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Piraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ausseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (2), pp.446. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20020446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the collision cross sections of cardiolipins and phospholipids from Pseudomonas aeruginosa by traveling wave ion mobility spectrometry-mass spectrometry using a novel correction strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Schaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 411 (30), pp.8123-8131. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-019-02194-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Study of Analogues of Titan’s Haze by Trapped Ion Mobility Coupled with a Fourier Transform Ion Cyclotron Mass Spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher P. Rüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ridgeway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (7), pp.1169-1173. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-019-02205-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02123537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new optimization strategy for MALDI FTICR MS tissue analysis for untargeted metabolomics using experimental design and data modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Laquérriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 411 (17), pp.3891-3903. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-019-01863-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision cross sections of negative cluster ions of phosphoric acid in N2 determined by drift tube ion mobility and their use in travelling wave ion mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Groessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 442, pp.14-22. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2019.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of heavy oil fractions after hydrodenitrogenation by high-resolution tandem mass spectrometry and ion mobility spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher P. Rüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 218, pp.417-430. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8fd00239h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling metabolic remodeling in mucopolysaccharidosis type III through integrative metabolomics and pathway analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Tebani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïg Abily-Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Heron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Piraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.248. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12967-018-1625-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An orthogonal system for heterologous expression of actinobacterial lasso peptides in Streptomyces hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Mevaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga N. Sekurova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-L. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.8232. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-26620-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Fingerprints and Speciation of Crude Oils and Heavy Fractions Revealed by Molecular and Elemental Mass Spectrometry: Keystone between Petroleomics, Metallopetroleomics, and Petrointeractomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gutierrez Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Farenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barrère-Mangote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryszard Lobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.4593-4605. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.7b03218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User‑friendly extraction and multistage tandem mass spectrometry based analysis of lipid‑linked oligosaccharides in microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Mareck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.e107. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-018-0374-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in metabolome information retrieval: turning chemistry into biology. Part I: analytical chemistry of the metabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tebani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bekri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inherited Metabolic Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (3), pp.379-391. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10545-017-0074-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, APPI Mass-Spectrometric Characterization, and Polymerization Studies of Group 4 Dinuclear Bis(ansa-metallocene) Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Schnee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Farenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Bitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Vantomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Welle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.558. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal8110558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General rules of fragmentation evidencing lasso structures in CID and ETD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jeanne Dit Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian D. Hegemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher D. Fage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143 (5), pp.1157-1170. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7an02052j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Solid Analysis Probe Coupled to Ion Mobility Spectrometry-Mass Spectrometry, a Fast and Simple Method for Polyalphaolefin Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Mendes Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beaumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (8), pp.1678-1687. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-018-1991-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in metabolome information retrieval: turning chemistry into biology. Part II: biological information recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Tebani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumeya Bekri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inherited Metabolic Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (3), pp.393-406. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10545-017-0080-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unique (3+2) Annulation Reaction between Meldrum's Acid and Nitrones: Mechanistic Insight by ESI-IMS-MS and DFT Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lespes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (16), pp.4086-4093. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201705714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calibration framework for the determination of accurate collision cross sections of polyanions using polyoxometalate standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Renaudineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Izzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (19), pp.1703-1710. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.8230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of soluble and insoluble organic matter in analogues of Titan's aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 495, pp.185-191. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2018.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01802505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of polyalphaolefins using halogen anion attachment in atmospheric pressure photoionization coupled with ion mobility spectrometry-mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Mendes Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beaumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143 (16), pp.3934-3940. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8an00920a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18th International Conference on Petroleum Phase Behavior and Fouling [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Bouyssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (3), pp.2641. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.8b00610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiol-ene chemistry of vegetable oils and their derivatives under UV and air: a model study by using infrared spectroscopy and mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.H. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lecamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vuluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (6), pp.3343-3352. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ra25633c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterologous expression of the N-acetylglucosaminyltransferase I dictates a reinvestigation of the N-glycosylation pathway in Chlamydomonas reinhardtii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Vanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Plasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.10156-10156. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-10698-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Effect on the Formation of Polyoxometalate-Based Supramolecular Polygons Driven by Metal Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (14), pp.8490-8496. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an untargeted liquid chromatography ion mobility-mass spectrometry-based metabolomics method for inherited metabolic diseases investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Tebani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïg Abily-Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas N. Rutledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120 (1-2), pp.130-131. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymgme.2016.11.343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where Does the Electron Go? Stable and Metastable Peptide Cation Radicals Formed by Electron Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Layton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Turecek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), pp.164-181. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-016-1512-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urinary metabolic phenotyping of mucopolysaccharidosis type I combining untargeted and targeted strategies with data modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Tebani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïg Abily-Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Piraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 475, pp.7-14. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cca.2017.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures of Mechanically Interlocked Topology of Lasso Peptides by Ion Mobility - Mass Spectrometry: Lessons from a Collection of Representatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jeanne Dit Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian D. Hegemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (2), pp.315-322. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-016-1524-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Ion Mobility Peak Width as a New Isomeric Descriptor for the Untargeted Analysis of Complex Mixtures Using Ion Mobility-Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Farenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Riches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (11), pp.2476-2482. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-017-1749-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Polyolefin Pyrolysis Species Produced Under Ambient Conditions by Fourier Transform Ion Cyclotron Resonance Mass Spectrometry and Ion Mobility-Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Farenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Witt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Craven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barrère-Mangote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (3), pp.507-514. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-016-1572-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Metabolomics: The New Metabolic Window for Inborn Errors of Metabolism Investigations in the Post-Genomic Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Tebani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïg Abily-Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumeya Bekri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (7), pp.1167. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms17071167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readily functionalizable phosphonium-tagged fluorescent coumarins for enhanced detection of conjugates by mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lizzul-Jurse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (32), pp.7777-7791. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ob01080f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of gonyautoxins by ion mobility-mass spectrometry: A cationization study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Enche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 402, pp.20-28. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2016.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a liquid chromatography ion mobility-mass spectrometry method for untargeted metabolomics using experimental design and multivariate data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Tebani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Rutledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumeya Bekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 913, pp.55-62. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2016.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of an anti-inflammatory protein from Faecalibacterium prausnitzii, a commensal bacterium deficient in Crohn's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quévrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Maubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (3), pp.415-425. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2014-307649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omics-Based Strategies in Precision Medicine: Toward a Paradigm Shift in Inborn Errors of Metabolism Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Tebani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumeya Bekri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (9), pp.1555. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms17091555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Atmospheric Pressure Ionization for the Analysis of Heavy Petroleum Fractions with Ion Mobility-Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Farenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.E. Corilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Riches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P. Rodgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (11), pp.8896-8903. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b01191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRMPD Spectroscopy: Evidence of Hydrogen Bonding in the Gas Phase Conformations of Lasso Peptides and their Branched-Cyclic Topoisomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jeanne Dit Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rebuffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (21), pp.3810-3816. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.6b04496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Rational Design of Highly Folded Peptide Cation Conformations. 3D Gas-Phase Ion Structures and Ion Mobility Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Laszlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Bush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (10), pp.1647-1660. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-016-1437-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and separation of saxitoxins using hydrophilic interaction liquid chromatography coupled to traveling wave ion mobility-mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Coadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mondeguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Enche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (1), pp.175-181. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric solid analysis probe mass spectrometry vs electrospray tandem mass spectrometry of polydimethylsiloxanes in positive and negative ionization modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barrère-Mangote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Farenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Giusti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (10), pp.982-986. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Solid Analysis Probe-Ion Mobility Mass Spectrometry: An Original Approach to Characterize Grafting on Cyclic Olefin Copolymer Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fioresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (48), pp.13138-13144. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase conformations of capistruin - comparison of lasso, branched-cyclic and linear topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jeanne Dit Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rebuffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (15), pp.1411-1419. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Multimodal Isotopic Distributions: The Case of a (15)N Labeled Protein Produced into Hairy Roots.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guilhaudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Plasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87 (12), pp.5938-5946. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.5b01558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Mobility–Mass Spectrometry of Lasso Peptides: Signature of a Rotaxane Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jeanne Dit Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian D. Hegemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87 (2), pp.1166-1172. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac503772n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-Directed Self-Assembly of a Polyoxometalate-Based Molecular Triangle: Using Powerful Analytical Tools to Probe the Chemical Structure of Complex Supramolecular Assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Izzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Macdonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Rinfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Renaudineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (52), pp.19010-19015. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201503363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of atmospheric solid analysis probe ionization coupled to ion mobility mass spectrometry for characterization of poly(ether ether ketone) polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cossoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Churlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 856, pp.46-53. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2014.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron detachment/photodetachment dissociation of lasso peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pérot‐taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dugourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 390, pp.91-100. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2015.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacuum Ultraviolet Photoionization Study of Gas Phase Vitamins A and B1 Using Aerosol Thermodesorption and Synchrotron Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Dossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Schwarzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pérot‐taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (47), pp.11185-11192. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp507050y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantiomeric differentiation of aromatic amino acids using traveling wave ion mobility-mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Domalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (8), pp.2041-6520. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4sc00443d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of polyamide structure-property relationships by matrix-assisted laser desorption/ionization time-of-flight mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Rejaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Curat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (15), pp.1697-1704. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.6939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycine-modified polyamidoamine dendrimers: synthesis and structural characterization using nuclear magnetic resonance, ion-mobility mass spectrometry and capillary electrophoresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma-Dune Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Christopher Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (4), pp.1744-1753. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3RA43939A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid analysis of lubricants by atmospheric solid analysis probe-ion mobility mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Racaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (8), pp.709-715. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Dendriplexes by Ion Mobility-Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma-Dune Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (12), pp.20731-20750. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules191220731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct TLC/MALDI–MS coupling for modified polyamidoamine dendrimers analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma-Dune Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin C. Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 808, pp.144-150. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2013.09.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of arabinoxylans from two African plant species Eragrostis nindensis and Eragrostis tef using various mass spectrometric methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Plancot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Vanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bardor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (8), pp.908-916. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.6859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem mass spectrometry of low solubility polyamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Rejaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 808, pp.3-9. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2013.03.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of transition metals to improve the diastereomers differentiation by ion mobility and mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Domalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (5), pp.423-427. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traveling Wave Ion Mobility Mass Spectrometry and Ab Initio Calculations of Phosphoric Acid Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (4), pp.572-580. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-013-0818-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid analysis of polyester and polyethylene blends by ion mobility-mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budagwa Assumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Photochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (11), pp.3576-3582. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4py00164h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penning ionization-FT-ICR: Application to diesel fuel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Le Vot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 367, pp.35-42. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2014.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of ion series using ion mobility mass spectrometry: the example of alkyl-benzothiophene and alkyl-dibenzothiophene ions in diesel fuels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Neeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Denny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mccullagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 85 (11), pp.5530-5534. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac400731d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prompt and slow electron-detachment-dissociation/electron-photodetachment-dissociation of a 21-mer Peptide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pérot-Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (1), pp.350-357. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201202578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumental dependent dissociations of n-propyl/isopropyl phosphonate isomers: evaluation of resonant and non-resonant vibrational activations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafia Bennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bossée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (8), pp.1260-1270. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-013-0656-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of cationization and multimers formation for diastereomers differentiation by ion mobility-mass spectrometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Domalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (9), pp.1437-1445. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-013-0690-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical evaluation of kinetic method measurements: possible origins of nonlinear effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie-Laure Zins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (3), pp.365-380. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-012-0554-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution mass spectrometry and partial de novo sequencing constitute a useful approach for determining the profile of chemokine secretion following the stimulation of human intestinal epithelial cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Maubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Quévrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Capton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (19), pp.2179-2187. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.6680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase doubly charged complexes of cyclic peptides with copper in +1, +2 and +3 formal oxidation states: formation, structures and electron capture dissociation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Tureček</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (2), pp.208-20. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.2956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric solid analysis probe-ion mobility mass spectrometry of polypropylene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giusti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 84 (21), pp.9349-9354. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac302109q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Peptide Topology through Time-Resolved Double-Resonance under Electron Capture Dissociation Conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pérot-Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rebuffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Linne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed A Marahiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 84 (11), pp.4957-4964. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac300607y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of enantioselective reduction of quaternary copper D,L amino acid complexes under vibrational activation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabet Jean-Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 312, pp.185-194. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2011.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and Characterization of Gaseous Adducts of Carbon Dioxide to Magnesium, (CO(2) )MgX(-) (X=OH, Cl, Br).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Dossmann Soldi-Lose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einar Uggerud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (28), pp.6938-6941. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201108477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of collision-induced dissociation and electron-induced dissociation of singly charged mononucleotides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 316-318, pp.140-146. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2012.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elegant Approach to the Synthesis of a Unique Heteroleptic Cyclometalated Iridium(III)-Polyoxometalate Conjugate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Matt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Chamoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.35--38. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om200910p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Effects of 11β Substituted 17β-Estradiol Derivatives and Instrumental Effects on the Relative Gas Phase Acidity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie-Laure Zins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (12), pp.2167-2177. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-012-0486-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible conformational change within the desolvated and cationized sBBI/trypsin non-covalent complex during the collision-induced dissociation process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunalini Saravanamuthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Gut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (12), pp.1725-34. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.5039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topoisomer Differentiation of Molecular Knots by FTICR MS: Lessons from Class II Lasso Peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Linne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Knappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed A Marahiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22, pp.467-479. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-010-0028-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calmodulin association with the synthetic ER&17p peptide investigated by mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fournier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jacquot,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Leclercq,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 305, pp.87- 94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereochemical effects during [M-H]- dissociations of epimeric 11-OH-17beta-estradiols and distant electronic effects of substituents at C(11) position on gas phase acidity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie-Laure Zins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (12), pp.2318-33. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasms.2009.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas phase self-association of Eudistomin U controlled by gas phase acidity and origin of its interaction with nucleobases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaochun Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 286 (2-3), pp.43 - 52. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2009.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic sulfogalactosylceramide (sulfatide) and its use for the mass spectrometric quantitative urinary determination in metachromatic leukodystrophies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Curi,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Colsh,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baumann,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Tabet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glycoconjugate Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (2), pp.147-55. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10719-007-9067-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of double-stranded DNA/drug interaction by ESI/FT ICR: orientation of dissociations relates to stabilizing salt bridges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ren Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (11), pp.1531-44. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can cluster structure affect kinetic method measurements? The curious case of glutamic acid's gas-phase acidity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide E Fagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Gronert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (12), pp.1887-96. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasms.2008.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased Lewis Acidity in Hafnium-Substituted Polyoxotungstates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Boglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Micoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernold Hasenknopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Thorimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (19), pp.5426-5432. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200700010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and Reactions of Organic-Soluble Lanthanide Complexes of the Monolacunary Dawson [α 1 -P 2 W 17 O 61 ] 10 - Polyoxotungstate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Boglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guyard-Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernold Hasenknopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (3), pp.1389-1398. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic051679g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionally different pools of Shiga toxin receptor, globotriaosyl ceramide, in HeLa cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Falguières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfried Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 273 (22), pp.5205 - 5218. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1742-4658.2006.05516.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05570670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereomeric differentiation of peptides with CuII and FeII complexation in an ion trap mass spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bossée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41 (8), pp.1073-1085. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic sulfated glucuronosyl paragloboside (SGPG) and its use for the detection of autoimmune peripheral neuropathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Colsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62, pp.563-577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for zinc ion sharing in metallothionein dimers provided by collision-induced dissociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yetrib Hathout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fenselau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 231, pp.207-211. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2003.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of thermolysin cleaved microcin J25: extreme stability of a two-chain antimicrobial peptide devoid of covalent links.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Johan Rosengren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rebuffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (16), pp.4696-702. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi0361261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siderophore peptide, a new type of post-translationally modified antibacterial peptide with potent activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 279 (27), pp.28233-42. </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M400228200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId734"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508748v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawat&#233; Florance Brukum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Elomri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafui Kpegba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nexres.2025.101217" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04950785v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Chac&#243;n-Pati&#241;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Frye-Jones" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissa Anderson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Robbins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salvato Vallverdu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c05674" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05262521v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Bouchachi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lavanant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Marie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2025.104562" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka Lorleil Mayindza Ekaghba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen Orianna Koumba Madingou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grenet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gandolfo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perruchon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/ijpaes.4490177" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911181v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Devaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sarrut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Limousin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2024.465518" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Deschamps" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durand-Hulak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Castagnos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29163718" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vergoz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2024.159539" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barr&#232;re-Mangote" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giusti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Heinisch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c01779" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177382v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendryk Czech" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Popovicheva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Chernov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kozlov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schneider" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3em00280b" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714784v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Queffelec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bollengier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00311" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774266v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van Agthoven" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mart&#237;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2024.09.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617221v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s George" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.342535" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756202v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mase" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sueur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Paul R&#252;ger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21910" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003197v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.3c00361" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04843338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loutelier-Bourhis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29235789" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;ntia Aparecida Pires da Costa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boduch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Rothard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ad3204" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336109v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Naim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cirriez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Welle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Vantomme" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj03877g" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03825022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R&#252;ger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Zimmermann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.126283" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04015713v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lacroix-Andrivet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillemant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Luiza Mendes Siqueira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c04012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027945v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calabrese" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pawlak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123901" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04018590v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00323" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03704188v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Renaudineau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Proust" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP00823H" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03925521v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Forcisi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Moritz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thompson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basem Kanawati" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Uhl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00082" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403468v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2022.340236" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03270676v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Juarez-Facio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Castilla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbi&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2021.06.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03705463v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Terra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Ligiero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molinier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agenet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c00840" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667451v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kaiser" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Schulz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien F. Maillard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Hermann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Pozo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13784" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504005v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Garnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mariette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serve" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2022.105611" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03400641v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Larroque" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Sgarbura" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122915" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161912v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Gisel Arellano-S&#225;nchez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devouge-Boyer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408347.2021.1890545" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024926v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2020.183482" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05041922v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02098" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428121v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Legras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c03201" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440128v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Rodgers" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tessier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c03604" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438328v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42825-021-00071-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211093v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113857" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03141148v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dumontier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Walet-Balieu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Burel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mareck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.117660" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326412v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy M Mckenna" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha L Chac&#243;n-Pati&#241;o" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172830v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abalde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J Tenorio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12489" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02982671v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114181" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326410v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roubaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9091494" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03141605v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abd93e" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03322396v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lebr&#234;ne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martzel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00252" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03208747v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2021.105164" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212549v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Dabaj" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marguet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Gilard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Basset" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81090-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02982054v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Vinogradoff" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abb60f" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02541716v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcotte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.9b00091" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03043382v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Moulian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02525" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395300v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. R&#252;ger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumeya Bekri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8659" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02465693v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Lucas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mathieu-Rivet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C T Song" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oltmanns" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14620" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959783v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sablier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Mahmoud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claude Sablier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c02650" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012052v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leroy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8111472" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02430146v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Na&#239;m" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Farenc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chavagnan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b04478" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02436390v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113627" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174563v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Molina" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Azaroual" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.6049" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02541712v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Morin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Merlet-Machour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carrasco-Cabrera" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08329-8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02541705v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gabelica" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00034" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02343359v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Selliez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabe Cherville" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thirkell" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8645" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02493098v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jacquin-Labarre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coufourier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Tamion" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Le Foll" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.0c00030" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03148563v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A.C. Oliveira" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Oliveira" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gredy Kiala" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Siopa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2020.131182" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02451489v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Tebani" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Abily-Donval" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Piraud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ausseil" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20020446" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330464v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ram&#237;rez-Pradilla" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Blanco-Tirado" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b04325" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330535v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Domalain" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Jeanne Dit Fouque" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnoult" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469066718813226" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967459v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Plancot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mollet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharathchandra Ramasandra Govind" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.12.051" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012317v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A Shvartsburg" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perdita Barran" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin L P Benesch" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21585" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090898v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Barrow" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony&#160;n. Davies" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ebbels" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9FD90044F" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03533718v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Adair" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholle Bell" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9fd90045d" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380002v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02194-2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330462v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Groessl" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2019.04.009" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123537v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ridgeway" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02205-7" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02451452v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laqu&#233;rriere" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-01863-6" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330718v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paupy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marceau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fd00239h" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875935v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Heron" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-018-1625-1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024514v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lespes" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pair" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maganga" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bretier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705714" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01973913v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Schnee" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Bitard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8110558" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024508v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jeanne Dit Fouque" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D. Hegemann" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Fage" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7an02052j" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024517v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Mendes Siqueira" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaumesnil" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-1991-1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024519v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mevaere" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goulard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Schneider" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga N. Sekurova" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-L. Ma" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26620-0" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133588v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gutierrez Sama" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Lobinski" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b03218" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945734v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Mareck" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0374-8" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024533v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tebani" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bekri" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10545-017-0074-y" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024534v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10545-017-0080-0" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01802505v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.05.014" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024506v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hupin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renaudineau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Proust" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Izzet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8230" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024518v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8an00920a" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781968v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carrier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b00610" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046320v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Zhao" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecamp" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuluga" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra25633c" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777653v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Vanier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vanier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plasson" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10698-z" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01565261v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Piot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01187" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495102v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Gonzalez" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2016.11.343" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046304v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pepin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Layton" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Turecek" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1512-z" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445369v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte H&#233;ron" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2017.09.024" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046275v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paupy" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marceau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riches" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-017-1749-1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046284v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zimmermann" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1524-8" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046276v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Witt" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Craven" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1572-0" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02453944v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17071167" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445364v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.02.011" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6X12X9X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046223v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lizzul-Jurse" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Renard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01080f" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046234v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Enche" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2016.02.013" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046235v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Qu&#233;vrain" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maubert" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chain" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marquant" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-307649" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452350v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17091555" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046205v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E. Corilo" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Lalli" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Rodgers" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b01191" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046217v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rebuffat" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b04496" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046233v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Laszlo" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marek" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peng" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Bush" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1437-6" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107931v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mondeguer" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3515" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046151v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fouquet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giusti" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7182" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A03FFE86F279B0CDECD4AE9BA5BD1F7A0F8085F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186535v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Zimmermann" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac503772n" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046174v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brisset" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Soulignac" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fioresi" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03494" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186671v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7231" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/651A843E6DBC25805BF9E7FD3D02BC9368D7B944/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186525v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trouillard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b01558" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700879v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Izzet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macdonell" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rinfray" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503363" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M3WFDBMF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107933v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cossoul" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Churlaud" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2014.12.013" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NLTDJ62-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665236v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;rot&#8208;taillandier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enjalbert" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.07.010" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSTZFVMB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664195v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dossmann" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Schwarzenberg" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507050y" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107942v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Dune Leriche" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin C. Grossel" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Lange" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.09.037" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PMTFJ3M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016931v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Christopher Grossel" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Truong" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA43939A" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107947v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc00443d" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107951v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barr&#232;re" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Rejaibi" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Curat" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6939" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0DG0KC5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107952v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Racaud" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3404" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VCDVD1W3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107943v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grossel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules191220731" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107955v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maire" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bardor" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6859" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8F90SSST-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107954v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Kebir" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.03.064" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C03HC9K7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107949v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudoux" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouden" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3349" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RM72FQCB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107946v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-013-0818-3" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107950v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Selmi" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupin" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budagwa Assumani" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4py00164h" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107945v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Le Vot" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Beaugrand" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tabet" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.05.002" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TD984LR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996430v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-013-0690-1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996443v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Neeson" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Denny" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mccullagh" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lange" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac400731d" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770793v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;rot-Taillandier" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202578" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKS7S2HM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996452v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafia Bennaceur" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boss&#233;e" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-013-0656-3" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996450v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgoin-Voillard" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Laure Zins" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-012-0554-0" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859735v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Maubert" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Qu&#233;vrain" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Capton" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Grill" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Thomas" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6680" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1XMV599S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708361v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Giorgi" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Ture&#269;ek" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.2956" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P2BCT45N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708360v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dossmann Soldi-Lose" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Uggerud" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201108477" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VW9HLP6Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996395v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac302109q" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708359v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Linne" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Marahiel" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac300607y" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708852v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Fournier" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mancel" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabet Jean-Claude" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2011.08.011" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPGDG3WK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708364v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Nguyen" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.01.015" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878863v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matt" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Moussa" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200910p" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742312v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fournier" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jacquot" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-012-0486-8" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708853v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunalini Saravanamuthu" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Gut" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5039" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HG6T19B5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578442v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Knappe" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-010-0028-1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628872v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fournier," TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jacquot," TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leclercq," TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00602895v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2009.08.017" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLTXLKQP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658982v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Xu" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochun Dong" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2009.05.003" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGBJR50K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583206v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Curi," TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colsh," TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baumann," TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Tabet," TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-007-9067-7" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9VS183J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708855v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Wen" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1430" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D4FQ34FJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708854v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide E Fagin" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Gronert" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2008.07.022" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0X6L0L7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02485048v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boglio" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Micoine" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline R&#233;my" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernold Hasenknopf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thorimbert" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700010" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2D1LC99V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02485059v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lenoble" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thouvenot" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic051679g" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0G4KFH84-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05570670v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falgui&#232;res" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried R&#246;mer" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amessou" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Wolf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2006.05516.x" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02451599v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagarrigue" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bellier" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1066" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46292ABEAC1309AD82A965D1DD44D96F31FEE50A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095562v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Chevalier" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Colsch" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baumann" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578491v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yetrib Hathout" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fenselau" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2003.10.007" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016005v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Johan Rosengren" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blond" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi0361261" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4CLGQBMJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016010v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peduzzi" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M400228200" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508748v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawat&#233; Florance Brukum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Elomri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafui Kpegba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nexres.2025.101217" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05262521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Bouchachi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lavanant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Marie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2025.104562" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04950785v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Chac&#243;n-Pati&#241;o" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Frye-Jones" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissa Anderson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Robbins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salvato Vallverdu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c05674" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka Lorleil Mayindza Ekaghba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen Orianna Koumba Madingou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grenet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gandolfo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perruchon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/ijpaes.4490177" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911181v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Devaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sarrut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Limousin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2024.465518" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Deschamps" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durand-Hulak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Castagnos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29163718" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vergoz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2024.159539" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177382v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendryk Czech" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Popovicheva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Chernov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kozlov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schneider" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3em00280b" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911177v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barr&#232;re-Mangote" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giusti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Heinisch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c01779" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714784v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Queffelec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bollengier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00311" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774266v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van Agthoven" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mart&#237;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2024.09.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617221v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s George" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.342535" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003197v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.3c00361" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04843338v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loutelier-Bourhis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29235789" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756202v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mase" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sueur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Paul R&#252;ger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21910" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;ntia Aparecida Pires da Costa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boduch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Rothard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ad3204" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03825022v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R&#252;ger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Zimmermann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.126283" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04015713v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lacroix-Andrivet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillemant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Luiza Mendes Siqueira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c04012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336109v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Naim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cirriez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Welle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Vantomme" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj03877g" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027945v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calabrese" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pawlak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123901" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04018590v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00323" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03704188v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Renaudineau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Proust" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP00823H" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403468v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2022.340236" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03270676v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Juarez-Facio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Castilla" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbi&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2021.06.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03925521v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Forcisi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Moritz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thompson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basem Kanawati" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Uhl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00082" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03705463v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Terra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Ligiero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molinier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agenet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c00840" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504005v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Garnier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mariette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serve" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2022.105611" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667451v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kaiser" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Schulz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien F. Maillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Hermann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Pozo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13784" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161912v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Gisel Arellano-S&#225;nchez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devouge-Boyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408347.2021.1890545" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03400641v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Larroque" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Sgarbura" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122915" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024926v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2020.183482" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05041922v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02098" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211093v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113857" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03141148v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dumontier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Walet-Balieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Burel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mareck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.117660" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440128v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Rodgers" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tessier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c03604" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438328v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42825-021-00071-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326412v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy M Mckenna" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha L Chac&#243;n-Pati&#241;o" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428121v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Legras" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c03201" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02982671v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114181" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172830v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abalde" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J Tenorio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12489" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03141605v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abd93e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03322396v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lebr&#234;ne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martzel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00252" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326410v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roubaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9091494" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03208747v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2021.105164" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212549v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Dabaj" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marguet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Gilard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Basset" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81090-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02982054v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Vinogradoff" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abb60f" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02541716v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcotte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.9b00091" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959783v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sablier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Mahmoud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claude Sablier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c02650" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012052v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Moulian" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leroy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8111472" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02430146v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Na&#239;m" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Farenc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chavagnan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b04478" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174563v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Molina" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Azaroual" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.6049" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02436390v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113627" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02541712v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Morin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Merlet-Machour" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carrasco-Cabrera" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08329-8" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02541705v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gabelica" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00034" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02465693v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Lucas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mathieu-Rivet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C T Song" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oltmanns" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14620" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03043382v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02525" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395300v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. R&#252;ger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumeya Bekri" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8659" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02343359v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Selliez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabe Cherville" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thirkell" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8645" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02493098v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jacquin-Labarre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coufourier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Tamion" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Le Foll" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.0c00030" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03148563v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A.C. Oliveira" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Oliveira" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gredy Kiala" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Siopa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2020.131182" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330535v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Domalain" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Jeanne Dit Fouque" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnoult" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469066718813226" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330464v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ram&#237;rez-Pradilla" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Blanco-Tirado" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b04325" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090898v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Barrow" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony&#160;n. Davies" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ebbels" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9FD90044F" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012317v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A Shvartsburg" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perdita Barran" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin L P Benesch" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21585" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967459v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Plancot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mollet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharathchandra Ramasandra Govind" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.12.051" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03533718v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Adair" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholle Bell" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9fd90045d" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02451489v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Tebani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Abily-Donval" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Piraud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ausseil" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20020446" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380002v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02194-2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123537v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ridgeway" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02205-7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02451452v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laqu&#233;rriere" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-01863-6" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330462v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Groessl" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2019.04.009" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330718v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paupy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marceau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fd00239h" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875935v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Heron" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-018-1625-1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024519v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mevaere" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goulard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Schneider" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga N. Sekurova" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-L. Ma" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26620-0" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133588v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gutierrez Sama" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Lobinski" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b03218" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945734v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Mareck" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0374-8" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024533v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tebani" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bekri" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10545-017-0074-y" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01973913v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Schnee" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Bitard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8110558" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024508v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jeanne Dit Fouque" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D. Hegemann" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Fage" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7an02052j" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024517v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Mendes Siqueira" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaumesnil" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-1991-1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024534v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10545-017-0080-0" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024514v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lespes" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pair" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maganga" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bretier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705714" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024506v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hupin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renaudineau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Proust" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Izzet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8230" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01802505v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.05.014" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024518v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8an00920a" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781968v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carrier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b00610" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046320v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Zhao" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecamp" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuluga" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra25633c" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777653v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Vanier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vanier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plasson" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10698-z" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01565261v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Piot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01187" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495102v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Gonzalez" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2016.11.343" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046304v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pepin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Layton" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Turecek" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1512-z" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445369v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte H&#233;ron" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2017.09.024" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046284v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zimmermann" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1524-8" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046275v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paupy" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marceau" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riches" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-017-1749-1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046276v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Witt" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Craven" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1572-0" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02453944v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17071167" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046223v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lizzul-Jurse" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Renard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01080f" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046234v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Enche" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2016.02.013" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445364v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.02.011" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6X12X9X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046235v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Qu&#233;vrain" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maubert" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chain" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marquant" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-307649" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452350v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17091555" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046205v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E. Corilo" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Lalli" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Rodgers" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b01191" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046217v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rebuffat" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b04496" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046233v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Laszlo" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marek" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peng" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Bush" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1437-6" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107931v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mondeguer" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3515" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046151v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fouquet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giusti" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7182" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A03FFE86F279B0CDECD4AE9BA5BD1F7A0F8085F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046174v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brisset" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Soulignac" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fioresi" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03494" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186671v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7231" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/651A843E6DBC25805BF9E7FD3D02BC9368D7B944/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186525v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trouillard" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b01558" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186535v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Zimmermann" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac503772n" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700879v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Izzet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macdonell" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rinfray" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503363" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M3WFDBMF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107933v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cossoul" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Churlaud" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2014.12.013" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NLTDJ62-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665236v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;rot&#8208;taillandier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enjalbert" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.07.010" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSTZFVMB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664195v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dossmann" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Schwarzenberg" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507050y" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107947v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Lange" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc00443d" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107951v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barr&#232;re" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Rejaibi" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Curat" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6939" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0DG0KC5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016931v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Dune Leriche" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Christopher Grossel" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Truong" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA43939A" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107952v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Racaud" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3404" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VCDVD1W3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107943v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grossel" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules191220731" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107942v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin C. Grossel" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.09.037" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PMTFJ3M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107955v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maire" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bardor" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6859" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8F90SSST-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107954v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Kebir" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.03.064" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C03HC9K7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107949v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudoux" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouden" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3349" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RM72FQCB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107946v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-013-0818-3" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107950v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Selmi" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupin" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budagwa Assumani" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4py00164h" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107945v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Le Vot" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Beaugrand" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tabet" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.05.002" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TD984LR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996443v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Neeson" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Denny" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mccullagh" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lange" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac400731d" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770793v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;rot-Taillandier" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202578" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKS7S2HM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996452v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafia Bennaceur" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boss&#233;e" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-013-0656-3" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996430v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-013-0690-1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996450v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgoin-Voillard" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Laure Zins" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-012-0554-0" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859735v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Maubert" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Qu&#233;vrain" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Capton" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Grill" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Thomas" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6680" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1XMV599S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708361v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Giorgi" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Ture&#269;ek" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.2956" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P2BCT45N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996395v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac302109q" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708359v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Linne" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Marahiel" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac300607y" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708852v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Fournier" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mancel" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabet Jean-Claude" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2011.08.011" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPGDG3WK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708360v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dossmann Soldi-Lose" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Uggerud" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201108477" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VW9HLP6Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708364v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Nguyen" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.01.015" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878863v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matt" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Moussa" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200910p" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742312v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fournier" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jacquot" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-012-0486-8" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708853v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunalini Saravanamuthu" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Gut" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5039" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HG6T19B5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578442v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Knappe" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-010-0028-1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628872v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fournier," TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jacquot," TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leclercq," TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00602895v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2009.08.017" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLTXLKQP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658982v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Xu" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochun Dong" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2009.05.003" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGBJR50K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583206v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Curi," TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colsh," TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baumann," TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Tabet," TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-007-9067-7" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9VS183J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708855v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Wen" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1430" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D4FQ34FJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708854v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide E Fagin" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Gronert" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2008.07.022" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0X6L0L7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02485048v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boglio" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Micoine" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline R&#233;my" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernold Hasenknopf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thorimbert" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700010" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2D1LC99V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02485059v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lenoble" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thouvenot" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic051679g" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0G4KFH84-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05570670v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falgui&#232;res" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried R&#246;mer" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amessou" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Wolf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2006.05516.x" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02451599v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagarrigue" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bellier" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1066" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46292ABEAC1309AD82A965D1DD44D96F31FEE50A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095562v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Chevalier" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Colsch" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baumann" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578491v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yetrib Hathout" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fenselau" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2003.10.007" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016005v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Johan Rosengren" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blond" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi0361261" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4CLGQBMJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016010v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peduzzi" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M400228200" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>