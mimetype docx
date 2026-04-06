--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2957,51 +2957,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C86A4B05"/>
+    <w:nsid w:val="369DDF23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>