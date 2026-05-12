--- v1 (2026-04-06)
+++ v2 (2026-05-12)
@@ -162,627 +162,878 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory Management Strategies for Software Quantum</w:t>
+                <w:t xml:space="preserve">Denaturing and dNTPs reagents improve SARS-CoV-2 detection via single and multiplex RT-qPCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilberto Díaz</w:t>
+                <w:t xml:space="preserve">Cristian E Cadena-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
+                <w:t xml:space="preserve">Lina M Vera-Cala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Barrios</w:t>
+                <w:t xml:space="preserve">Carlos Barrios-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Couturier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diego Rueda-Plata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizeth J Forero-Buitrago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/quantum7030041⟩</w:t>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11, pp.331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.109673.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247739v1</w:t>
+                <w:t xml:space="preserve">hal-05609579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency in the classification of chest X-ray images through generative parallelization of the Neural Architecture Search</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing Deep Neural Networks via Knowledge Distillation for Efficient and Sustainable Medical Image Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Félix Armando Mejia-Cajicá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">John Anderson García Henao</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACI Avances en Ciencias e Ingenierías</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18272/aci.v17i1.3707⟩</w:t>
+              <w:t xml:space="preserve">Revista UIS Ingenierías</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 25 (1), pp.49-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18273/revuin.v25n1-2026005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468479v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the resource consumption of Software quantum computing simulators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Memory Management Strategies for Software Quantum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista DYNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15446/dyna.v88n218.90781⟩</w:t>
+              <w:t xml:space="preserve">Quantum Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Special Issue Quantum Computing: A Taxonomy, Systematic Review, and Future Directions, 7 (3), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/quantum7030041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349665v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Energy Consumption on Post-Moore Platforms for HPC Research</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
+                <w:t xml:space="preserve">Efficiency in the classification of chest X-ray images through generative parallelization of the Neural Architecture Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Mejía Cajicá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Anderson García Henao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Jaime Barrios Hernandéz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACI Avances en Ciencias e Ingenierías</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (2), pp.17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18272/aci.v13i2.2108⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18272/aci.v17i1.3707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03559408v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the resource consumption of Software quantum computing simulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Javier Diaz-Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista DYNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88 (218), pp.72-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15446/dyna.v88n218.90781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low Energy Consumption on Post-Moore Platforms for HPC Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Josue Rojas Yepes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACI Avances en Ciencias e Ingenierías</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18272/aci.v13i2.2108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards Smart-City Implementation for Crisis Management in Fast-Growing and Unplanned Cities: The Colombian Scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Puentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Arroyo Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos J Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingeniería y Ciencia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (32), pp.151 - 169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17230/ingciencia.16.32.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -792,1727 +1043,1727 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-Friendly Orchestration Management Proposal</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
+                <w:t xml:space="preserve">Bridding OT and PaaS in Edge-to-Cloud Continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos J Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Denneulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGRID 2025 - 25th IEEE International Symposium on Cluster, Cloud, and Internet Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Tromso, Norway, Norway. pp.1-4</w:t>
+              <w:t xml:space="preserve">COMPAS 2025 - Conférence Francophone d'Informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA; UNIVERSITE DE BORDEAUX; CNRS, Jun 2025, BORDEAUX, France. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064624v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User-Friendly Orchestration Management Proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Josue Rojas Yepes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 - 5th Workshop CATAÏ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Chalon sur Saône, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">CCGRID 2025 - 25th IEEE International Symposium on Cluster, Cloud, and Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Tromso, Norway, Norway. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064641v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Holistic Approach to Complexity Management and Multidimensional Analysis in Computing Continuum</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">User-Friendly Orchestration Management Proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Josue Rojas Yepes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSCC 2025 - 3rd International Workshop on Scalable Compute Continuum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Dresde, Germany. pp.1-12</w:t>
+              <w:t xml:space="preserve">2025 - 5th Workshop CATAÏ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Chalon sur Saône, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393403v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridding OT and PaaS in Edge-to-Cloud Continuum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A Holistic Approach to Complexity Management and Multidimensional Analysis in Computing Continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos J Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Denneulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2025 - Conférence Francophone d'Informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRIA; UNIVERSITE DE BORDEAUX; CNRS, Jun 2025, BORDEAUX, France. pp.1-13</w:t>
+              <w:t xml:space="preserve">WSCC 2025 - 3rd International Workshop on Scalable Compute Continuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Dresde, Germany. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128715v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies to Reduce Memory Consumption in Software Quantum Computing Simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberto Javier Diaz-Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latin American High Performance Computing Conference (CARLA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Santiago (Chile), Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Study of Fenicia District Renewable Energy Production for the Design of a Green Micro Datacenter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th CATAÏ Workshop - Circular Architectures for Advanced Computing @CARLA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Cartagena De Indias, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deployment Performance In Post-Moore-Based HPC Sustainable Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Josue Rojas Yepes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th CATAÏ Workshop - Circular Architectures for Advanced Computing @CARLA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Cartagena De Indias, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Energy Performance of Containers Deployment on HPC-Based post-Moore Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Josue Rojas Yepes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Jaime Barrios Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SC-W 2023: Workshops of The International Conference on High Performance Computing, Network, Storage, and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Denver (CO), United States. pp.147-154, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3624062.3624586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nearly Quantum Computing by Simulation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scalable Architectures to Support Sustainable Advanced Information Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Couturier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oscar Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Jaime Barrios Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Le Mouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Denneulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin America High Performance Computing Conference (CARLA 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLUSTER 2022 - 2022 IEEE International Conference on Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany. pp.512-515, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLUSTER51413.2022.00065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676381v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Conteinerization on Low-Cost Post Moore Computing Architectures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nearly Quantum Computing by Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Javier Diaz-Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop HPC for International Collaboration between Europe and Latin America (HPCEuropeLatAm2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">Latin America High Performance Computing Conference (CARLA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto Alegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676387v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Architectures to Support Sustainable Advanced Information Technologies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Conteinerization on Low-Cost Post Moore Computing Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Josue Rojas Yepes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLUSTER 2022 - 2022 IEEE International Conference on Cluster Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop HPC for International Collaboration between Europe and Latin America (HPCEuropeLatAm2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844189v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Regularization in Deep Learning Models on Testbed Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Armando Mejía Cajicá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John García Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARLA2020 - Latin America High Performance Computing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Cuenca, Ecuador. pp.178-192, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-68035-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Energy Consumption on Post-Moore Platforms for HPC Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced and High Performance Computing Trends in Latin America Workshop (CARLA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Cuenca, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous In Situ Processing with Gromacs: Taking Advantage of GPUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Liliana Hernandez Ariza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dreher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latin America High Performance Computing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Petropolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloud Computing Security, Before and After an Attack: Risk Mitigation and Forensic Analisys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Meneses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Plata-Gómez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLCAR 2010 - Conferencia Latino Americana de Computación de Alto Rendimiento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UFRGS - Brazil, Aug 2010, Gramado, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deployment of Computational Electromagnetics Applications On Large Scale Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubert Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Coccetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONFERENCIA LATINOAMERICANA DE COMPUTACION DE ALTO RENDIMIENTO - LATINAMERICAN CONFERENCE ON HIGH PERFROMANCE COMPUTING 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIVERSIDAD DE LOS ANDES, MERIDA, VENEZUELA, Sep 2009, Mérida - Venezuela, Venezuela</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2522,137 +2773,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEA-Aware For Large-Scale Scientific Applications On Heterogeneous Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Anderson John Anderson Garcia Henao Garcia Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe O.A. Navaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Student Research Competition at Supercomputing. The International Conference for High Performance Computing, Networking, Storage and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Salt Lake City, Utah, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2662,234 +2913,354 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced information and communication technologies for sustainable development and innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 979-10-983936-0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy-Aware Quantum-Enhanced Computing Continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A STUDY OF A GRID ARCHITECTURE BEHAVIOR FOR LARGE DATA TRANSFERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Université Nice Sophia Antipolis, 2019. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04098962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2957,51 +3328,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="369DDF23"/>
+    <w:nsid w:val="14173B59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3188,51 +3559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlos-barrios" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3227-8651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-9773-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05247739v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto D&#237;az" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barrios" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Couturier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quantum7030041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05468479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mej&#237;a Cajic&#225;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderson Garc&#237;a Henao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hernand&#233;z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18272/aci.v17i1.3707" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03349665v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Javier Diaz-Toro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios-Hernandez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/dyna.v88n218.90781" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03559408v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Josue Rojas Yepes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18272/aci.v13i2.2108" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03010693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Puentes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Arroyo Delgado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Carrillo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J Barrios" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17230/ingciencia.16.32.7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064624v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064641v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393403v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128715v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676306v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couturier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04481641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jim&#233;nez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04481607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676320v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hernandez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3624062.3624586" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676381v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676387v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844189v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Mouel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Barrera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER51413.2022.00065" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665397v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Armando Mej&#237;a Cajic&#225;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Garc&#237;a Henao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68035-0_13" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02925055v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rojas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Liliana Hernandez Ariza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dreher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392633v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Meneses" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Plata-G&#243;mez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392580v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Khalil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Herv&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coccetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739585v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderson John Anderson Garcia Henao Garcia Henao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Hernandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe O.A. Navaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05551151v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04098962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlos-barrios" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3227-8651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-9773-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05609579v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian E Cadena-Caballero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina M Vera-Cala" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barrios-Hernandez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rueda-Plata" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth J Forero-Buitrago" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.109673.3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05582902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Armando Mejia-Cajic&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderson Garc&#237;a Henao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18273/revuin.v25n1-2026005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05247739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto D&#237;az" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barrios" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Couturier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quantum7030041" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05468479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mej&#237;a Cajic&#225;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hernand&#233;z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18272/aci.v17i1.3707" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03349665v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Javier Diaz-Toro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios-Hernandez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/dyna.v88n218.90781" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03559408v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Josue Rojas Yepes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18272/aci.v13i2.2108" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03010693v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Puentes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Arroyo Delgado" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Carrillo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J Barrios" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17230/ingciencia.16.32.7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128715v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064624v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064641v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676306v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couturier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04481641v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jim&#233;nez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04481607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hernandez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3624062.3624586" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844189v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Mouel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Barrera" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER51413.2022.00065" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676381v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676387v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665397v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Armando Mej&#237;a Cajic&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Garc&#237;a Henao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68035-0_13" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02925055v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rojas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180364v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Liliana Hernandez Ariza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dreher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392633v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Meneses" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Plata-G&#243;mez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392580v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Khalil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Herv&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coccetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739585v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderson John Anderson Garcia Henao Garcia Henao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Hernandez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe O.A. Navaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05551151v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05609582v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04098962v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>