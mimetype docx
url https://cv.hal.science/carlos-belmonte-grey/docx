--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -260,494 +260,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guerrero puede ayudar a la gente a entender la complejidad de este mundo globalizado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Belmonte Grey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Coutel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territorio y juventud en América central y México en el cine de Julio Hernández Cordón</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Belmonte Grey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comunicación y medios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38, pp.100-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5354/0719-1529.2018.50588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El cine: entre el relato histórico, el arte y la política. El relato histórico en Juarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Belmonte Grey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culturas. Debates y perspectivas de un mundo en cambio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12, pp.169-196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14409/culturas.v0i12.7803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Carlos Belmonte Grey</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial Monográfico “Imaginario catastrófico”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...67 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Belmonte Grey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comunicación y medios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 38, pp.100-111. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 36, pp. 7-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El cine pastiche de Pablo Larraín: No</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Belmonte Grey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comunicación y medios</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 36, pp. 7-8</w:t>
+              <w:t xml:space="preserve">Iberic@l</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.235-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El cine de la comedia ranchera durante el socialismo a la ‘mexicana’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Belmonte Grey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revista de El Colegio de San Luis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11, pp.176-205. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21696/rcsl6112016433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21696/rcsl6112016433⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01808895v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03815693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacia una iconografía nacional: El Compadre Mendoza (Fernando de Fuentes, 1934)</w:t>
               </w:r>
@@ -966,165 +966,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El llanto de las tortugas y las Bellas de noche, de cine culto a cine frijol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Belmonte Grey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coloquio Internacional El cine popular o el cine frijol mexicano (1960-1980)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Autónoma de Zacatecas, Mar 2023, Zacatecas, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El cine frijol, el de las ficheras: nociones para explicar la mescolanza popular (nacionalismo e identidad)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Belmonte Grey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Europa y América Latina: una historia de intercambios y cooperación fílmica, Reciclajes culturales: Hibridaciones -Transculturalidades - Glocalizaciones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academia Puertorriqueña de la Historia; Global Alliance Europe.; Institut d’Études Européennes et Globales; Grupo de Investigación 3 LAM Langues, Littératures et Linguistique (Université d’Angers et Université du Mans); Universidad Interamericana de Puerto Rico, Feb 2023, Universidad Interamericana de Puerto Rico, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314802v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04314808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una cronología del cine frijol mexicano : 1970-1980</w:t>
               </w:r>
@@ -1449,372 +1449,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sentirse popular o sentirse intelectual : la industria del cine ficheras y narco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Belmonte Grey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emociones en el cine ibero-americano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, EVRY, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Los cuerpos en la sexycomedia mexicana: la nación lo acepta casi a todos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Belmonte Grey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Prendre corps, dire le corps, penser le corps: la corporéité en question dans le monde hispanique contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne-Franche Comté, Nov 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Sentirse popular o sentirse intelectual : la industria del cine ficheras y narco</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre La camioneta gris y El de los lentes carrera: ruptura del dispositivo del narcocine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Belmonte Grey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emociones en el cine ibero-americano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, EVRY, Francia</w:t>
+              <w:t xml:space="preserve">8vo Foro Internacional de Análisis Cinematográfico: Cine, violencias y democracia,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cecut-Ibero-UABC, Sep 2018, Tijuana, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relecture de Rojo Amanecer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Belmonte Grey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre le summer of love et le Cordobazo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Paris-Saclay, Jan 2018, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La frontière mexicaine aujourd'hui. Narco borders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Belmonte Grey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réfugiés Transmedia (2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brigitte Gauthier, Nov 2018, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176585v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04314782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La selección de héroes revolucionarios en el cine mexicano de 1930</w:t>
               </w:r>
@@ -2033,164 +2033,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Revolución y modernidad en el cine mexicano de los años treinta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Belmonte Grey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paris Saclay. Bonilla Artigas, 1 (1), 2023, 978-607-8838-91-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El cine hispanoamericano en el festival de Cannes. Diez años de cobertura periodística (2013-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Belmonte Grey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Ramos Alquezar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Feria Internacional del Libro en Coyoacán, 2023, Colección Escritores Contemporáneos de México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergi Ramos Alquezar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04314838v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04193095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El paraíso de las emociones. Teoría, producción y contextos de la experiencia fílmica</w:t>
               </w:r>
@@ -2458,354 +2458,354 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introducción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Belmonte Grey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Arturo Fernández Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El paraíso de las emociones. Teoría, producción y contextos de la experiencia filmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tirant Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-19, 2022, 9788418970733</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un buste de Justo Sierra à l Sorbonne et l’inauguration du Pavillon Mexicain au sein de la cité universitaire de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Belmonte Grey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sorbonne Université; Crimic. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les archives du lundi. Histoire et mémoire de l’Institut d’Études Hispaniques,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, 2022, 978-85355-118-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La frontière mexicaine, aujourd'hui. Cine-Narco Borders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Belmonte Grey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">paris saclay; Université Évry Val-d’Essonne; Universidad de Guadalajara. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réfugiés transmédia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (1), l’Entretemps, 2022, 978-2-35539-405-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sentirse popular y mexicano: el cine de ficheras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Belmonte Grey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris Saclay; Université Évry Val-d’Essonne; Universidad de Guadalajara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El paraíso de las emociones. Teoría, producción y contextos de la experiencia fílmica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tirant lo Blanch, 2022, 9788418970733</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193100v1</w:t>
-              </w:r>
-[...252 lines deleted...]
-                <w:t xml:space="preserve">hal-04193102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El origen del camino real entre Zacatecas y Guadalajara: El más norteño, el que pasa por Colotlán</w:t>
               </w:r>
@@ -2931,182 +2931,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El presidencialismo negociante de Cárdenas: organización de la propaganda y la cinematografía</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Belmonte Grey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidad Autónoma de Zacatecas; Cineteca Nacional de México. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A la sombra de los caudillos. El presidencialismo en el cine mexicano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-58, 2019, 978-607-555-023-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Seeing Mexican music in ¡Así es mi tierra!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Belmonte Grey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identity mediations in Latin American Cinema and Beyond. Culture, Music and Transnational Discourses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9781527538832</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02310477v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02422625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los filmes Narcos de Los Brotherz Films: producción y distribución mundial pero visionaje regional</w:t>
               </w:r>
@@ -3579,51 +3579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314762v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Belmonte Grey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietsie Feenstra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996376v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24310/Fotocinema.2019.v0i18.5544" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983959v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14409/culturas.v0i12.7803" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314967v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Coutel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983948v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-1529.2018.50588" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Berthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808895v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21696/rcsl6112016433" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815693v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808904v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808949v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808962v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314816v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314797v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314794v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314787v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02145867v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314767v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176585v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314782v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02184663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314775v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314838v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ramos Alquezar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193095v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193103v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Fernandez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030992v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Arturo Fern&#225;ndez Reyes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.udg.mx/gpd-filmar-la-ciudad.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-1529.2017.47984" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193100v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065992v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/es/libro/el-paraiso-de-las-emociones-teoria-produccion-y-contextos-de-la-experiencia-filmica-carlos-a-belmonte-grey-9788418970733" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193102v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341516v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113180v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02310477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/identity-mediations-in-latin-american-cinema-and-beyond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02422625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796595v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816006v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// http://books.openedition.org/pur/42204" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314843v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314762v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Belmonte Grey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietsie Feenstra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996376v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24310/Fotocinema.2019.v0i18.5544" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314967v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Coutel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983948v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-1529.2018.50588" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983959v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14409/culturas.v0i12.7803" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Berthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815693v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21696/rcsl6112016433" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808904v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808949v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808962v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314808v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314816v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314797v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314794v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02145867v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314787v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314767v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02184663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314775v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193095v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314838v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ramos Alquezar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193103v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Fernandez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030992v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Arturo Fern&#225;ndez Reyes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.udg.mx/gpd-filmar-la-ciudad.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-1529.2017.47984" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065992v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/es/libro/el-paraiso-de-las-emociones-teoria-produccion-y-contextos-de-la-experiencia-filmica-carlos-a-belmonte-grey-9788418970733" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193102v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193098v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341516v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113180v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02422625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02310477v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/identity-mediations-in-latin-american-cinema-and-beyond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796595v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816006v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// http://books.openedition.org/pur/42204" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314843v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>